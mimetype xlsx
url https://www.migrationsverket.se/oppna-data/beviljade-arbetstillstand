--- v0 (2026-07-11)
+++ v1 (2026-11-02)
@@ -1,18861 +1,19487 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="27932"/>
-  <workbookPr showInkAnnotation="0" autoCompressPictures="0"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27932"/>
+  <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\NRK\GEMSTAT\Externwebben\Externwebben 2026\Leveranser\Maj\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\NRK\GEMSTAT\Externwebben\Externwebben 2026\Leveranser\September\Klar\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C4CBE508-8911-45A0-B61C-681DE7FECF7E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{845A9CAF-3ED7-444D-B529-EAB857E733CC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="5025" yWindow="1575" windowWidth="21600" windowHeight="11295" tabRatio="687" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Information" sheetId="8" r:id="rId1"/>
-[...6 lines deleted...]
-    <sheet name="Största yrkesgrupp" sheetId="14" r:id="rId8"/>
+    <sheet name="Information om statistiken" sheetId="36" r:id="rId1"/>
+    <sheet name="Månad, första" sheetId="22" r:id="rId2"/>
+    <sheet name="Månad, förlängning" sheetId="23" r:id="rId3"/>
+    <sheet name="Kön, första" sheetId="20" r:id="rId4"/>
+    <sheet name="Kön, förlängning" sheetId="24" r:id="rId5"/>
+    <sheet name="Persontyp, första" sheetId="34" r:id="rId6"/>
+    <sheet name="Persontyp, förlängning" sheetId="35" r:id="rId7"/>
+    <sheet name="Medborgarskap, första" sheetId="18" r:id="rId8"/>
+    <sheet name="Medborgarskap, förlängning" sheetId="25" r:id="rId9"/>
+    <sheet name="Månad, yrkesområde, första" sheetId="31" r:id="rId10"/>
+    <sheet name="Månad, yrkesområde, förlängning" sheetId="32" r:id="rId11"/>
+    <sheet name="Yrkesgrupper" sheetId="30" r:id="rId12"/>
   </sheets>
-  <definedNames>
-[...3 lines deleted...]
-  </definedNames>
   <calcPr calcId="191029" concurrentCalc="0"/>
   <extLst>
-    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
-[...8 lines deleted...]
-      </xcalcf:calcFeatures>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="584" uniqueCount="281">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="586" uniqueCount="236">
   <si>
     <t>Totalt</t>
   </si>
   <si>
-    <t>AFGHANISTAN</t>
-[...164 lines deleted...]
-    <t>ZIMBABWE</t>
+    <t>Uppehållsgrund</t>
+  </si>
+  <si>
+    <t>Kvinna</t>
+  </si>
+  <si>
+    <t>Man</t>
+  </si>
+  <si>
+    <t>Antal beviljade förstagångs uppehållstillstånd på grund av arbete innevarande år fördelade på uppehållsgrund och månad</t>
+  </si>
+  <si>
+    <t>Antal beviljade förlängningar av uppehållstillstånd på grund av arbete innevarande år fördelade på uppehållsgrund och månad</t>
+  </si>
+  <si>
+    <t>Antal beviljade förstagångs uppehållstillstånd på grund av arbete innevarande år fördelade på uppehållsgrund och kön</t>
+  </si>
+  <si>
+    <t>Antal beviljade förlängningar av uppehållstillstånd på grund av arbete innevarande år fördelade på uppehållsgrund och kön</t>
+  </si>
+  <si>
+    <t>Yrkesområde</t>
+  </si>
+  <si>
+    <t>Antal beviljade förstagångs uppehållstillstånd för arbetstagare innevarande år fördelade på yrkesområde och månad</t>
+  </si>
+  <si>
+    <t>Antal beviljade förlängningar av uppehållstillstånd för arbetstagare innevarande år fördelade på yrkesområde och månad</t>
+  </si>
+  <si>
+    <t>Yrkesgrupp</t>
+  </si>
+  <si>
+    <t>Antal beviljade förstagångs uppehållstillstånd för arbetstagare innevarande år fördelade på yrkesgrupp</t>
+  </si>
+  <si>
+    <t>Antal beviljade förstagångs uppehållstillstånd för arbetstagare innevarande år fördelat på yrkesgrupp</t>
+  </si>
+  <si>
+    <t>Det här visar tabellerna</t>
+  </si>
+  <si>
+    <t>Mått</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Period </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Innevarande år.
+</t>
+  </si>
+  <si>
+    <t>Variabler</t>
+  </si>
+  <si>
+    <t>Omfattning</t>
+  </si>
+  <si>
+    <t>Uppdateringsfrekvens</t>
+  </si>
+  <si>
+    <t>Röjanderisk</t>
+  </si>
+  <si>
+    <t>Kontakt</t>
+  </si>
+  <si>
+    <t>Har du frågor om statistiken kan du ställa dem via Migrationsverkets kontaktformulär.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Migrationsverkets kontaktformuler
+</t>
+  </si>
+  <si>
+    <t>Beskrivning av variabler</t>
+  </si>
+  <si>
+    <t>Kön</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Redovisas som kvinna eller man.
+ </t>
+  </si>
+  <si>
+    <t>Månad</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vilken månad under innevarande år som beslut registrerades.
+</t>
+  </si>
+  <si>
+    <t>Uppehållsgrundomgång</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Anger om uppehållstillståndet är ett förstagångstillstånd eller en förlängning av ett tidigare tillstånd.
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+Information om tabeller över beviljade uppehållstillstånd på grund av arbete innevarande år
+</t>
+  </si>
+  <si>
+    <t>Medborgarskap</t>
+  </si>
+  <si>
+    <t>Yrkesområde och yrkesgrupp</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Standard för svensk yrkesklassificering (SSYK) (scb.se)
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Anger på vilken grund uppehållstillståndet har beviljats.
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Antal.
+</t>
+  </si>
+  <si>
+    <t>Anhörig, arbetsmarknad</t>
+  </si>
+  <si>
+    <t>Arbetstagare</t>
+  </si>
+  <si>
+    <t>Egen företagare</t>
+  </si>
+  <si>
+    <t>Forskare (alla)</t>
+  </si>
+  <si>
+    <t>Internationellt utbyte (Artist,Aupair,Praktikant,Ungdomsutbyte)</t>
+  </si>
+  <si>
+    <t>Professionell idrottsutövare/tränare</t>
+  </si>
+  <si>
+    <t>Söka arbete eller starta verksamhet</t>
+  </si>
+  <si>
+    <t>2026-01</t>
+  </si>
+  <si>
+    <t>2026-02</t>
+  </si>
+  <si>
+    <t>2026-03</t>
+  </si>
+  <si>
+    <t>2026-04</t>
+  </si>
+  <si>
+    <t>2026-05</t>
+  </si>
+  <si>
+    <t>2026-06</t>
+  </si>
+  <si>
+    <t>2026-07</t>
+  </si>
+  <si>
+    <t>2026-08</t>
+  </si>
+  <si>
+    <t>2026-09</t>
+  </si>
+  <si>
+    <t>2026-10</t>
+  </si>
+  <si>
+    <t>2026-11</t>
+  </si>
+  <si>
+    <t>2026-12</t>
+  </si>
+  <si>
+    <t>Sorterat på de 20 största medborgarskapen</t>
+  </si>
+  <si>
+    <t>Medborgarland/Uppehållsgrund</t>
+  </si>
+  <si>
+    <t>Antal beviljade förstagångs uppehållstillstånd på grund av arbete innevarande år fördelade på uppehållsgrund och persontyp</t>
+  </si>
+  <si>
+    <t>Vuxen</t>
+  </si>
+  <si>
+    <t>Barn</t>
+  </si>
+  <si>
+    <t>Antal beviljade förlängningar av uppehållstillstånd på grund av arbete innevarande år fördelade på uppehållsgrund och persontyp</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kön, persontyp, medborgarskap, månad, uppehållsgrund, uppehållsgrundomgång, yrkesgrupp, yrkesområde.
+</t>
+  </si>
+  <si>
+    <t>Persontyp</t>
+  </si>
+  <si>
+    <t>Redovisas som vuxen eller barn.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Statistiken publiceras månadsvis den 15:e varje månad. Om den 15:e är på en helgdag, publiceras statistiken nästa vardag. Den publicerade statistiken speglar hur det ser ut i verksamhetssystemen i början av månaden. Tidigare redovisat resultat kan ändras vid uppdateringen, till exempel på grund av efterregistreringar.
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Här redovisas statistik för uppehållstillstånd på grund av arbete som har beviljats under innevarande år. De första tabellerna visar samtliga beviljade uppehållstillstånd på grund av arbete uppdelade på uppehållsgrund, uppehållsgrundomgång, månad, persontyp, kön och medborgarskap. Därefter redovisas beviljade arbetstillstånd för arbetstagare uppdelade på yrkesområde, yrkesgrupp, månad och sökandekategori. Dessutom redovisas de yrkesgrupper som beviljats arbetstillstånd i första uppehållsgrundomgången. Arbetstillstånd är det tillstånd som krävs för att personer från länder som inte tillhör EU/EES-området ska ha rätt att arbeta i Sverige.
+ </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Statistiken omfattar permanenta och tidsbegränsade uppehållstillstånd beviljade i första instans från såväl Migrationsverket som utlandsmyndigheterna samt beslut i högre instans (migrationsdomstolarna och Migrationsöverdomstolen). Statistiken omfattar beviljade hittills i år.
+På de åtta första flikarna redovisas samtliga uppehållstillstånd på grund av arbete, uppdelade på månad, kön, persontyp och medborgarskap.
+På de tre sista flikarna redovisas beviljade arbetstillstånd för arbetstagare uppdelade på månad, yrkesområden och de tio största yrkesgrupperna.
+</t>
+  </si>
+  <si>
+    <t>Statistiken består av aggregerade data. Vid risk för röjande av identitet används metoder för att förhindra att uppgifter kan kopplas till enskilda individer. Uppgifter som inte kan anges i tabellerna markeras med (..).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Arbetstagare redovisas efter yrkesområde och yrkesgrupp enligt standard för svensk yrkesklassificering, SSYK, som är ett system för att gruppera individers yrken eller arbetsuppgifter. SSYK används inom arbetsmarknads- och individstatistiken. SSYK delar in yrken i Yrkesområde och deras Huvudgrupper, därunder Yrkesgrupper och deras undergrupper. Beviljade arbetstillstånd redovisas i Migrationsverkets statistik utifrån Yrkesområde och Yrkesgrupper. Endast de yrkesgrupper där arbetstillstånd beviljats redovisas i tabellerna. Detta innebär att fler yrkesgrupper kan tillkomma vid uppdateringarna varje månad.
+Yrkesområde och yrkesgrupp Övriga består av ärenden där registrering saknas i systemet. Läs mer om svensk yrkesklassificering på SCB.
+</t>
+  </si>
+  <si>
+    <t>Volontär</t>
+  </si>
+  <si>
+    <t>Antal beviljade förstagångs uppehållstillstånd för arbetstagare innevarande år uppdelat på medborgarskap</t>
+  </si>
+  <si>
+    <t>Antal beviljade förlängningar av uppehållstillstånd för arbetstagare innevarande år uppdelat på medborgarskap</t>
   </si>
   <si>
     <t>Chefsyrken</t>
   </si>
   <si>
-    <t>Yrkesområde</t>
+    <t>Chefer inom arkitekt- och ingenjörsverksamhet</t>
+  </si>
+  <si>
+    <t>..</t>
+  </si>
+  <si>
+    <t>Chefer inom bank, finans och försäkring</t>
+  </si>
+  <si>
+    <t>Chefer inom handel</t>
+  </si>
+  <si>
+    <t>Chefer inom övrig servicenäring</t>
+  </si>
+  <si>
+    <t>Driftchefer inom bygg, anläggning och gruva</t>
   </si>
   <si>
     <t>Ekonomi- och finanschefer</t>
   </si>
   <si>
+    <t>Forsknings- och utvecklingschefer</t>
+  </si>
+  <si>
+    <t>Försäljnings- och marknadschefer</t>
+  </si>
+  <si>
+    <t>Förvaltnings- och planeringschefer</t>
+  </si>
+  <si>
     <t>IT-chefer</t>
   </si>
   <si>
+    <t>Informations-, kommunikations- och PR-chefer</t>
+  </si>
+  <si>
+    <t>Inköps-, logistik- och transportchefer</t>
+  </si>
+  <si>
     <t>Personal- och HR-chefer</t>
   </si>
   <si>
+    <t>Politiker och högre ämbetsmän</t>
+  </si>
+  <si>
+    <t>Produktionschefer inom tillverkning</t>
+  </si>
+  <si>
     <t>Restaurang- och kökschefer</t>
   </si>
   <si>
+    <t>Verkställande direktörer m.fl.</t>
+  </si>
+  <si>
+    <t>Övriga administrations- och servicechefer</t>
+  </si>
+  <si>
+    <t>Service-, omsorgs- och försäljningsyrken</t>
+  </si>
+  <si>
+    <t>Andra bevaknings- och säkerhetsyrken</t>
+  </si>
+  <si>
+    <t>Barnskötare och elevassistenter m.fl.</t>
+  </si>
+  <si>
     <t>Butikspersonal</t>
   </si>
   <si>
+    <t>Eventsäljare och telefonförsäljare m.fl.</t>
+  </si>
+  <si>
+    <t>Hovmästare, servitörer och bartendrar</t>
+  </si>
+  <si>
+    <t>Kassapersonal m.fl.</t>
+  </si>
+  <si>
     <t>Kockar och kallskänkor</t>
   </si>
   <si>
+    <t>Skönhets- och kroppsterapeuter</t>
+  </si>
+  <si>
+    <t>Skötare, vårdare och personliga assistenter m.fl.</t>
+  </si>
+  <si>
+    <t>Städledare och fastighetsskötare m.fl.</t>
+  </si>
+  <si>
+    <t>Tandsköterskor</t>
+  </si>
+  <si>
     <t>Undersköterskor</t>
   </si>
   <si>
     <t>Vårdbiträden</t>
   </si>
   <si>
+    <t>Övrig servicepersonal</t>
+  </si>
+  <si>
+    <t>Yrken inom administration och kundtjänst</t>
+  </si>
+  <si>
+    <t>Kontorsassistenter och sekreterare</t>
+  </si>
+  <si>
+    <t>Lagerpersonal och transportledare m.fl.</t>
+  </si>
+  <si>
+    <t>Resesäljare, kundtjänstpersonal och receptionister m.fl.</t>
+  </si>
+  <si>
+    <t>Yrken inom byggverksamhet och tillverkning</t>
+  </si>
+  <si>
+    <t>Elektronikreparatörer och kommunikationselektriker m.fl.</t>
+  </si>
+  <si>
+    <t>Finmekaniker och konsthantverkare m.fl.</t>
+  </si>
+  <si>
+    <t>Fordonsmekaniker och reparatörer m.fl.</t>
+  </si>
+  <si>
+    <t>Gjutare, svetsare och plåtslagare m.fl.</t>
+  </si>
+  <si>
+    <t>Installations- och industrielektriker m.fl.</t>
+  </si>
+  <si>
+    <t>Målare, lackerare och skorstensfejare m.fl.</t>
+  </si>
+  <si>
+    <t>Skräddare, tapetserare och läderhantverkare m.fl.</t>
+  </si>
+  <si>
+    <t>Slaktare, bagare och livsmedelsförädlare m.fl.</t>
+  </si>
+  <si>
+    <t>Smeder och verktygsmakare m.fl.</t>
+  </si>
+  <si>
+    <t>Snickare, murare och anläggningsarbetare</t>
+  </si>
+  <si>
+    <t>Takmontörer, golvläggare och VVS-montörer m.fl.</t>
+  </si>
+  <si>
+    <t>Ytbehandlare, trä och möbelsnickare m.fl.</t>
+  </si>
+  <si>
+    <t>Yrken inom lantbruk, trädgård, skogsbruk och fiske</t>
+  </si>
+  <si>
     <t>Djuruppfödare och djurskötare</t>
   </si>
   <si>
+    <t>Fiskodlare och fiskare</t>
+  </si>
+  <si>
+    <t>Skogsarbetare</t>
+  </si>
+  <si>
+    <t>Växtodlare inom jordbruk och trädgård</t>
+  </si>
+  <si>
+    <t>Växtodlare och djuruppfödare, blandad drift</t>
+  </si>
+  <si>
+    <t>Yrken inom maskinell tillverkning och transport m.m.</t>
+  </si>
+  <si>
+    <t>Andra process- och maskinoperatörer</t>
+  </si>
+  <si>
+    <t>Bil-, motorcykel och cykelförare</t>
+  </si>
+  <si>
+    <t>Drifttekniker och processövervakare</t>
+  </si>
+  <si>
     <t>Lastbils- och bussförare</t>
   </si>
   <si>
+    <t>Malmförädlingsyrken och brunnsborrare m.fl.</t>
+  </si>
+  <si>
+    <t>Maskinförare</t>
+  </si>
+  <si>
+    <t>Maskinoperatörer, gummi-, plast- och pappersvaruindustri</t>
+  </si>
+  <si>
+    <t>Maskinoperatörer, kemiska och farmaceutiska produkter m.m.</t>
+  </si>
+  <si>
+    <t>Maskinoperatörer, livsmedelsindustri</t>
+  </si>
+  <si>
+    <t>Maskinoperatörer, textil-, tvätt- och läderindustri m.m.</t>
+  </si>
+  <si>
     <t>Montörer</t>
   </si>
   <si>
+    <t>Process- och maskinoperatörer, vid stål- och metallverk</t>
+  </si>
+  <si>
+    <t>Processoperatörer, trä- och pappersindustri</t>
+  </si>
+  <si>
+    <t>Yrken med krav på fördjupad högskolekompetens</t>
+  </si>
+  <si>
+    <t>Andra pedagoger med teoretisk specialistkompetens</t>
+  </si>
+  <si>
+    <t>Andra specialister inom hälso- och sjukvård</t>
+  </si>
+  <si>
     <t>Arkitekter och lantmätare</t>
   </si>
   <si>
+    <t>Biologer, farmakologer och specialister inom lant- och skogsbruk
+m.fl.</t>
+  </si>
+  <si>
     <t>Civilingenjörsyrken</t>
   </si>
   <si>
     <t>Designer och formgivare</t>
   </si>
   <si>
+    <t>Fysiker och kemister m.fl.</t>
+  </si>
+  <si>
+    <t>Författare, journalister och tolkar m.fl.</t>
+  </si>
+  <si>
+    <t>Grundskollärare, fritidspedagoger och förskollärare</t>
+  </si>
+  <si>
+    <t>IT-arkitekter, systemutvecklare och testledare m.fl.</t>
+  </si>
+  <si>
+    <t>Jurister</t>
+  </si>
+  <si>
+    <t>Konstnärer, musiker och skådespelare m.fl.</t>
+  </si>
+  <si>
     <t>Läkare</t>
   </si>
   <si>
+    <t>Marknadsförare och informatörer m.fl.</t>
+  </si>
+  <si>
+    <t>Matematiker, aktuarier och statistiker</t>
+  </si>
+  <si>
+    <t>Museiintendenter och bibliotekarier m.fl.</t>
+  </si>
+  <si>
+    <t>Naprapater, sjukgymnaster och arbetsterapeuter m.fl.</t>
+  </si>
+  <si>
+    <t>Organisationsutvecklare, utredare och HR-specialister m.fl.</t>
+  </si>
+  <si>
+    <t>Präster och diakoner</t>
+  </si>
+  <si>
+    <t>Revisorer, finansanalytiker och fondförvaltare m.fl.</t>
+  </si>
+  <si>
+    <t>Sjuksköterskor</t>
+  </si>
+  <si>
+    <t>Sjuksköterskor (fortsättning)</t>
+  </si>
+  <si>
+    <t>Socialsekreterare och kuratorer m.fl.</t>
+  </si>
+  <si>
+    <t>Specialister inom miljö- och hälsoskydd</t>
+  </si>
+  <si>
     <t>Tandläkare</t>
   </si>
   <si>
     <t>Universitets- och högskollärare</t>
   </si>
   <si>
+    <t>Veterinärer</t>
+  </si>
+  <si>
+    <t>Yrken med krav på högskolekompetens eller
+motsvarande</t>
+  </si>
+  <si>
+    <t>Arbetsledare inom bygg och tillverkning m.m.</t>
+  </si>
+  <si>
+    <t>Banktjänstemän och redovisningsekonomer m.fl.</t>
+  </si>
+  <si>
+    <t>Behandlingsassistenter och pastorer</t>
+  </si>
+  <si>
+    <t>Bild-, ljud- och ljustekniker m.fl.</t>
+  </si>
+  <si>
+    <t>Biomedicinska analytiker, tandtekniker och laboratorieingenjörer
+m.fl.</t>
+  </si>
+  <si>
+    <t>Djursjukskötare m.fl.</t>
+  </si>
+  <si>
+    <t>Drift-, support- och nätverkstekniker m.fl.</t>
+  </si>
+  <si>
+    <t>Fotografer, dekoratörer och underhållningsartister m.fl.</t>
+  </si>
+  <si>
+    <t>Förmedlare m.fl.</t>
+  </si>
+  <si>
+    <t>Försäkringsrådgivare, företagssäljare och inköpare m.fl.</t>
+  </si>
+  <si>
+    <t>Idrottsutövare och fritidsledare m.fl.</t>
+  </si>
+  <si>
     <t>Ingenjörer och tekniker</t>
   </si>
   <si>
+    <t>Juristsekreterare, chefssekreterare och institutionssekreterare m.fl.</t>
+  </si>
+  <si>
+    <t>Köksmästare och souschefer</t>
+  </si>
+  <si>
+    <t>Piloter, fartygs- och maskinbefäl m.fl.</t>
+  </si>
+  <si>
+    <t>Skatte- och socialförsäkringshandläggare m.fl.</t>
+  </si>
+  <si>
+    <t>Trafiklärare och instruktörer</t>
+  </si>
+  <si>
+    <t>Yrken med krav på kortare utbildning eller introduktion</t>
+  </si>
+  <si>
     <t>Bärplockare och plantörer m.fl.</t>
   </si>
   <si>
-    <t>Yrkesgrupp</t>
-[...107 lines deleted...]
-    <t>Hotell- och konferenschefer</t>
+    <t>Grovarbetare inom bygg och anläggning</t>
+  </si>
+  <si>
+    <t>Hamnarbetare och ramppersonal m.fl.</t>
+  </si>
+  <si>
+    <t>Handpaketerare och andra fabriksarbetare</t>
+  </si>
+  <si>
+    <t>Snabbmatspersonal, köks- och restaurangbiträden m.fl.</t>
+  </si>
+  <si>
+    <t>Städare och hemservicepersonal m.fl.</t>
+  </si>
+  <si>
+    <t>Tidningsdistributörer, vaktmästare och övriga servicearbetare</t>
+  </si>
+  <si>
+    <t>Tvättare, fönsterputsare och övriga rengöringsarbetare</t>
   </si>
   <si>
     <t>Återvinningsarbetare</t>
   </si>
   <si>
-    <t>Politiker och högre ämbetsmän</t>
-[...45 lines deleted...]
-    <t>Yrken med krav på fördjupad högskolekompetens</t>
+    <t>Övriga</t>
+  </si>
+  <si>
+    <t>-</t>
   </si>
   <si>
     <t>Yrken med krav på högskolekompetens eller motsvarande</t>
   </si>
   <si>
-    <t>Yrken med krav på kortare utbildning eller introduktion</t>
-[...200 lines deleted...]
-    <t>Författare, journalister och tolkar m.fl.</t>
+    <t>Indien</t>
+  </si>
+  <si>
+    <t>Turkiet</t>
+  </si>
+  <si>
+    <t>Iran</t>
+  </si>
+  <si>
+    <t>Pakistan</t>
+  </si>
+  <si>
+    <t>Kina</t>
+  </si>
+  <si>
+    <t>Brasilien</t>
+  </si>
+  <si>
+    <t>Ryssland</t>
+  </si>
+  <si>
+    <t>Bangladesh</t>
+  </si>
+  <si>
+    <t>Usa</t>
+  </si>
+  <si>
+    <t>Storbritannien</t>
+  </si>
+  <si>
+    <t>Kosovo</t>
+  </si>
+  <si>
+    <t>Ukraina</t>
+  </si>
+  <si>
+    <t>Serbien</t>
+  </si>
+  <si>
+    <t>Sri Lanka</t>
+  </si>
+  <si>
+    <t>Egypten</t>
+  </si>
+  <si>
+    <t>Vietnam</t>
+  </si>
+  <si>
+    <t>Albanien</t>
+  </si>
+  <si>
+    <t>Bosnien Och Hercegovina</t>
+  </si>
+  <si>
+    <t>Irak</t>
+  </si>
+  <si>
+    <t>Thailand</t>
+  </si>
+  <si>
+    <t>Filippinerna</t>
+  </si>
+  <si>
+    <t>Sydafrika</t>
+  </si>
+  <si>
+    <t>Uzbekistan</t>
+  </si>
+  <si>
+    <t>Chefer inom förskoleverksamhet</t>
+  </si>
+  <si>
+    <t>Kabinpersonal, tågmästare och guider m.fl.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sökandes medborgarskap vid tiden för ansökan, här redovisas de 20 största medborgarskapen samt resterande medborgarskap under övrigt.
+Okänt medborgarskap kan registreras, det är oftast nyfödda barn som får den registreringen. 
+</t>
+  </si>
+  <si>
+    <t>Nigeria</t>
+  </si>
+  <si>
+    <t>ÖÖ_Totalt</t>
   </si>
   <si>
     <t>Gymnasielärare</t>
   </si>
   <si>
     <t>Lärare i yrkesämnen</t>
   </si>
   <si>
-    <t>Piloter, fartygs- och maskinbefäl m.fl.</t>
-[...271 lines deleted...]
-    <t>Psykologer och psykoterapeuter</t>
+    <t>Övriga
+Medborgarskap</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
-  <fonts count="6">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <fonts count="31" x14ac:knownFonts="1">
     <font>
-      <sz val="9.5"/>
-[...1 lines deleted...]
-      <name val="Albany AMT"/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
-      <color rgb="FF000000"/>
+      <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
-      <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
-      <color rgb="FF000000"/>
+      <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="0"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="15"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color indexed="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="18"/>
+      <color theme="3"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <scheme val="major"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="15"/>
+      <color theme="3"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <color theme="3"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="3"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF006100"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF9C0006"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF9C6500"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF3F3F76"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF3F3F3F"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FFFA7D00"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFA7D00"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color rgb="FF7F7F7F"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11.5"/>
+      <color indexed="8"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
       <sz val="8"/>
-      <name val="Albany AMT"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
-      <color rgb="FF000000"/>
+      <color theme="1"/>
       <name val="Arial"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="2">
+  <fills count="26">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="2"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0" tint="-0.249977111117893"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFC6EFCE"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFC7CE"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFEB9C"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFCC99"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF2F2F2"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFA5A5A5"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFCC"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFE6E6E6"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFFF"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="1">
+  <borders count="29">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color theme="1"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color theme="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color theme="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="1"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color theme="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color theme="4"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color theme="4" tint="0.499984740745262"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color theme="4" tint="0.39997558519241921"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF7F7F7F"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF7F7F7F"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF7F7F7F"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF7F7F7F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF3F3F3F"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF3F3F3F"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF3F3F3F"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF3F3F3F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="double">
+        <color rgb="FFFF8001"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color rgb="FF3F3F3F"/>
+      </left>
+      <right style="double">
+        <color rgb="FF3F3F3F"/>
+      </right>
+      <top style="double">
+        <color rgb="FF3F3F3F"/>
+      </top>
+      <bottom style="double">
+        <color rgb="FF3F3F3F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFB2B2B2"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFB2B2B2"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFB2B2B2"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFB2B2B2"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color theme="4"/>
+      </top>
+      <bottom style="double">
+        <color theme="4"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color theme="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color theme="1"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFC1C1C1"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFC1C1C1"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFC1C1C1"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFC1C1C1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color theme="1"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="42">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-  </cellStyleXfs>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="7" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="8" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="8" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="10" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyProtection="0">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyProtection="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="26" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="3" borderId="6" applyBorder="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" applyNumberFormat="0" applyBorder="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="3" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+  </cellStyleXfs>
+  <cellXfs count="55">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
-[...3 lines deleted...]
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="19">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="20">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="37" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="37" applyNumberFormat="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="3" borderId="7" xfId="22" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="3" borderId="8" xfId="22" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="3" borderId="18" xfId="22" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="3" borderId="6" xfId="22" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="38" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="3" borderId="23" xfId="22" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="23" borderId="0" xfId="19" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="3"/>
+    </xf>
+    <xf numFmtId="49" fontId="29" fillId="23" borderId="0" xfId="40" applyNumberFormat="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="3"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="23" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="3"/>
+    </xf>
+    <xf numFmtId="49" fontId="28" fillId="23" borderId="0" xfId="39" applyNumberFormat="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="3"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="23" borderId="0" xfId="41" applyNumberFormat="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="3"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="25" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="23" borderId="1" xfId="23" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="24" borderId="2" xfId="23" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="24" borderId="2" xfId="23" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="19" xfId="23" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="24" borderId="20" xfId="23" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="21" xfId="23" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="27" xfId="23" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="24" borderId="25" xfId="23" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="28" xfId="23" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="24" borderId="26" xfId="23" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="37" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="3" fontId="2" fillId="23" borderId="1" xfId="23" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="3" fontId="2" fillId="23" borderId="3" xfId="23" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="3" fontId="2" fillId="24" borderId="2" xfId="23" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="3" fontId="2" fillId="23" borderId="22" xfId="23" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="17" fontId="1" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="3" fontId="2" fillId="24" borderId="5" xfId="23" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-[...4 lines deleted...]
-      <alignment horizontal="left"/>
+    <xf numFmtId="3" fontId="2" fillId="23" borderId="1" xfId="23" applyNumberFormat="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-[...2 lines deleted...]
-      <alignment horizontal="right"/>
+    <xf numFmtId="3" fontId="2" fillId="24" borderId="2" xfId="23" applyNumberFormat="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="3" fontId="2" fillId="23" borderId="27" xfId="23" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="3" fontId="2" fillId="24" borderId="25" xfId="23" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="3" fontId="2" fillId="23" borderId="28" xfId="23" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="24" borderId="26" xfId="23" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="42">
+    <cellStyle name="20 % - Dekorfärg3" xfId="24" builtinId="38" hidden="1"/>
+    <cellStyle name="20 % - Dekorfärg4" xfId="26" builtinId="42" hidden="1"/>
+    <cellStyle name="20 % - Dekorfärg5" xfId="29" builtinId="46" hidden="1"/>
+    <cellStyle name="20 % - Dekorfärg6" xfId="32" builtinId="50" hidden="1"/>
+    <cellStyle name="40 % - Dekorfärg3" xfId="25" builtinId="39" hidden="1"/>
+    <cellStyle name="40 % - Dekorfärg4" xfId="27" builtinId="43" hidden="1"/>
+    <cellStyle name="40 % - Dekorfärg5" xfId="30" builtinId="47" hidden="1"/>
+    <cellStyle name="40 % - Dekorfärg6" xfId="33" builtinId="51" hidden="1"/>
+    <cellStyle name="60 % - Dekorfärg3" xfId="18" builtinId="40" hidden="1"/>
+    <cellStyle name="60 % - Dekorfärg4" xfId="28" builtinId="44" hidden="1"/>
+    <cellStyle name="60 % - Dekorfärg5" xfId="31" builtinId="48" hidden="1"/>
+    <cellStyle name="60 % - Dekorfärg6" xfId="34" builtinId="52" hidden="1"/>
+    <cellStyle name="Anteckning" xfId="15" builtinId="10" hidden="1"/>
+    <cellStyle name="Arial 10" xfId="37" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
+    <cellStyle name="Beräkning" xfId="11" builtinId="22" hidden="1"/>
+    <cellStyle name="Bra" xfId="6" builtinId="26" hidden="1"/>
+    <cellStyle name="Brödtext" xfId="21" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
+    <cellStyle name="Dålig" xfId="7" builtinId="27" hidden="1"/>
+    <cellStyle name="Förklarande text" xfId="16" builtinId="53" hidden="1"/>
+    <cellStyle name="Hyperlänk" xfId="39" builtinId="8"/>
+    <cellStyle name="Indata" xfId="9" builtinId="20" hidden="1"/>
+    <cellStyle name="Kontrollcell" xfId="13" builtinId="23" hidden="1"/>
+    <cellStyle name="Länkad cell" xfId="12" builtinId="24" hidden="1"/>
+    <cellStyle name="Neutral" xfId="8" builtinId="28" hidden="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Rubrik" xfId="1" builtinId="15" hidden="1"/>
+    <cellStyle name="Rubrik 1" xfId="2" builtinId="16" hidden="1"/>
+    <cellStyle name="Rubrik 1" xfId="19" xr:uid="{00000000-0005-0000-0000-00001A000000}"/>
+    <cellStyle name="Rubrik 2" xfId="3" builtinId="17" hidden="1"/>
+    <cellStyle name="Rubrik 2" xfId="40" builtinId="17"/>
+    <cellStyle name="Rubrik 3" xfId="4" builtinId="18" hidden="1"/>
+    <cellStyle name="Rubrik 3" xfId="41" builtinId="18"/>
+    <cellStyle name="Rubrik 4" xfId="5" builtinId="19" hidden="1"/>
+    <cellStyle name="Rubrik figurer" xfId="38" xr:uid="{00000000-0005-0000-0000-00001E000000}"/>
+    <cellStyle name="Summa" xfId="17" builtinId="25" hidden="1"/>
+    <cellStyle name="Tabell innehåll" xfId="23" xr:uid="{00000000-0005-0000-0000-000020000000}"/>
+    <cellStyle name="Tabell innehåll grå" xfId="35" xr:uid="{00000000-0005-0000-0000-000021000000}"/>
+    <cellStyle name="Tabell innehåll mörkgrå" xfId="36" xr:uid="{00000000-0005-0000-0000-000022000000}"/>
+    <cellStyle name="Tabellrubrik" xfId="22" xr:uid="{00000000-0005-0000-0000-000023000000}"/>
+    <cellStyle name="Underrubrik" xfId="20" xr:uid="{00000000-0005-0000-0000-000024000000}"/>
+    <cellStyle name="Utdata" xfId="10" builtinId="21" hidden="1"/>
+    <cellStyle name="Varningstext" xfId="14" builtinId="11" hidden="1"/>
   </cellStyles>
-  <dxfs count="64">
+  <dxfs count="120">
     <dxf>
-      <font>
-[...14 lines deleted...]
-      </font>
       <numFmt numFmtId="3" formatCode="#,##0"/>
-      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FFE6E6E6"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
     </dxf>
     <dxf>
-      <font>
-[...14 lines deleted...]
-      </font>
       <numFmt numFmtId="3" formatCode="#,##0"/>
-      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FFE6E6E6"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
     </dxf>
     <dxf>
-      <font>
-[...16 lines deleted...]
-      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FFE6E6E6"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left/>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
     </dxf>
     <dxf>
-      <font>
-[...15 lines deleted...]
-      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border outline="0">
+        <left style="thin">
+          <color rgb="FF000000"/>
+        </left>
+        <right style="thin">
+          <color rgb="FF000000"/>
+        </right>
+        <top style="medium">
+          <color rgb="FFB90835"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FF000000"/>
+        </bottom>
+      </border>
     </dxf>
     <dxf>
-      <font>
-[...14 lines deleted...]
-      </font>
+      <border outline="0">
+        <bottom style="thin">
+          <color rgb="FF000000"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
       <numFmt numFmtId="3" formatCode="#,##0"/>
       <fill>
-        <patternFill patternType="none">
+        <patternFill patternType="solid">
           <fgColor indexed="64"/>
-          <bgColor indexed="65"/>
+          <bgColor rgb="FFE6E6E6"/>
         </patternFill>
       </fill>
-      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right/>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
     </dxf>
     <dxf>
-      <font>
-[...14 lines deleted...]
-      </font>
       <numFmt numFmtId="3" formatCode="#,##0"/>
       <fill>
-        <patternFill patternType="none">
+        <patternFill patternType="solid">
           <fgColor indexed="64"/>
-          <bgColor indexed="65"/>
+          <bgColor rgb="FFE6E6E6"/>
         </patternFill>
       </fill>
-      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right/>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FFE6E6E6"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right/>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FFE6E6E6"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right/>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right/>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <left style="thin">
+          <color rgb="FF000000"/>
+        </left>
+        <right style="thin">
+          <color rgb="FF000000"/>
+        </right>
+        <top style="medium">
+          <color rgb="FFB90835"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FF000000"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <alignment vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <bottom style="thin">
+          <color rgb="FF000000"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FFE6E6E6"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right/>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FFE6E6E6"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right/>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FFE6E6E6"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right/>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FFE6E6E6"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right/>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right/>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="0" formatCode="General"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FFE6E6E6"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <left style="thin">
+          <color rgb="FF000000"/>
+        </left>
+        <right style="thin">
+          <color rgb="FF000000"/>
+        </right>
+        <top style="medium">
+          <color rgb="FFB90835"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FF000000"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <alignment vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <bottom style="thin">
+          <color rgb="FF000000"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FFE6E6E6"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color rgb="FF000000"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FF000000"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FFE6E6E6"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left/>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <left style="thin">
+          <color rgb="FF000000"/>
+        </left>
+        <right style="thin">
+          <color rgb="FF000000"/>
+        </right>
+        <top style="medium">
+          <color rgb="FFB90835"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FF000000"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <alignment vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <bottom style="thin">
+          <color rgb="FF000000"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FFE6E6E6"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color rgb="FF000000"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FF000000"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="0" formatCode="General"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FFE6E6E6"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color rgb="FF000000"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <left style="thin">
+          <color rgb="FF000000"/>
+        </left>
+        <right style="thin">
+          <color rgb="FF000000"/>
+        </right>
+        <top style="medium">
+          <color rgb="FFB90835"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FF000000"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <alignment vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <bottom style="thin">
+          <color rgb="FF000000"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left/>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left/>
+        <right/>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <left style="thin">
+          <color rgb="FF000000"/>
+        </left>
+        <right style="thin">
+          <color rgb="FF000000"/>
+        </right>
+        <top style="medium">
+          <color rgb="FFB90835"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FF000000"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <bottom style="thin">
+          <color rgb="FF000000"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FFE6E6E6"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FFE6E6E6"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FFE6E6E6"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="0" formatCode="General"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FFE6E6E6"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <left style="thin">
+          <color rgb="FF000000"/>
+        </left>
+        <right style="thin">
+          <color rgb="FF000000"/>
+        </right>
+        <top style="medium">
+          <color rgb="FFB90835"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FF000000"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FFE6E6E6"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <bottom style="thin">
+          <color rgb="FF000000"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left/>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left/>
+        <right/>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <left style="thin">
+          <color rgb="FF000000"/>
+        </left>
+        <right style="thin">
+          <color rgb="FF000000"/>
+        </right>
+        <top style="medium">
+          <color rgb="FFB90835"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FF000000"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <bottom style="thin">
+          <color rgb="FF000000"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FFE6E6E6"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FFE6E6E6"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FFE6E6E6"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="0" formatCode="General"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FFE6E6E6"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <left style="thin">
+          <color rgb="FF000000"/>
+        </left>
+        <right style="thin">
+          <color rgb="FF000000"/>
+        </right>
+        <top style="medium">
+          <color rgb="FFB90835"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FF000000"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FFE6E6E6"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <bottom style="thin">
+          <color rgb="FF000000"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FFE6E6E6"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right/>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FFE6E6E6"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right/>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FFE6E6E6"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right/>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FFE6E6E6"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right/>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right/>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left/>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <left style="thin">
+          <color rgb="FF000000"/>
+        </left>
+        <right style="thin">
+          <color rgb="FF000000"/>
+        </right>
+        <top style="medium">
+          <color rgb="FFB90835"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FF000000"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <alignment vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <bottom style="thin">
+          <color rgb="FF000000"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FFE6E6E6"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right/>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FFE6E6E6"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right/>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FFE6E6E6"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right/>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FFE6E6E6"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right/>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right/>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color rgb="FFC1C1C1"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
-        <color rgb="FF000000"/>
-[...76 lines deleted...]
-        <color rgb="FF000000"/>
+        <color theme="1"/>
         <name val="Arial"/>
         <family val="2"/>
-        <scheme val="none"/>
+        <scheme val="minor"/>
       </font>
-      <numFmt numFmtId="3" formatCode="#,##0"/>
-[...547 lines deleted...]
-      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <numFmt numFmtId="0" formatCode="General"/>
       <fill>
-        <patternFill patternType="none">
+        <patternFill patternType="solid">
           <fgColor indexed="64"/>
-          <bgColor indexed="65"/>
-[...299 lines deleted...]
-          <fgColor theme="0"/>
           <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
-    </dxf>
-[...25 lines deleted...]
-      <border>
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
-          <color auto="1"/>
+          <color rgb="FFC1C1C1"/>
         </left>
         <right style="thin">
-          <color auto="1"/>
+          <color rgb="FFC1C1C1"/>
         </right>
         <top style="thin">
-          <color auto="1"/>
+          <color rgb="FFC1C1C1"/>
         </top>
         <bottom style="thin">
-          <color auto="1"/>
+          <color rgb="FFC1C1C1"/>
         </bottom>
       </border>
     </dxf>
+    <dxf>
+      <border outline="0">
+        <left style="thin">
+          <color rgb="FF000000"/>
+        </left>
+        <right style="thin">
+          <color rgb="FF000000"/>
+        </right>
+        <top style="medium">
+          <color rgb="FFB90835"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FF000000"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <alignment vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <bottom style="thin">
+          <color rgb="FF000000"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
   </dxfs>
-  <tableStyles count="1" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleMedium4">
-[...6 lines deleted...]
-  </tableStyles>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <colors>
+    <mruColors>
+      <color rgb="FFE6E6E6"/>
+      <color rgb="FFFFFFFF"/>
+      <color rgb="FFB3B3B3"/>
+      <color rgb="FFD37A7A"/>
+    </mruColors>
+  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<file path=xl/drawings/_rels/vmlDrawing1.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
 </file>
 
-<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
-[...243 lines deleted...]
-</xdr:wsDr>
+<file path=xl/drawings/_rels/vmlDrawing10.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/vmlDrawing11.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/vmlDrawing2.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/vmlDrawing3.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/vmlDrawing4.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/vmlDrawing5.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/vmlDrawing6.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/vmlDrawing7.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/vmlDrawing8.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/vmlDrawing9.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="Tabell1" displayName="Tabell1" ref="A3:G15" totalsRowShown="0" headerRowDxfId="59" dataDxfId="58">
-[...7 lines deleted...]
-    <tableColumn id="13" xr3:uid="{53899487-942A-4C68-A245-385183AA944B}" name="Totalt" dataDxfId="52"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="6" xr:uid="{45896EA9-B9E1-41A4-AE58-D188E701B438}" name="Tabell134567" displayName="Tabell134567" ref="A6:N15" totalsRowShown="0" headerRowDxfId="119" dataDxfId="117" headerRowBorderDxfId="118" tableBorderDxfId="116" headerRowCellStyle="Tabellrubrik" dataCellStyle="Tabell innehåll">
+  <tableColumns count="14">
+    <tableColumn id="1" xr3:uid="{8E711D16-C0DF-4B7A-83D6-2BB181EB58A0}" name="Uppehållsgrund" dataDxfId="115" dataCellStyle="Tabell innehåll"/>
+    <tableColumn id="2" xr3:uid="{56BBB9AB-FDB5-4543-B190-6AF3409A4B29}" name="2026-01" dataDxfId="114" dataCellStyle="Tabell innehåll"/>
+    <tableColumn id="3" xr3:uid="{579F6C65-5648-4F3E-8EE7-DF96349ECCE9}" name="2026-02" dataDxfId="113" dataCellStyle="Tabell innehåll"/>
+    <tableColumn id="4" xr3:uid="{76A5B5D9-68CF-42A9-95D0-24159C1BAA45}" name="2026-03" dataDxfId="112" dataCellStyle="Tabell innehåll"/>
+    <tableColumn id="5" xr3:uid="{F836749C-6CFB-451D-A17B-17BF8B1A31F5}" name="2026-04" dataDxfId="111" dataCellStyle="Tabell innehåll"/>
+    <tableColumn id="6" xr3:uid="{6326DE3C-AF2A-4725-9F29-11E505CDFDC4}" name="2026-05" dataDxfId="110" dataCellStyle="Tabell innehåll"/>
+    <tableColumn id="7" xr3:uid="{ACC66B79-2D9D-4D85-92F8-778E97ECC3A0}" name="2026-06" dataDxfId="109" dataCellStyle="Tabell innehåll"/>
+    <tableColumn id="8" xr3:uid="{ECF1583F-2EF4-44C0-835A-2033DE235FAB}" name="2026-07" dataDxfId="108" dataCellStyle="Tabell innehåll"/>
+    <tableColumn id="9" xr3:uid="{4269A214-E524-4132-B81F-C69B590CB67C}" name="2026-08" dataDxfId="107" dataCellStyle="Tabell innehåll"/>
+    <tableColumn id="10" xr3:uid="{D207ECC1-2EF2-4A22-A030-5E6BC1ABAF86}" name="2026-09" dataDxfId="106" dataCellStyle="Tabell innehåll"/>
+    <tableColumn id="11" xr3:uid="{3BB5FAAC-948A-40B7-8CE9-A567FC137E61}" name="2026-10" dataDxfId="105" dataCellStyle="Tabell innehåll"/>
+    <tableColumn id="12" xr3:uid="{6B859AEF-EE7F-46D8-8371-CD17D1DB24BF}" name="2026-11" dataDxfId="104" dataCellStyle="Tabell innehåll"/>
+    <tableColumn id="13" xr3:uid="{4A649BD4-5938-476A-B26C-0266F79D1F81}" name="2026-12" dataDxfId="103" dataCellStyle="Tabell innehåll"/>
+    <tableColumn id="14" xr3:uid="{9441A03F-0A95-453B-A9E0-BD0B32730DA9}" name="Totalt" dataDxfId="102" dataCellStyle="Tabell innehåll"/>
   </tableColumns>
-  <tableStyleInfo name="Externwebben" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
-[...4 lines deleted...]
-  </extLst>
+  <tableStyleInfo name="TableStyleMedium3" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table10.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="10" xr:uid="{D26BA9C3-34FE-40CC-A0F2-75D0F96AF6C6}" name="Tabell134567811" displayName="Tabell134567811" ref="A6:N17" totalsRowShown="0" headerRowDxfId="23" dataDxfId="21" headerRowBorderDxfId="22" tableBorderDxfId="20" headerRowCellStyle="Tabellrubrik" dataCellStyle="Tabell innehåll">
+  <tableColumns count="14">
+    <tableColumn id="1" xr3:uid="{B43EF964-20EA-41ED-8258-09E260772C9F}" name="Yrkesområde" dataDxfId="19" dataCellStyle="Tabell innehåll"/>
+    <tableColumn id="2" xr3:uid="{8FFA1B76-FF07-4F0F-BF34-4EE3B93E6D86}" name="2026-01" dataDxfId="18" dataCellStyle="Tabell innehåll"/>
+    <tableColumn id="3" xr3:uid="{3D637113-C582-44BF-839E-41396927560B}" name="2026-02" dataDxfId="17" dataCellStyle="Tabell innehåll"/>
+    <tableColumn id="4" xr3:uid="{6E47EDEF-F7CF-40A5-8BA7-E74CC46EEBB0}" name="2026-03" dataDxfId="16" dataCellStyle="Tabell innehåll"/>
+    <tableColumn id="5" xr3:uid="{1F7FB907-FEAC-476C-BF22-CFB59E274EF4}" name="2026-04" dataDxfId="15" dataCellStyle="Tabell innehåll"/>
+    <tableColumn id="6" xr3:uid="{843611EF-4BB9-4A42-8890-3E5C666FC5C5}" name="2026-05" dataDxfId="14" dataCellStyle="Tabell innehåll"/>
+    <tableColumn id="7" xr3:uid="{A5D9B325-BB7A-4EEA-8A2F-5D84DEA05422}" name="2026-06" dataDxfId="13" dataCellStyle="Tabell innehåll"/>
+    <tableColumn id="8" xr3:uid="{9A0CEA5B-7F6C-4EBA-B0D4-8C9EF03042E7}" name="2026-07" dataDxfId="12" dataCellStyle="Tabell innehåll"/>
+    <tableColumn id="9" xr3:uid="{28965687-0E45-4E4E-AB02-696F291DEFA1}" name="2026-08" dataDxfId="11" dataCellStyle="Tabell innehåll"/>
+    <tableColumn id="10" xr3:uid="{A36292EA-3F89-4FF2-94D8-110379273412}" name="2026-09" dataDxfId="10" dataCellStyle="Tabell innehåll"/>
+    <tableColumn id="11" xr3:uid="{3C19512C-3BB2-4754-8516-55C62DA29C76}" name="2026-10" dataDxfId="9" dataCellStyle="Tabell innehåll"/>
+    <tableColumn id="12" xr3:uid="{D46CF527-A8C6-4924-87D1-CA84CC0D05CF}" name="2026-11" dataDxfId="8" dataCellStyle="Tabell innehåll"/>
+    <tableColumn id="13" xr3:uid="{5612354F-B090-42AD-87A3-A6D94F7D3A47}" name="2026-12" dataDxfId="7" dataCellStyle="Tabell innehåll"/>
+    <tableColumn id="14" xr3:uid="{72E4D95A-9A9F-4270-8228-4967040E76BA}" name="Totalt" dataDxfId="6" dataCellStyle="Tabell innehåll"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleMedium3" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table11.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{B5EFBD41-CB7F-4052-B6AE-D84D935EBFBE}" name="Tabell13454" displayName="Tabell13454" ref="A6:C130" totalsRowShown="0" headerRowDxfId="5" headerRowBorderDxfId="4" tableBorderDxfId="3" headerRowCellStyle="Tabellrubrik">
+  <tableColumns count="3">
+    <tableColumn id="1" xr3:uid="{C457D47B-EB0D-44DE-8F2E-77A25543B9A1}" name="Yrkesområde" dataDxfId="2" dataCellStyle="Tabell innehåll"/>
+    <tableColumn id="2" xr3:uid="{D0F3A567-36BE-4361-8F11-4CEF989B1B41}" name="Yrkesgrupp" dataDxfId="1" dataCellStyle="Tabell innehåll"/>
+    <tableColumn id="4" xr3:uid="{6DD8DA24-9A62-427C-9D07-411B898E94AD}" name="Totalt" dataDxfId="0" dataCellStyle="Tabell innehåll"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleMedium3" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{00000000-000C-0000-FFFF-FFFF01000000}" name="Tabell14" displayName="Tabell14" ref="A3:G15" totalsRowShown="0" headerRowDxfId="51" dataDxfId="50">
-[...7 lines deleted...]
-    <tableColumn id="13" xr3:uid="{2AB9D2BB-7966-4BC1-B4C1-59C7BDFBA22A}" name="Totalt" dataDxfId="44"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="7" xr:uid="{3F52AB16-7813-4A36-8BCF-C9F8D56F41A4}" name="Tabell1345678" displayName="Tabell1345678" ref="A6:N14" totalsRowShown="0" headerRowDxfId="101" dataDxfId="99" headerRowBorderDxfId="100" tableBorderDxfId="98" headerRowCellStyle="Tabellrubrik" dataCellStyle="Tabell innehåll">
+  <tableColumns count="14">
+    <tableColumn id="1" xr3:uid="{B48F9AC7-FD98-4BB4-A486-34DA4B63B2CE}" name="Uppehållsgrund" dataDxfId="97" dataCellStyle="Tabell innehåll"/>
+    <tableColumn id="2" xr3:uid="{D91B7FE0-8627-4AA8-B426-280A54C7D2FA}" name="2026-01" dataDxfId="96" dataCellStyle="Tabell innehåll"/>
+    <tableColumn id="3" xr3:uid="{DD5B0783-E19A-4F96-82C5-ECC82538603B}" name="2026-02" dataDxfId="95" dataCellStyle="Tabell innehåll"/>
+    <tableColumn id="4" xr3:uid="{15D0C749-78BD-4231-93EE-F028492FD032}" name="2026-03" dataDxfId="94" dataCellStyle="Tabell innehåll"/>
+    <tableColumn id="5" xr3:uid="{A3F40BBB-8E89-4D64-AAEA-D935E4FD88A2}" name="2026-04" dataDxfId="93" dataCellStyle="Tabell innehåll"/>
+    <tableColumn id="6" xr3:uid="{99C8EC7D-163A-4C72-943D-6771B6417C33}" name="2026-05" dataDxfId="92" dataCellStyle="Tabell innehåll"/>
+    <tableColumn id="7" xr3:uid="{C704BAD7-0885-4AC3-B9F9-9AEACD2B7B68}" name="2026-06" dataDxfId="91" dataCellStyle="Tabell innehåll"/>
+    <tableColumn id="8" xr3:uid="{C8A3092F-54EE-45BB-B643-533435E85B05}" name="2026-07" dataDxfId="90" dataCellStyle="Tabell innehåll"/>
+    <tableColumn id="9" xr3:uid="{0F283AAB-EA04-4FCE-B7E9-9B53E862FD98}" name="2026-08" dataDxfId="89" dataCellStyle="Tabell innehåll"/>
+    <tableColumn id="10" xr3:uid="{AEC6DB4B-19A2-4721-A0F2-65217A73B858}" name="2026-09" dataDxfId="88" dataCellStyle="Tabell innehåll"/>
+    <tableColumn id="11" xr3:uid="{456B5744-E9A4-4CB4-A7B0-BCC7261BE41D}" name="2026-10" dataDxfId="87" dataCellStyle="Tabell innehåll"/>
+    <tableColumn id="12" xr3:uid="{24000CCC-88A2-45B9-8464-013C03F56442}" name="2026-11" dataDxfId="86" dataCellStyle="Tabell innehåll"/>
+    <tableColumn id="13" xr3:uid="{76DE8EEA-C66F-4990-939C-A10A18D733FC}" name="2026-12" dataDxfId="85" dataCellStyle="Tabell innehåll"/>
+    <tableColumn id="14" xr3:uid="{93E51F8C-BFF9-4923-899A-C9FC0D689746}" name="Totalt" dataDxfId="84" dataCellStyle="Tabell innehåll"/>
   </tableColumns>
-  <tableStyleInfo name="Externwebben" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
-[...4 lines deleted...]
-  </extLst>
+  <tableStyleInfo name="TableStyleMedium3" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table3.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="5" xr:uid="{00000000-000C-0000-FFFF-FFFF02000000}" name="Tabell16" displayName="Tabell16" ref="A3:H135" totalsRowShown="0" headerRowDxfId="43" dataDxfId="42">
-[...8 lines deleted...]
-    <tableColumn id="4" xr3:uid="{74751FB1-1030-43AF-BC36-1699C18F5096}" name="Totalt" dataDxfId="35"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="4" xr:uid="{0E9AB99E-6299-452C-BB70-480B160F918F}" name="Tabell1345" displayName="Tabell1345" ref="A6:D15" totalsRowShown="0" headerRowDxfId="83" dataDxfId="81" headerRowBorderDxfId="82" tableBorderDxfId="80" headerRowCellStyle="Tabellrubrik" dataCellStyle="Tabell innehåll">
+  <tableColumns count="4">
+    <tableColumn id="1" xr3:uid="{98406364-0B09-4DAC-B981-A27FCCB33781}" name="Uppehållsgrund" dataDxfId="79" dataCellStyle="Tabell innehåll"/>
+    <tableColumn id="2" xr3:uid="{F0DCDC9D-38C8-4438-AA44-7A8B1B8D7CE7}" name="Kvinna" dataDxfId="78" dataCellStyle="Tabell innehåll"/>
+    <tableColumn id="3" xr3:uid="{8A7E9752-0909-44C5-B053-F474DCA25CB8}" name="Man" dataDxfId="77" dataCellStyle="Tabell innehåll"/>
+    <tableColumn id="4" xr3:uid="{18EB07E3-B06E-45C3-BDBC-AEA1E93144EF}" name="Totalt" dataDxfId="76" dataCellStyle="Tabell innehåll"/>
   </tableColumns>
-  <tableStyleInfo name="Externwebben" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
-[...4 lines deleted...]
-  </extLst>
+  <tableStyleInfo name="TableStyleMedium3" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table4.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="4" xr:uid="{00000000-000C-0000-FFFF-FFFF03000000}" name="Tabell165" displayName="Tabell165" ref="A3:H143" totalsRowShown="0" headerRowDxfId="34" dataDxfId="33">
-[...8 lines deleted...]
-    <tableColumn id="15" xr3:uid="{00000000-0010-0000-0300-00000F000000}" name="Totalt" dataDxfId="26"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="8" xr:uid="{5A942723-C710-4FAD-9375-B02CFD74A0C7}" name="Tabell13459" displayName="Tabell13459" ref="A6:D14" totalsRowShown="0" headerRowDxfId="75" headerRowBorderDxfId="74" tableBorderDxfId="73" headerRowCellStyle="Tabellrubrik">
+  <tableColumns count="4">
+    <tableColumn id="1" xr3:uid="{558DED9A-2C59-4876-A5E0-F5F4F1E30247}" name="Uppehållsgrund" dataDxfId="72" dataCellStyle="Tabell innehåll"/>
+    <tableColumn id="2" xr3:uid="{17A57B9A-A4F1-43EC-B487-2659BBAC74F1}" name="Kvinna" dataDxfId="71" dataCellStyle="Tabell innehåll"/>
+    <tableColumn id="3" xr3:uid="{0650BCB5-1B1B-4F66-BC4A-F67404B3C449}" name="Man" dataDxfId="70" dataCellStyle="Tabell innehåll"/>
+    <tableColumn id="4" xr3:uid="{EE3112FA-F08D-4F3C-8269-73BE0ABD4F09}" name="Totalt" dataDxfId="69" dataCellStyle="Tabell innehåll"/>
   </tableColumns>
-  <tableStyleInfo name="Externwebben" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
-[...4 lines deleted...]
-  </extLst>
+  <tableStyleInfo name="TableStyleMedium3" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table5.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="6" xr:uid="{00000000-000C-0000-FFFF-FFFF04000000}" name="Tabell17" displayName="Tabell17" ref="A3:G100" totalsRowShown="0" headerRowDxfId="25" dataDxfId="24">
-[...7 lines deleted...]
-    <tableColumn id="14" xr3:uid="{00000000-0010-0000-0400-00000E000000}" name="Totalt" dataDxfId="18"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{6392A9DA-5BE6-464E-A386-243882EE0000}" name="Tabell13452" displayName="Tabell13452" ref="A6:D15" totalsRowShown="0" headerRowDxfId="68" dataDxfId="66" headerRowBorderDxfId="67" tableBorderDxfId="65" headerRowCellStyle="Tabellrubrik" dataCellStyle="Tabell innehåll">
+  <tableColumns count="4">
+    <tableColumn id="1" xr3:uid="{AAEE7BAB-E340-4A9D-9462-64BB8EEC94E4}" name="Uppehållsgrund" dataDxfId="64" dataCellStyle="Tabell innehåll"/>
+    <tableColumn id="2" xr3:uid="{0A0F8A27-2DD4-4A36-AA93-6F79285ECADD}" name="Vuxen" dataDxfId="63" dataCellStyle="Tabell innehåll"/>
+    <tableColumn id="3" xr3:uid="{BA2E7882-B8BC-4F89-9859-DDF9842054F8}" name="Barn" dataDxfId="62" dataCellStyle="Tabell innehåll"/>
+    <tableColumn id="4" xr3:uid="{C5B97711-50DA-457A-9628-7CB960BA38E4}" name="Totalt" dataDxfId="61" dataCellStyle="Tabell innehåll"/>
   </tableColumns>
-  <tableStyleInfo name="Externwebben" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
-[...4 lines deleted...]
-  </extLst>
+  <tableStyleInfo name="TableStyleMedium3" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table6.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="7" xr:uid="{00000000-000C-0000-FFFF-FFFF05000000}" name="Tabell178" displayName="Tabell178" ref="A3:G107" totalsRowShown="0" headerRowDxfId="17" dataDxfId="16">
-[...7 lines deleted...]
-    <tableColumn id="14" xr3:uid="{00000000-0010-0000-0500-00000E000000}" name="Totalt" dataDxfId="10"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="11" xr:uid="{0380D3EB-474D-4002-9A99-1D2B4E45BD81}" name="Tabell1345912" displayName="Tabell1345912" ref="A6:D14" totalsRowShown="0" headerRowDxfId="60" headerRowBorderDxfId="59" tableBorderDxfId="58" headerRowCellStyle="Tabellrubrik">
+  <tableColumns count="4">
+    <tableColumn id="1" xr3:uid="{8AA099C2-BAF0-4E85-8E7C-EF8BCBA988BA}" name="Uppehållsgrund" dataDxfId="57" dataCellStyle="Tabell innehåll"/>
+    <tableColumn id="2" xr3:uid="{7461485A-9645-4576-ABFB-0EBB3EAD7C6E}" name="Vuxen" dataDxfId="56" dataCellStyle="Tabell innehåll"/>
+    <tableColumn id="3" xr3:uid="{19BAC2D6-5C40-481F-9AAD-DCA5A389AE08}" name="Barn" dataDxfId="55" dataCellStyle="Tabell innehåll"/>
+    <tableColumn id="4" xr3:uid="{27891CA5-71A6-4863-B13C-A5D2955F5433}" name="Totalt" dataDxfId="54" dataCellStyle="Tabell innehåll"/>
   </tableColumns>
-  <tableStyleInfo name="Externwebben" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
-[...4 lines deleted...]
-  </extLst>
+  <tableStyleInfo name="TableStyleMedium3" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table7.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{00000000-000C-0000-FFFF-FFFF06000000}" name="Tabell163" displayName="Tabell163" ref="A3:B15" totalsRowShown="0" headerRowDxfId="9" dataDxfId="8">
-[...2 lines deleted...]
-  </sortState>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{389C7E79-A134-4FB1-9082-5DE9BB9F16B8}" name="Tabell13" displayName="Tabell13" ref="A6:B28" totalsRowShown="0" headerRowDxfId="53" dataDxfId="51" headerRowBorderDxfId="52" tableBorderDxfId="50" headerRowCellStyle="Tabellrubrik" dataCellStyle="Tabell innehåll">
   <tableColumns count="2">
-    <tableColumn id="2" xr3:uid="{00000000-0010-0000-0600-000002000000}" name="Yrkesgrupp" dataDxfId="7"/>
-    <tableColumn id="4" xr3:uid="{00000000-0010-0000-0600-000004000000}" name="Totalt" dataDxfId="6"/>
+    <tableColumn id="1" xr3:uid="{5BA1ED4C-6F80-4250-891A-C26CBCE58618}" name="Medborgarland/Uppehållsgrund" dataDxfId="49" dataCellStyle="Tabell innehåll"/>
+    <tableColumn id="3" xr3:uid="{522A2668-A4E9-4B13-B5D8-05214E4E213E}" name="Arbetstagare" dataDxfId="48" dataCellStyle="Tabell innehåll"/>
   </tableColumns>
-  <tableStyleInfo name="Externwebben" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
-[...4 lines deleted...]
-  </extLst>
+  <tableStyleInfo name="TableStyleMedium3" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table8.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="9" xr:uid="{7831E3C4-6991-4655-9DB9-F7611FF3C6FE}" name="Tabell1310" displayName="Tabell1310" ref="A6:B28" totalsRowShown="0" headerRowDxfId="47" dataDxfId="45" headerRowBorderDxfId="46" tableBorderDxfId="44" headerRowCellStyle="Tabellrubrik" dataCellStyle="Tabell innehåll">
+  <tableColumns count="2">
+    <tableColumn id="1" xr3:uid="{794E1665-D33E-4FDC-9847-8DFD5C4AB626}" name="Medborgarland/Uppehållsgrund" dataDxfId="43" dataCellStyle="Tabell innehåll"/>
+    <tableColumn id="3" xr3:uid="{BD8ABCBD-554C-4FD7-AC13-9D912B046618}" name="Arbetstagare" dataDxfId="42" dataCellStyle="Tabell innehåll"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleMedium3" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table9.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="5" xr:uid="{383DDA2B-2939-494B-AE65-B83DA0174053}" name="Tabell1345676" displayName="Tabell1345676" ref="A6:N17" totalsRowShown="0" headerRowDxfId="41" dataDxfId="39" headerRowBorderDxfId="40" tableBorderDxfId="38" headerRowCellStyle="Tabellrubrik" dataCellStyle="Tabell innehåll">
+  <tableColumns count="14">
+    <tableColumn id="1" xr3:uid="{39BEDAB3-73C4-4A91-9DE1-D89DDDE064D3}" name="Yrkesområde" dataDxfId="37" dataCellStyle="Tabell innehåll"/>
+    <tableColumn id="2" xr3:uid="{ED27BE42-6967-4780-87CD-658F408EB195}" name="2026-01" dataDxfId="36" dataCellStyle="Tabell innehåll"/>
+    <tableColumn id="3" xr3:uid="{568D251D-65D9-4C53-882F-BFF810E7B934}" name="2026-02" dataDxfId="35" dataCellStyle="Tabell innehåll"/>
+    <tableColumn id="4" xr3:uid="{F397DEC2-2F73-4CFD-9097-B8258153E51C}" name="2026-03" dataDxfId="34" dataCellStyle="Tabell innehåll"/>
+    <tableColumn id="5" xr3:uid="{82EE35AF-E45E-421C-B0F8-6996B79C9DFE}" name="2026-04" dataDxfId="33" dataCellStyle="Tabell innehåll"/>
+    <tableColumn id="6" xr3:uid="{80E29100-FDBE-46C7-95BC-39DACE088FB5}" name="2026-05" dataDxfId="32" dataCellStyle="Tabell innehåll"/>
+    <tableColumn id="7" xr3:uid="{C12E171D-A884-4107-968E-42FCDA983391}" name="2026-06" dataDxfId="31" dataCellStyle="Tabell innehåll"/>
+    <tableColumn id="8" xr3:uid="{876267D8-46AD-4B3C-885E-39361BE4A8FF}" name="2026-07" dataDxfId="30" dataCellStyle="Tabell innehåll"/>
+    <tableColumn id="9" xr3:uid="{221435E4-D56B-45F1-8C9A-CF21A2E1633E}" name="2026-08" dataDxfId="29" dataCellStyle="Tabell innehåll"/>
+    <tableColumn id="10" xr3:uid="{2714DD39-5D28-4176-9491-CFF1301A6E91}" name="2026-09" dataDxfId="28" dataCellStyle="Tabell innehåll"/>
+    <tableColumn id="11" xr3:uid="{6DA94E70-6F4F-4355-AA51-92CCBD242013}" name="2026-10" dataDxfId="27" dataCellStyle="Tabell innehåll"/>
+    <tableColumn id="12" xr3:uid="{3C20456F-AD92-481D-B0CA-5FD5DD1A5614}" name="2026-11" dataDxfId="26" dataCellStyle="Tabell innehåll"/>
+    <tableColumn id="13" xr3:uid="{2CD85943-7353-4E47-9A19-9433F9F48C24}" name="2026-12" dataDxfId="25" dataCellStyle="Tabell innehåll"/>
+    <tableColumn id="14" xr3:uid="{3B84EA35-5264-4B9E-939D-E69A7F7D393A}" name="Totalt" dataDxfId="24" dataCellStyle="Tabell innehåll"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleMedium3" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="ODS Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Migrationsverket">
   <a:themeElements>
-    <a:clrScheme name="ODS Theme">
+    <a:clrScheme name="Migrationsverket">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="5D5D5D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E6E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="5D5D5D"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="808080"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="8B1327"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="B90835"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="25607F"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="2E7CA5"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0066CC"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="663366"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="ODS Theme">
+    <a:fontScheme name="Arial">
       <a:majorFont>
-        <a:latin typeface="Courier New"/>
+        <a:latin typeface="Arial" panose="020B0604020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="굴림"/>
+        <a:font script="Hans" typeface="黑体"/>
+        <a:font script="Hant" typeface="微軟正黑體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Courier New"/>
+        <a:latin typeface="Arial" panose="020B0604020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="굴림"/>
+        <a:font script="Hans" typeface="黑体"/>
+        <a:font script="Hant" typeface="微軟正黑體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="ODS Theme">
+    <a:fmtScheme name="Subtilt solida">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
-          <a:schemeClr val="phClr"/>
+          <a:schemeClr val="phClr">
+            <a:tint val="65000"/>
+          </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
-          <a:schemeClr val="phClr"/>
+          <a:schemeClr val="phClr">
+            <a:shade val="80000"/>
+            <a:satMod val="150000"/>
+          </a:schemeClr>
         </a:solidFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="10795" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="17145" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr"/>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:alpha val="50000"/>
+              <a:satMod val="150000"/>
+            </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="44450" dist="13970" dir="5400000" algn="ctr" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="45000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="twoPt" dir="tl"/>
+          </a:scene3d>
+          <a:sp3d prstMaterial="flat">
+            <a:bevelT w="12700" h="25400" prst="coolSlant"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
-          <a:schemeClr val="phClr"/>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
         </a:solidFill>
-        <a:solidFill>
-[...1 lines deleted...]
-        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scb.se/dokumentation/klassifikationer-och-standarder/standard-for-svensk-yrkesklassificering-ssyk/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migrationsverket.se/kontakta-oss/mejla-oss.html" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table9.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing9.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table10.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing10.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table11.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing11.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings12.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing3.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing4.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table5.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing5.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing6.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing7.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table8.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing8.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{56BA26CF-ED77-40E1-80D2-C726A660A951}">
+  <dimension ref="A1:A35"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="14.25" zeroHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="16384" width="9.140625" style="2"/>
+    <col min="1" max="1" width="100.625" style="25" customWidth="1"/>
+    <col min="2" max="16384" width="9" hidden="1"/>
   </cols>
-  <sheetData/>
+  <sheetData>
+    <row r="1" spans="1:1" ht="78" x14ac:dyDescent="0.3">
+      <c r="A1" s="20" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2" spans="1:1" ht="16.5" x14ac:dyDescent="0.2">
+      <c r="A2" s="21" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="3" spans="1:1" ht="99.75" x14ac:dyDescent="0.2">
+      <c r="A3" s="22" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="4" spans="1:1" ht="16.5" x14ac:dyDescent="0.2">
+      <c r="A4" s="21" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="5" spans="1:1" ht="28.5" x14ac:dyDescent="0.2">
+      <c r="A5" s="22" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="6" spans="1:1" ht="16.5" x14ac:dyDescent="0.2">
+      <c r="A6" s="21" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="7" spans="1:1" ht="28.5" x14ac:dyDescent="0.2">
+      <c r="A7" s="22" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="8" spans="1:1" ht="16.5" x14ac:dyDescent="0.2">
+      <c r="A8" s="21" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="9" spans="1:1" ht="28.5" x14ac:dyDescent="0.2">
+      <c r="A9" s="22" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="10" spans="1:1" ht="16.5" x14ac:dyDescent="0.2">
+      <c r="A10" s="21" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="11" spans="1:1" ht="142.5" x14ac:dyDescent="0.2">
+      <c r="A11" s="22" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="12" spans="1:1" ht="16.5" x14ac:dyDescent="0.2">
+      <c r="A12" s="21" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="13" spans="1:1" ht="57" x14ac:dyDescent="0.2">
+      <c r="A13" s="22" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="14" spans="1:1" ht="16.5" x14ac:dyDescent="0.2">
+      <c r="A14" s="21" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="15" spans="1:1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="22" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="16" spans="1:1" ht="16.5" x14ac:dyDescent="0.2">
+      <c r="A16" s="21" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="17" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A17" s="22" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="18" spans="1:1" ht="28.5" x14ac:dyDescent="0.2">
+      <c r="A18" s="23" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="19" spans="1:1" ht="16.5" x14ac:dyDescent="0.2">
+      <c r="A19" s="21" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="20" spans="1:1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A20" s="24" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="21" spans="1:1" ht="28.5" x14ac:dyDescent="0.2">
+      <c r="A21" s="22" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="22" spans="1:1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A22" s="24" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="23" spans="1:1" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="22" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="24" spans="1:1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A24" s="24" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="25" spans="1:1" ht="57" x14ac:dyDescent="0.2">
+      <c r="A25" s="22" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="26" spans="1:1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A26" s="24" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="27" spans="1:1" ht="28.5" x14ac:dyDescent="0.2">
+      <c r="A27" s="22" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="28" spans="1:1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A28" s="24" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:1" ht="28.5" x14ac:dyDescent="0.2">
+      <c r="A29" s="22" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="30" spans="1:1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A30" s="24" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="31" spans="1:1" ht="28.5" x14ac:dyDescent="0.2">
+      <c r="A31" s="22" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="32" spans="1:1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A32" s="24" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="33" spans="1:1" ht="142.5" x14ac:dyDescent="0.2">
+      <c r="A33" s="22" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="34" spans="1:1" ht="28.5" x14ac:dyDescent="0.2">
+      <c r="A34" s="23" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="35" spans="1:1" x14ac:dyDescent="0.2"/>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="A18" r:id="rId1" display="Migrationsverkets kontaktformuler" xr:uid="{E83C00EC-981D-4829-9526-041FA1399C96}"/>
+    <hyperlink ref="A34" r:id="rId2" display="Standard för svensk yrkesklassificering (SSYK) (scb.se) " xr:uid="{2C917500-B2D1-4866-81C7-9E21AC2DB99D}"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <drawing r:id="rId1"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId3"/>
+  <headerFooter>
+    <oddHeader>&amp;CInformation om statistiken</oddHeader>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2EC3D9FF-9354-4EE4-BCD1-19592792298E}">
+  <dimension ref="A1:N213"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="48" style="1" customWidth="1"/>
+    <col min="2" max="10" width="8.875" style="1" customWidth="1"/>
+    <col min="11" max="16384" width="8.875" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:14" s="4" customFormat="1" ht="28.35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1" s="5"/>
+    </row>
+    <row r="2" spans="1:14" s="2" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="11"/>
+    </row>
+    <row r="3" spans="1:14" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="11"/>
+    </row>
+    <row r="4" spans="1:14" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="11"/>
+    </row>
+    <row r="5" spans="1:14" s="2" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="18" t="s">
+        <v>9</v>
+      </c>
+      <c r="B5" s="6"/>
+      <c r="C5" s="6"/>
+      <c r="D5" s="6"/>
+      <c r="E5" s="6"/>
+      <c r="F5" s="6"/>
+      <c r="G5" s="6"/>
+      <c r="H5" s="6"/>
+      <c r="I5" s="6"/>
+      <c r="J5" s="6"/>
+    </row>
+    <row r="6" spans="1:14" s="2" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B6" s="14" t="s">
+        <v>45</v>
+      </c>
+      <c r="C6" s="14" t="s">
+        <v>46</v>
+      </c>
+      <c r="D6" s="14" t="s">
+        <v>47</v>
+      </c>
+      <c r="E6" s="14" t="s">
+        <v>48</v>
+      </c>
+      <c r="F6" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="G6" s="14" t="s">
+        <v>50</v>
+      </c>
+      <c r="H6" s="14" t="s">
+        <v>51</v>
+      </c>
+      <c r="I6" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="J6" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="K6" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="L6" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="M6" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="N6" s="19" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="27" t="s">
+        <v>74</v>
+      </c>
+      <c r="B7" s="44">
+        <v>37</v>
+      </c>
+      <c r="C7" s="44">
+        <v>34</v>
+      </c>
+      <c r="D7" s="45">
+        <v>43</v>
+      </c>
+      <c r="E7" s="44">
+        <v>32</v>
+      </c>
+      <c r="F7" s="44">
+        <v>33</v>
+      </c>
+      <c r="G7" s="44">
+        <v>46</v>
+      </c>
+      <c r="H7" s="44">
+        <v>34</v>
+      </c>
+      <c r="I7" s="44">
+        <v>33</v>
+      </c>
+      <c r="J7" s="47">
+        <v>45</v>
+      </c>
+      <c r="K7" s="47" t="s">
+        <v>203</v>
+      </c>
+      <c r="L7" s="47" t="s">
+        <v>203</v>
+      </c>
+      <c r="M7" s="47" t="s">
+        <v>203</v>
+      </c>
+      <c r="N7" s="47">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="29" t="s">
+        <v>94</v>
+      </c>
+      <c r="B8" s="46">
+        <v>25</v>
+      </c>
+      <c r="C8" s="46">
+        <v>61</v>
+      </c>
+      <c r="D8" s="46">
+        <v>70</v>
+      </c>
+      <c r="E8" s="46">
+        <v>73</v>
+      </c>
+      <c r="F8" s="46">
+        <v>87</v>
+      </c>
+      <c r="G8" s="46">
+        <v>48</v>
+      </c>
+      <c r="H8" s="46">
+        <v>34</v>
+      </c>
+      <c r="I8" s="46">
+        <v>35</v>
+      </c>
+      <c r="J8" s="48">
+        <v>35</v>
+      </c>
+      <c r="K8" s="48" t="s">
+        <v>203</v>
+      </c>
+      <c r="L8" s="48" t="s">
+        <v>203</v>
+      </c>
+      <c r="M8" s="48" t="s">
+        <v>203</v>
+      </c>
+      <c r="N8" s="48">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="27" t="s">
+        <v>109</v>
+      </c>
+      <c r="B9" s="44">
+        <v>13</v>
+      </c>
+      <c r="C9" s="44">
+        <v>23</v>
+      </c>
+      <c r="D9" s="45" t="s">
+        <v>76</v>
+      </c>
+      <c r="E9" s="44">
+        <v>15</v>
+      </c>
+      <c r="F9" s="44" t="s">
+        <v>76</v>
+      </c>
+      <c r="G9" s="44">
+        <v>31</v>
+      </c>
+      <c r="H9" s="44">
+        <v>15</v>
+      </c>
+      <c r="I9" s="44">
+        <v>22</v>
+      </c>
+      <c r="J9" s="47">
+        <v>18</v>
+      </c>
+      <c r="K9" s="47" t="s">
+        <v>203</v>
+      </c>
+      <c r="L9" s="47" t="s">
+        <v>203</v>
+      </c>
+      <c r="M9" s="47" t="s">
+        <v>203</v>
+      </c>
+      <c r="N9" s="47">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="29" t="s">
+        <v>113</v>
+      </c>
+      <c r="B10" s="46">
+        <v>60</v>
+      </c>
+      <c r="C10" s="46">
+        <v>83</v>
+      </c>
+      <c r="D10" s="46">
+        <v>93</v>
+      </c>
+      <c r="E10" s="46">
+        <v>86</v>
+      </c>
+      <c r="F10" s="46">
+        <v>78</v>
+      </c>
+      <c r="G10" s="46">
+        <v>87</v>
+      </c>
+      <c r="H10" s="46">
+        <v>60</v>
+      </c>
+      <c r="I10" s="46">
+        <v>59</v>
+      </c>
+      <c r="J10" s="48">
+        <v>118</v>
+      </c>
+      <c r="K10" s="48" t="s">
+        <v>203</v>
+      </c>
+      <c r="L10" s="48" t="s">
+        <v>203</v>
+      </c>
+      <c r="M10" s="48" t="s">
+        <v>203</v>
+      </c>
+      <c r="N10" s="48">
+        <v>724</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="27" t="s">
+        <v>126</v>
+      </c>
+      <c r="B11" s="44">
+        <v>91</v>
+      </c>
+      <c r="C11" s="44">
+        <v>284</v>
+      </c>
+      <c r="D11" s="44">
+        <v>473</v>
+      </c>
+      <c r="E11" s="44">
+        <v>513</v>
+      </c>
+      <c r="F11" s="44">
+        <v>220</v>
+      </c>
+      <c r="G11" s="44">
+        <v>75</v>
+      </c>
+      <c r="H11" s="44" t="s">
+        <v>76</v>
+      </c>
+      <c r="I11" s="44" t="s">
+        <v>76</v>
+      </c>
+      <c r="J11" s="47">
+        <v>8</v>
+      </c>
+      <c r="K11" s="47" t="s">
+        <v>203</v>
+      </c>
+      <c r="L11" s="47" t="s">
+        <v>203</v>
+      </c>
+      <c r="M11" s="47" t="s">
+        <v>203</v>
+      </c>
+      <c r="N11" s="47">
+        <v>1677</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="29" t="s">
+        <v>132</v>
+      </c>
+      <c r="B12" s="46">
+        <v>21</v>
+      </c>
+      <c r="C12" s="46">
+        <v>45</v>
+      </c>
+      <c r="D12" s="46">
+        <v>45</v>
+      </c>
+      <c r="E12" s="46">
+        <v>29</v>
+      </c>
+      <c r="F12" s="46">
+        <v>27</v>
+      </c>
+      <c r="G12" s="46">
+        <v>14</v>
+      </c>
+      <c r="H12" s="46">
+        <v>18</v>
+      </c>
+      <c r="I12" s="46">
+        <v>14</v>
+      </c>
+      <c r="J12" s="48">
+        <v>23</v>
+      </c>
+      <c r="K12" s="48" t="s">
+        <v>203</v>
+      </c>
+      <c r="L12" s="48" t="s">
+        <v>203</v>
+      </c>
+      <c r="M12" s="48" t="s">
+        <v>203</v>
+      </c>
+      <c r="N12" s="48">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="27" t="s">
+        <v>146</v>
+      </c>
+      <c r="B13" s="44">
+        <v>246</v>
+      </c>
+      <c r="C13" s="44">
+        <v>293</v>
+      </c>
+      <c r="D13" s="45">
+        <v>361</v>
+      </c>
+      <c r="E13" s="44">
+        <v>248</v>
+      </c>
+      <c r="F13" s="44">
+        <v>253</v>
+      </c>
+      <c r="G13" s="44">
+        <v>294</v>
+      </c>
+      <c r="H13" s="44">
+        <v>321</v>
+      </c>
+      <c r="I13" s="44">
+        <v>287</v>
+      </c>
+      <c r="J13" s="47">
+        <v>344</v>
+      </c>
+      <c r="K13" s="47" t="s">
+        <v>203</v>
+      </c>
+      <c r="L13" s="47" t="s">
+        <v>203</v>
+      </c>
+      <c r="M13" s="47" t="s">
+        <v>203</v>
+      </c>
+      <c r="N13" s="47">
+        <v>2647</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="29" t="s">
+        <v>204</v>
+      </c>
+      <c r="B14" s="46">
+        <v>136</v>
+      </c>
+      <c r="C14" s="46">
+        <v>132</v>
+      </c>
+      <c r="D14" s="46">
+        <v>165</v>
+      </c>
+      <c r="E14" s="46">
+        <v>121</v>
+      </c>
+      <c r="F14" s="46">
+        <v>112</v>
+      </c>
+      <c r="G14" s="46">
+        <v>144</v>
+      </c>
+      <c r="H14" s="46">
+        <v>123</v>
+      </c>
+      <c r="I14" s="46">
+        <v>136</v>
+      </c>
+      <c r="J14" s="48">
+        <v>167</v>
+      </c>
+      <c r="K14" s="48" t="s">
+        <v>203</v>
+      </c>
+      <c r="L14" s="48" t="s">
+        <v>203</v>
+      </c>
+      <c r="M14" s="48" t="s">
+        <v>203</v>
+      </c>
+      <c r="N14" s="48">
+        <v>1236</v>
+      </c>
+    </row>
+    <row r="15" spans="1:14" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="27" t="s">
+        <v>192</v>
+      </c>
+      <c r="B15" s="44">
+        <v>317</v>
+      </c>
+      <c r="C15" s="44">
+        <v>141</v>
+      </c>
+      <c r="D15" s="45">
+        <v>206</v>
+      </c>
+      <c r="E15" s="44">
+        <v>236</v>
+      </c>
+      <c r="F15" s="44">
+        <v>137</v>
+      </c>
+      <c r="G15" s="44">
+        <v>769</v>
+      </c>
+      <c r="H15" s="44">
+        <v>151</v>
+      </c>
+      <c r="I15" s="44">
+        <v>311</v>
+      </c>
+      <c r="J15" s="47">
+        <v>30</v>
+      </c>
+      <c r="K15" s="47" t="s">
+        <v>203</v>
+      </c>
+      <c r="L15" s="47" t="s">
+        <v>203</v>
+      </c>
+      <c r="M15" s="47" t="s">
+        <v>203</v>
+      </c>
+      <c r="N15" s="47">
+        <v>2298</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="29" t="s">
+        <v>202</v>
+      </c>
+      <c r="B16" s="46">
+        <v>0</v>
+      </c>
+      <c r="C16" s="46">
+        <v>9</v>
+      </c>
+      <c r="D16" s="46" t="s">
+        <v>76</v>
+      </c>
+      <c r="E16" s="46">
+        <v>8</v>
+      </c>
+      <c r="F16" s="46" t="s">
+        <v>76</v>
+      </c>
+      <c r="G16" s="46">
+        <v>7</v>
+      </c>
+      <c r="H16" s="46" t="s">
+        <v>76</v>
+      </c>
+      <c r="I16" s="46" t="s">
+        <v>76</v>
+      </c>
+      <c r="J16" s="48">
+        <v>6</v>
+      </c>
+      <c r="K16" s="48" t="s">
+        <v>203</v>
+      </c>
+      <c r="L16" s="48" t="s">
+        <v>203</v>
+      </c>
+      <c r="M16" s="48" t="s">
+        <v>203</v>
+      </c>
+      <c r="N16" s="48">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="17" spans="1:14" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="B17" s="44">
+        <v>946</v>
+      </c>
+      <c r="C17" s="44">
+        <v>1105</v>
+      </c>
+      <c r="D17" s="44">
+        <v>1485</v>
+      </c>
+      <c r="E17" s="44">
+        <v>1361</v>
+      </c>
+      <c r="F17" s="44">
+        <v>961</v>
+      </c>
+      <c r="G17" s="44">
+        <v>1515</v>
+      </c>
+      <c r="H17" s="44">
+        <v>760</v>
+      </c>
+      <c r="I17" s="44">
+        <v>910</v>
+      </c>
+      <c r="J17" s="47">
+        <v>794</v>
+      </c>
+      <c r="K17" s="47" t="s">
+        <v>203</v>
+      </c>
+      <c r="L17" s="47" t="s">
+        <v>203</v>
+      </c>
+      <c r="M17" s="47" t="s">
+        <v>203</v>
+      </c>
+      <c r="N17" s="47">
+        <v>9837</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="19" spans="1:14" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="20" spans="1:14" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="21" spans="1:14" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="22" spans="1:14" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="23" spans="1:14" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="24" spans="1:14" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="25" spans="1:14" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="12"/>
+      <c r="B25" s="12"/>
+      <c r="C25" s="12"/>
+      <c r="D25" s="12"/>
+      <c r="E25" s="12"/>
+      <c r="F25" s="12"/>
+      <c r="G25" s="12"/>
+      <c r="H25" s="12"/>
+      <c r="I25" s="12"/>
+      <c r="J25" s="12"/>
+    </row>
+    <row r="26" spans="1:14" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="12"/>
+      <c r="B26" s="12"/>
+      <c r="C26" s="12"/>
+      <c r="D26" s="12"/>
+      <c r="E26" s="12"/>
+      <c r="F26" s="12"/>
+      <c r="G26" s="12"/>
+      <c r="H26" s="12"/>
+      <c r="I26" s="12"/>
+      <c r="J26" s="12"/>
+    </row>
+    <row r="27" spans="1:14" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="12"/>
+      <c r="B27" s="12"/>
+      <c r="C27" s="12"/>
+      <c r="D27" s="12"/>
+      <c r="E27" s="12"/>
+      <c r="F27" s="12"/>
+      <c r="G27" s="12"/>
+      <c r="H27" s="12"/>
+      <c r="I27" s="12"/>
+      <c r="J27" s="12"/>
+    </row>
+    <row r="28" spans="1:14" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="12"/>
+      <c r="B28" s="12"/>
+      <c r="C28" s="12"/>
+      <c r="D28" s="12"/>
+      <c r="E28" s="12"/>
+      <c r="F28" s="12"/>
+      <c r="G28" s="12"/>
+      <c r="H28" s="12"/>
+      <c r="I28" s="12"/>
+      <c r="J28" s="12"/>
+    </row>
+    <row r="29" spans="1:14" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="12"/>
+      <c r="B29" s="12"/>
+      <c r="C29" s="12"/>
+      <c r="D29" s="12"/>
+      <c r="E29" s="12"/>
+      <c r="F29" s="12"/>
+      <c r="G29" s="12"/>
+      <c r="H29" s="12"/>
+      <c r="I29" s="12"/>
+      <c r="J29" s="12"/>
+    </row>
+    <row r="30" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="31" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="32" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="33" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="34" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="35" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="36" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="37" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="38" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="39" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="40" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="41" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="42" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="43" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="44" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="45" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="46" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="47" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="48" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="49" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="50" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="51" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="52" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="53" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="54" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="55" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="56" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="57" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="58" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="59" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="60" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="61" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="62" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="63" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="64" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="65" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="66" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="67" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="68" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="69" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="70" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="71" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="72" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="73" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="74" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="75" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="76" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="77" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="78" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="79" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="80" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="81" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="82" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="83" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="84" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="85" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="86" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="87" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="88" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="89" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="90" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="91" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="92" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="93" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="94" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="95" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="96" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="97" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="98" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="99" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="100" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="101" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="102" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="103" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="104" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="105" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="106" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="107" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="108" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="109" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="110" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="111" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="112" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="113" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="114" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="115" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="116" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="117" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="118" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="119" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="120" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="121" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="122" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="123" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="124" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="125" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="126" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="127" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="128" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="129" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="130" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="131" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="132" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="133" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="134" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="135" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="136" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="137" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="138" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="139" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="140" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="141" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="142" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="143" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="144" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="145" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="146" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="147" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="148" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="149" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="150" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="151" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="152" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="153" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="154" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="155" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="156" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="157" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="158" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="159" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="160" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="161" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="162" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="163" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="164" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="165" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="166" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="167" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="168" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="169" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="170" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="171" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="172" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="173" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="174" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="175" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="176" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="177" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="178" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="179" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="180" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="181" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="182" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="183" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="184" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="185" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="186" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="187" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="188" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="189" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="190" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="191" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="192" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="193" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="194" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="195" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="196" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="197" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="198" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="199" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="200" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="201" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="202" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="203" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="204" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="205" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="206" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="207" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="208" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="209" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="210" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="211" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="212" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="213" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+  </sheetData>
+  <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="1.5748031496062993" bottom="0.78740157480314965" header="0" footer="0"/>
+  <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <headerFooter differentFirst="1">
+    <firstHeader>&amp;L &amp;G</firstHeader>
+    <firstFooter>&amp;L&amp;7Adm444 2022-11-16</firstFooter>
+  </headerFooter>
+  <legacyDrawingHF r:id="rId2"/>
+  <tableParts count="1">
+    <tablePart r:id="rId3"/>
+  </tableParts>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7EA47B88-2CE5-4A19-8CD8-E7EF5C40CB81}">
+  <dimension ref="A1:N213"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="48" style="1" customWidth="1"/>
+    <col min="2" max="10" width="8.875" style="1" customWidth="1"/>
+    <col min="11" max="16384" width="8.875" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:14" s="4" customFormat="1" ht="28.35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1" s="5"/>
+    </row>
+    <row r="2" spans="1:14" s="2" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="11"/>
+    </row>
+    <row r="3" spans="1:14" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="11"/>
+    </row>
+    <row r="4" spans="1:14" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="11"/>
+    </row>
+    <row r="5" spans="1:14" s="2" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="18" t="s">
+        <v>10</v>
+      </c>
+      <c r="B5" s="6"/>
+      <c r="C5" s="6"/>
+      <c r="D5" s="6"/>
+      <c r="E5" s="6"/>
+      <c r="F5" s="6"/>
+      <c r="G5" s="6"/>
+      <c r="H5" s="6"/>
+      <c r="I5" s="6"/>
+      <c r="J5" s="6"/>
+    </row>
+    <row r="6" spans="1:14" s="2" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B6" s="14" t="s">
+        <v>45</v>
+      </c>
+      <c r="C6" s="14" t="s">
+        <v>46</v>
+      </c>
+      <c r="D6" s="14" t="s">
+        <v>47</v>
+      </c>
+      <c r="E6" s="14" t="s">
+        <v>48</v>
+      </c>
+      <c r="F6" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="G6" s="14" t="s">
+        <v>50</v>
+      </c>
+      <c r="H6" s="14" t="s">
+        <v>51</v>
+      </c>
+      <c r="I6" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="J6" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="K6" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="L6" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="M6" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="N6" s="19" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="27" t="s">
+        <v>74</v>
+      </c>
+      <c r="B7" s="44">
+        <v>65</v>
+      </c>
+      <c r="C7" s="44">
+        <v>64</v>
+      </c>
+      <c r="D7" s="45">
+        <v>81</v>
+      </c>
+      <c r="E7" s="44">
+        <v>42</v>
+      </c>
+      <c r="F7" s="44">
+        <v>52</v>
+      </c>
+      <c r="G7" s="44">
+        <v>52</v>
+      </c>
+      <c r="H7" s="44">
+        <v>62</v>
+      </c>
+      <c r="I7" s="44">
+        <v>48</v>
+      </c>
+      <c r="J7" s="47">
+        <v>66</v>
+      </c>
+      <c r="K7" s="47" t="s">
+        <v>203</v>
+      </c>
+      <c r="L7" s="47" t="s">
+        <v>203</v>
+      </c>
+      <c r="M7" s="47" t="s">
+        <v>203</v>
+      </c>
+      <c r="N7" s="47">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="29" t="s">
+        <v>94</v>
+      </c>
+      <c r="B8" s="46">
+        <v>86</v>
+      </c>
+      <c r="C8" s="46">
+        <v>93</v>
+      </c>
+      <c r="D8" s="46">
+        <v>126</v>
+      </c>
+      <c r="E8" s="46">
+        <v>126</v>
+      </c>
+      <c r="F8" s="46">
+        <v>109</v>
+      </c>
+      <c r="G8" s="46">
+        <v>91</v>
+      </c>
+      <c r="H8" s="46">
+        <v>74</v>
+      </c>
+      <c r="I8" s="46">
+        <v>56</v>
+      </c>
+      <c r="J8" s="48">
+        <v>81</v>
+      </c>
+      <c r="K8" s="48" t="s">
+        <v>203</v>
+      </c>
+      <c r="L8" s="48" t="s">
+        <v>203</v>
+      </c>
+      <c r="M8" s="48" t="s">
+        <v>203</v>
+      </c>
+      <c r="N8" s="48">
+        <v>842</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="27" t="s">
+        <v>109</v>
+      </c>
+      <c r="B9" s="44">
+        <v>24</v>
+      </c>
+      <c r="C9" s="44">
+        <v>51</v>
+      </c>
+      <c r="D9" s="45">
+        <v>42</v>
+      </c>
+      <c r="E9" s="44">
+        <v>25</v>
+      </c>
+      <c r="F9" s="44">
+        <v>34</v>
+      </c>
+      <c r="G9" s="44">
+        <v>32</v>
+      </c>
+      <c r="H9" s="44">
+        <v>47</v>
+      </c>
+      <c r="I9" s="44">
+        <v>31</v>
+      </c>
+      <c r="J9" s="47">
+        <v>27</v>
+      </c>
+      <c r="K9" s="47" t="s">
+        <v>203</v>
+      </c>
+      <c r="L9" s="47" t="s">
+        <v>203</v>
+      </c>
+      <c r="M9" s="47" t="s">
+        <v>203</v>
+      </c>
+      <c r="N9" s="47">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="29" t="s">
+        <v>113</v>
+      </c>
+      <c r="B10" s="46">
+        <v>66</v>
+      </c>
+      <c r="C10" s="46">
+        <v>106</v>
+      </c>
+      <c r="D10" s="46">
+        <v>119</v>
+      </c>
+      <c r="E10" s="46">
+        <v>124</v>
+      </c>
+      <c r="F10" s="46">
+        <v>107</v>
+      </c>
+      <c r="G10" s="46">
+        <v>104</v>
+      </c>
+      <c r="H10" s="46">
+        <v>57</v>
+      </c>
+      <c r="I10" s="46">
+        <v>63</v>
+      </c>
+      <c r="J10" s="48">
+        <v>76</v>
+      </c>
+      <c r="K10" s="48" t="s">
+        <v>203</v>
+      </c>
+      <c r="L10" s="48" t="s">
+        <v>203</v>
+      </c>
+      <c r="M10" s="48" t="s">
+        <v>203</v>
+      </c>
+      <c r="N10" s="48">
+        <v>822</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="27" t="s">
+        <v>126</v>
+      </c>
+      <c r="B11" s="44">
+        <v>13</v>
+      </c>
+      <c r="C11" s="44">
+        <v>15</v>
+      </c>
+      <c r="D11" s="44">
+        <v>27</v>
+      </c>
+      <c r="E11" s="44">
+        <v>12</v>
+      </c>
+      <c r="F11" s="44">
+        <v>19</v>
+      </c>
+      <c r="G11" s="44">
+        <v>18</v>
+      </c>
+      <c r="H11" s="44">
+        <v>9</v>
+      </c>
+      <c r="I11" s="44">
+        <v>11</v>
+      </c>
+      <c r="J11" s="47">
+        <v>9</v>
+      </c>
+      <c r="K11" s="47" t="s">
+        <v>203</v>
+      </c>
+      <c r="L11" s="47" t="s">
+        <v>203</v>
+      </c>
+      <c r="M11" s="47" t="s">
+        <v>203</v>
+      </c>
+      <c r="N11" s="47">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="29" t="s">
+        <v>132</v>
+      </c>
+      <c r="B12" s="46">
+        <v>34</v>
+      </c>
+      <c r="C12" s="46">
+        <v>53</v>
+      </c>
+      <c r="D12" s="46">
+        <v>61</v>
+      </c>
+      <c r="E12" s="46">
+        <v>47</v>
+      </c>
+      <c r="F12" s="46">
+        <v>43</v>
+      </c>
+      <c r="G12" s="46">
+        <v>36</v>
+      </c>
+      <c r="H12" s="46">
+        <v>30</v>
+      </c>
+      <c r="I12" s="46">
+        <v>31</v>
+      </c>
+      <c r="J12" s="48">
+        <v>28</v>
+      </c>
+      <c r="K12" s="48" t="s">
+        <v>203</v>
+      </c>
+      <c r="L12" s="48" t="s">
+        <v>203</v>
+      </c>
+      <c r="M12" s="48" t="s">
+        <v>203</v>
+      </c>
+      <c r="N12" s="48">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="27" t="s">
+        <v>146</v>
+      </c>
+      <c r="B13" s="44">
+        <v>907</v>
+      </c>
+      <c r="C13" s="44">
+        <v>919</v>
+      </c>
+      <c r="D13" s="45">
+        <v>912</v>
+      </c>
+      <c r="E13" s="44">
+        <v>804</v>
+      </c>
+      <c r="F13" s="44">
+        <v>815</v>
+      </c>
+      <c r="G13" s="44">
+        <v>931</v>
+      </c>
+      <c r="H13" s="44">
+        <v>702</v>
+      </c>
+      <c r="I13" s="44">
+        <v>786</v>
+      </c>
+      <c r="J13" s="47">
+        <v>905</v>
+      </c>
+      <c r="K13" s="47" t="s">
+        <v>203</v>
+      </c>
+      <c r="L13" s="47" t="s">
+        <v>203</v>
+      </c>
+      <c r="M13" s="47" t="s">
+        <v>203</v>
+      </c>
+      <c r="N13" s="47">
+        <v>7681</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="29" t="s">
+        <v>204</v>
+      </c>
+      <c r="B14" s="46">
+        <v>209</v>
+      </c>
+      <c r="C14" s="46">
+        <v>244</v>
+      </c>
+      <c r="D14" s="46">
+        <v>228</v>
+      </c>
+      <c r="E14" s="46">
+        <v>254</v>
+      </c>
+      <c r="F14" s="46">
+        <v>212</v>
+      </c>
+      <c r="G14" s="46">
+        <v>262</v>
+      </c>
+      <c r="H14" s="46">
+        <v>238</v>
+      </c>
+      <c r="I14" s="46">
+        <v>203</v>
+      </c>
+      <c r="J14" s="48">
+        <v>236</v>
+      </c>
+      <c r="K14" s="48" t="s">
+        <v>203</v>
+      </c>
+      <c r="L14" s="48" t="s">
+        <v>203</v>
+      </c>
+      <c r="M14" s="48" t="s">
+        <v>203</v>
+      </c>
+      <c r="N14" s="48">
+        <v>2086</v>
+      </c>
+    </row>
+    <row r="15" spans="1:14" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="27" t="s">
+        <v>192</v>
+      </c>
+      <c r="B15" s="44">
+        <v>111</v>
+      </c>
+      <c r="C15" s="44">
+        <v>153</v>
+      </c>
+      <c r="D15" s="45">
+        <v>187</v>
+      </c>
+      <c r="E15" s="44">
+        <v>159</v>
+      </c>
+      <c r="F15" s="44">
+        <v>126</v>
+      </c>
+      <c r="G15" s="44">
+        <v>178</v>
+      </c>
+      <c r="H15" s="44">
+        <v>96</v>
+      </c>
+      <c r="I15" s="44">
+        <v>63</v>
+      </c>
+      <c r="J15" s="47">
+        <v>102</v>
+      </c>
+      <c r="K15" s="47" t="s">
+        <v>203</v>
+      </c>
+      <c r="L15" s="47" t="s">
+        <v>203</v>
+      </c>
+      <c r="M15" s="47" t="s">
+        <v>203</v>
+      </c>
+      <c r="N15" s="47">
+        <v>1175</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="29" t="s">
+        <v>202</v>
+      </c>
+      <c r="B16" s="46">
+        <v>7</v>
+      </c>
+      <c r="C16" s="46">
+        <v>13</v>
+      </c>
+      <c r="D16" s="46">
+        <v>22</v>
+      </c>
+      <c r="E16" s="46">
+        <v>11</v>
+      </c>
+      <c r="F16" s="46">
+        <v>14</v>
+      </c>
+      <c r="G16" s="46">
+        <v>15</v>
+      </c>
+      <c r="H16" s="46">
+        <v>16</v>
+      </c>
+      <c r="I16" s="46">
+        <v>11</v>
+      </c>
+      <c r="J16" s="48">
+        <v>12</v>
+      </c>
+      <c r="K16" s="48" t="s">
+        <v>203</v>
+      </c>
+      <c r="L16" s="48" t="s">
+        <v>203</v>
+      </c>
+      <c r="M16" s="48" t="s">
+        <v>203</v>
+      </c>
+      <c r="N16" s="48">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="17" spans="1:14" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="B17" s="44">
+        <v>1522</v>
+      </c>
+      <c r="C17" s="44">
+        <v>1711</v>
+      </c>
+      <c r="D17" s="44">
+        <v>1805</v>
+      </c>
+      <c r="E17" s="44">
+        <v>1604</v>
+      </c>
+      <c r="F17" s="44">
+        <v>1531</v>
+      </c>
+      <c r="G17" s="44">
+        <v>1719</v>
+      </c>
+      <c r="H17" s="44">
+        <v>1331</v>
+      </c>
+      <c r="I17" s="44">
+        <v>1303</v>
+      </c>
+      <c r="J17" s="47">
+        <v>1542</v>
+      </c>
+      <c r="K17" s="47" t="s">
+        <v>203</v>
+      </c>
+      <c r="L17" s="47" t="s">
+        <v>203</v>
+      </c>
+      <c r="M17" s="47" t="s">
+        <v>203</v>
+      </c>
+      <c r="N17" s="47">
+        <v>14068</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="19" spans="1:14" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="20" spans="1:14" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="21" spans="1:14" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="22" spans="1:14" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="23" spans="1:14" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="24" spans="1:14" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="25" spans="1:14" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="12"/>
+      <c r="B25" s="12"/>
+      <c r="C25" s="12"/>
+      <c r="D25" s="12"/>
+      <c r="E25" s="12"/>
+      <c r="F25" s="12"/>
+      <c r="G25" s="12"/>
+      <c r="H25" s="12"/>
+      <c r="I25" s="12"/>
+      <c r="J25" s="12"/>
+    </row>
+    <row r="26" spans="1:14" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="12"/>
+      <c r="B26" s="12"/>
+      <c r="C26" s="12"/>
+      <c r="D26" s="12"/>
+      <c r="E26" s="12"/>
+      <c r="F26" s="12"/>
+      <c r="G26" s="12"/>
+      <c r="H26" s="12"/>
+      <c r="I26" s="12"/>
+      <c r="J26" s="12"/>
+    </row>
+    <row r="27" spans="1:14" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="12"/>
+      <c r="B27" s="12"/>
+      <c r="C27" s="12"/>
+      <c r="D27" s="12"/>
+      <c r="E27" s="12"/>
+      <c r="F27" s="12"/>
+      <c r="G27" s="12"/>
+      <c r="H27" s="12"/>
+      <c r="I27" s="12"/>
+      <c r="J27" s="12"/>
+    </row>
+    <row r="28" spans="1:14" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="12"/>
+      <c r="B28" s="12"/>
+      <c r="C28" s="12"/>
+      <c r="D28" s="12"/>
+      <c r="E28" s="12"/>
+      <c r="F28" s="12"/>
+      <c r="G28" s="12"/>
+      <c r="H28" s="12"/>
+      <c r="I28" s="12"/>
+      <c r="J28" s="12"/>
+    </row>
+    <row r="29" spans="1:14" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="12"/>
+      <c r="B29" s="12"/>
+      <c r="C29" s="12"/>
+      <c r="D29" s="12"/>
+      <c r="E29" s="12"/>
+      <c r="F29" s="12"/>
+      <c r="G29" s="12"/>
+      <c r="H29" s="12"/>
+      <c r="I29" s="12"/>
+      <c r="J29" s="12"/>
+    </row>
+    <row r="30" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="31" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="32" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="33" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="34" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="35" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="36" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="37" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="38" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="39" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="40" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="41" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="42" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="43" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="44" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="45" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="46" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="47" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="48" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="49" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="50" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="51" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="52" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="53" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="54" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="55" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="56" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="57" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="58" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="59" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="60" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="61" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="62" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="63" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="64" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="65" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="66" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="67" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="68" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="69" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="70" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="71" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="72" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="73" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="74" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="75" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="76" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="77" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="78" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="79" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="80" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="81" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="82" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="83" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="84" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="85" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="86" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="87" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="88" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="89" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="90" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="91" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="92" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="93" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="94" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="95" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="96" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="97" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="98" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="99" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="100" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="101" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="102" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="103" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="104" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="105" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="106" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="107" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="108" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="109" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="110" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="111" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="112" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="113" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="114" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="115" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="116" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="117" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="118" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="119" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="120" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="121" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="122" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="123" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="124" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="125" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="126" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="127" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="128" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="129" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="130" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="131" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="132" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="133" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="134" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="135" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="136" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="137" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="138" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="139" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="140" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="141" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="142" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="143" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="144" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="145" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="146" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="147" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="148" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="149" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="150" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="151" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="152" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="153" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="154" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="155" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="156" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="157" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="158" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="159" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="160" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="161" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="162" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="163" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="164" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="165" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="166" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="167" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="168" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="169" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="170" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="171" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="172" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="173" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="174" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="175" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="176" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="177" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="178" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="179" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="180" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="181" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="182" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="183" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="184" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="185" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="186" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="187" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="188" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="189" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="190" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="191" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="192" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="193" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="194" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="195" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="196" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="197" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="198" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="199" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="200" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="201" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="202" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="203" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="204" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="205" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="206" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="207" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="208" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="209" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="210" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="211" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="212" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="213" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+  </sheetData>
+  <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="1.5748031496062993" bottom="0.78740157480314965" header="0" footer="0"/>
+  <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <headerFooter differentFirst="1">
+    <firstHeader>&amp;L &amp;G</firstHeader>
+    <firstFooter>&amp;L&amp;7Adm444 2022-11-16</firstFooter>
+  </headerFooter>
+  <legacyDrawingHF r:id="rId2"/>
+  <tableParts count="1">
+    <tablePart r:id="rId3"/>
+  </tableParts>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{630CA1F4-9B69-4E38-B0B2-2A11D407EE5D}">
+  <dimension ref="A1:J677"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="48" style="1" customWidth="1"/>
+    <col min="2" max="2" width="51.875" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="10" width="8.875" style="1" customWidth="1"/>
+    <col min="11" max="16384" width="8.875" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:10" s="4" customFormat="1" ht="28.35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="B1" s="10"/>
+    </row>
+    <row r="2" spans="1:10" s="2" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="11"/>
+      <c r="B2" s="11"/>
+    </row>
+    <row r="3" spans="1:10" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="11"/>
+      <c r="B3" s="11"/>
+    </row>
+    <row r="4" spans="1:10" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="11"/>
+      <c r="B4" s="11"/>
+    </row>
+    <row r="5" spans="1:10" s="2" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="B5" s="18"/>
+      <c r="C5" s="6"/>
+      <c r="D5" s="6"/>
+      <c r="E5" s="6"/>
+      <c r="F5" s="6"/>
+      <c r="G5" s="6"/>
+      <c r="H5" s="6"/>
+      <c r="I5" s="6"/>
+      <c r="J5" s="6"/>
+    </row>
+    <row r="6" spans="1:10" s="2" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B6" s="14" t="s">
+        <v>11</v>
+      </c>
+      <c r="C6" s="14" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="30" t="s">
+        <v>74</v>
+      </c>
+      <c r="B7" s="49" t="s">
+        <v>75</v>
+      </c>
+      <c r="C7" s="44">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="31"/>
+      <c r="B8" s="50" t="s">
+        <v>77</v>
+      </c>
+      <c r="C8" s="46" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="32"/>
+      <c r="B9" s="49" t="s">
+        <v>228</v>
+      </c>
+      <c r="C9" s="44" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="31"/>
+      <c r="B10" s="50" t="s">
+        <v>78</v>
+      </c>
+      <c r="C10" s="46" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="30"/>
+      <c r="B11" s="49" t="s">
+        <v>79</v>
+      </c>
+      <c r="C11" s="44" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="31"/>
+      <c r="B12" s="50" t="s">
+        <v>80</v>
+      </c>
+      <c r="C12" s="46">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="32"/>
+      <c r="B13" s="49" t="s">
+        <v>81</v>
+      </c>
+      <c r="C13" s="44">
+        <v>36</v>
+      </c>
+      <c r="D13" s="7"/>
+      <c r="E13" s="7"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="7"/>
+      <c r="I13" s="7"/>
+      <c r="J13" s="9"/>
+    </row>
+    <row r="14" spans="1:10" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="31"/>
+      <c r="B14" s="50" t="s">
+        <v>82</v>
+      </c>
+      <c r="C14" s="46">
+        <v>19</v>
+      </c>
+      <c r="D14" s="7"/>
+      <c r="E14" s="7"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="7"/>
+      <c r="I14" s="7"/>
+      <c r="J14" s="9"/>
+    </row>
+    <row r="15" spans="1:10" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="30"/>
+      <c r="B15" s="49" t="s">
+        <v>83</v>
+      </c>
+      <c r="C15" s="44">
+        <v>51</v>
+      </c>
+      <c r="D15" s="7"/>
+      <c r="E15" s="7"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="7"/>
+      <c r="I15" s="7"/>
+      <c r="J15" s="9"/>
+    </row>
+    <row r="16" spans="1:10" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="31"/>
+      <c r="B16" s="50" t="s">
+        <v>84</v>
+      </c>
+      <c r="C16" s="46">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="32"/>
+      <c r="B17" s="49" t="s">
+        <v>85</v>
+      </c>
+      <c r="C17" s="44">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="31"/>
+      <c r="B18" s="50" t="s">
+        <v>86</v>
+      </c>
+      <c r="C18" s="46" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="30"/>
+      <c r="B19" s="49" t="s">
+        <v>87</v>
+      </c>
+      <c r="C19" s="44">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="31"/>
+      <c r="B20" s="50" t="s">
+        <v>88</v>
+      </c>
+      <c r="C20" s="46">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="32"/>
+      <c r="B21" s="49" t="s">
+        <v>89</v>
+      </c>
+      <c r="C21" s="44" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="31"/>
+      <c r="B22" s="50" t="s">
+        <v>90</v>
+      </c>
+      <c r="C22" s="46">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="30"/>
+      <c r="B23" s="49" t="s">
+        <v>91</v>
+      </c>
+      <c r="C23" s="44">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="31"/>
+      <c r="B24" s="50" t="s">
+        <v>92</v>
+      </c>
+      <c r="C24" s="46">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="30"/>
+      <c r="B25" s="49" t="s">
+        <v>93</v>
+      </c>
+      <c r="C25" s="44">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="31" t="s">
+        <v>94</v>
+      </c>
+      <c r="B26" s="50" t="s">
+        <v>95</v>
+      </c>
+      <c r="C26" s="46">
+        <v>6</v>
+      </c>
+      <c r="D26" s="12"/>
+      <c r="E26" s="12"/>
+      <c r="F26" s="12"/>
+      <c r="G26" s="12"/>
+      <c r="H26" s="12"/>
+      <c r="I26" s="12"/>
+      <c r="J26" s="12"/>
+    </row>
+    <row r="27" spans="1:10" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="32"/>
+      <c r="B27" s="49" t="s">
+        <v>96</v>
+      </c>
+      <c r="C27" s="44" t="s">
+        <v>76</v>
+      </c>
+      <c r="D27" s="12"/>
+      <c r="E27" s="12"/>
+      <c r="F27" s="12"/>
+      <c r="G27" s="12"/>
+      <c r="H27" s="12"/>
+      <c r="I27" s="12"/>
+      <c r="J27" s="12"/>
+    </row>
+    <row r="28" spans="1:10" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="31"/>
+      <c r="B28" s="50" t="s">
+        <v>97</v>
+      </c>
+      <c r="C28" s="46">
+        <v>36</v>
+      </c>
+      <c r="D28" s="12"/>
+      <c r="E28" s="12"/>
+      <c r="F28" s="12"/>
+      <c r="G28" s="12"/>
+      <c r="H28" s="12"/>
+      <c r="I28" s="12"/>
+      <c r="J28" s="12"/>
+    </row>
+    <row r="29" spans="1:10" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="30"/>
+      <c r="B29" s="49" t="s">
+        <v>98</v>
+      </c>
+      <c r="C29" s="44" t="s">
+        <v>76</v>
+      </c>
+      <c r="D29" s="12"/>
+      <c r="E29" s="12"/>
+      <c r="F29" s="12"/>
+      <c r="G29" s="12"/>
+      <c r="H29" s="12"/>
+      <c r="I29" s="12"/>
+      <c r="J29" s="12"/>
+    </row>
+    <row r="30" spans="1:10" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="31"/>
+      <c r="B30" s="50" t="s">
+        <v>99</v>
+      </c>
+      <c r="C30" s="46">
+        <v>36</v>
+      </c>
+      <c r="D30" s="12"/>
+      <c r="E30" s="12"/>
+      <c r="F30" s="12"/>
+      <c r="G30" s="12"/>
+      <c r="H30" s="12"/>
+      <c r="I30" s="12"/>
+      <c r="J30" s="12"/>
+    </row>
+    <row r="31" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="32"/>
+      <c r="B31" s="49" t="s">
+        <v>229</v>
+      </c>
+      <c r="C31" s="44" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="31"/>
+      <c r="B32" s="50" t="s">
+        <v>100</v>
+      </c>
+      <c r="C32" s="46" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="30"/>
+      <c r="B33" s="49" t="s">
+        <v>101</v>
+      </c>
+      <c r="C33" s="44">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="31"/>
+      <c r="B34" s="50" t="s">
+        <v>102</v>
+      </c>
+      <c r="C34" s="46">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="32"/>
+      <c r="B35" s="49" t="s">
+        <v>103</v>
+      </c>
+      <c r="C35" s="44">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="31"/>
+      <c r="B36" s="50" t="s">
+        <v>104</v>
+      </c>
+      <c r="C36" s="46">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="30"/>
+      <c r="B37" s="49" t="s">
+        <v>105</v>
+      </c>
+      <c r="C37" s="44" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="31"/>
+      <c r="B38" s="50" t="s">
+        <v>106</v>
+      </c>
+      <c r="C38" s="46">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="30"/>
+      <c r="B39" s="49" t="s">
+        <v>107</v>
+      </c>
+      <c r="C39" s="44">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="31"/>
+      <c r="B40" s="50" t="s">
+        <v>108</v>
+      </c>
+      <c r="C40" s="46" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="32" t="s">
+        <v>109</v>
+      </c>
+      <c r="B41" s="49" t="s">
+        <v>110</v>
+      </c>
+      <c r="C41" s="44">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="31"/>
+      <c r="B42" s="50" t="s">
+        <v>111</v>
+      </c>
+      <c r="C42" s="46">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="32"/>
+      <c r="B43" s="49" t="s">
+        <v>112</v>
+      </c>
+      <c r="C43" s="44">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="31" t="s">
+        <v>113</v>
+      </c>
+      <c r="B44" s="50" t="s">
+        <v>114</v>
+      </c>
+      <c r="C44" s="46">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="30"/>
+      <c r="B45" s="49" t="s">
+        <v>115</v>
+      </c>
+      <c r="C45" s="44" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="31"/>
+      <c r="B46" s="50" t="s">
+        <v>116</v>
+      </c>
+      <c r="C46" s="46">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="32"/>
+      <c r="B47" s="49" t="s">
+        <v>117</v>
+      </c>
+      <c r="C47" s="44">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="31"/>
+      <c r="B48" s="50" t="s">
+        <v>118</v>
+      </c>
+      <c r="C48" s="46">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="30"/>
+      <c r="B49" s="49" t="s">
+        <v>119</v>
+      </c>
+      <c r="C49" s="44">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="31"/>
+      <c r="B50" s="50" t="s">
+        <v>120</v>
+      </c>
+      <c r="C50" s="46" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="30"/>
+      <c r="B51" s="49" t="s">
+        <v>121</v>
+      </c>
+      <c r="C51" s="44">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="31"/>
+      <c r="B52" s="50" t="s">
+        <v>122</v>
+      </c>
+      <c r="C52" s="46">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="32"/>
+      <c r="B53" s="49" t="s">
+        <v>123</v>
+      </c>
+      <c r="C53" s="44">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="31"/>
+      <c r="B54" s="50" t="s">
+        <v>124</v>
+      </c>
+      <c r="C54" s="46">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="30"/>
+      <c r="B55" s="49" t="s">
+        <v>125</v>
+      </c>
+      <c r="C55" s="44">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="31" t="s">
+        <v>126</v>
+      </c>
+      <c r="B56" s="50" t="s">
+        <v>127</v>
+      </c>
+      <c r="C56" s="46">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="30"/>
+      <c r="B57" s="49" t="s">
+        <v>128</v>
+      </c>
+      <c r="C57" s="44" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="31"/>
+      <c r="B58" s="50" t="s">
+        <v>129</v>
+      </c>
+      <c r="C58" s="46">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="59" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="32"/>
+      <c r="B59" s="49" t="s">
+        <v>130</v>
+      </c>
+      <c r="C59" s="44">
+        <v>1014</v>
+      </c>
+    </row>
+    <row r="60" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="31"/>
+      <c r="B60" s="50" t="s">
+        <v>131</v>
+      </c>
+      <c r="C60" s="46" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="61" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="32" t="s">
+        <v>132</v>
+      </c>
+      <c r="B61" s="49" t="s">
+        <v>133</v>
+      </c>
+      <c r="C61" s="44">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="62" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="31"/>
+      <c r="B62" s="50" t="s">
+        <v>134</v>
+      </c>
+      <c r="C62" s="46">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="63" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="30"/>
+      <c r="B63" s="49" t="s">
+        <v>135</v>
+      </c>
+      <c r="C63" s="44">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="64" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="31"/>
+      <c r="B64" s="50" t="s">
+        <v>136</v>
+      </c>
+      <c r="C64" s="46">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="32"/>
+      <c r="B65" s="49" t="s">
+        <v>137</v>
+      </c>
+      <c r="C65" s="44" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A66" s="31"/>
+      <c r="B66" s="50" t="s">
+        <v>138</v>
+      </c>
+      <c r="C66" s="46">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="30"/>
+      <c r="B67" s="49" t="s">
+        <v>139</v>
+      </c>
+      <c r="C67" s="44">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="31"/>
+      <c r="B68" s="50" t="s">
+        <v>140</v>
+      </c>
+      <c r="C68" s="46" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="30"/>
+      <c r="B69" s="49" t="s">
+        <v>141</v>
+      </c>
+      <c r="C69" s="44">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="70" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A70" s="31"/>
+      <c r="B70" s="50" t="s">
+        <v>142</v>
+      </c>
+      <c r="C70" s="46">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="71" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="32"/>
+      <c r="B71" s="49" t="s">
+        <v>143</v>
+      </c>
+      <c r="C71" s="44">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="72" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A72" s="31"/>
+      <c r="B72" s="50" t="s">
+        <v>144</v>
+      </c>
+      <c r="C72" s="46">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="73" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A73" s="30"/>
+      <c r="B73" s="49" t="s">
+        <v>145</v>
+      </c>
+      <c r="C73" s="44" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="74" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A74" s="31" t="s">
+        <v>146</v>
+      </c>
+      <c r="B74" s="50" t="s">
+        <v>147</v>
+      </c>
+      <c r="C74" s="46">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="75" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A75" s="32"/>
+      <c r="B75" s="49" t="s">
+        <v>148</v>
+      </c>
+      <c r="C75" s="44">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="76" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A76" s="31"/>
+      <c r="B76" s="50" t="s">
+        <v>149</v>
+      </c>
+      <c r="C76" s="46">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="77" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A77" s="32"/>
+      <c r="B77" s="49" t="s">
+        <v>150</v>
+      </c>
+      <c r="C77" s="44">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="78" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A78" s="31"/>
+      <c r="B78" s="50" t="s">
+        <v>151</v>
+      </c>
+      <c r="C78" s="46">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="79" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A79" s="30"/>
+      <c r="B79" s="49" t="s">
+        <v>152</v>
+      </c>
+      <c r="C79" s="44">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="80" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A80" s="31"/>
+      <c r="B80" s="50" t="s">
+        <v>153</v>
+      </c>
+      <c r="C80" s="46">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="81" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A81" s="32"/>
+      <c r="B81" s="49" t="s">
+        <v>154</v>
+      </c>
+      <c r="C81" s="44" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="82" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A82" s="31"/>
+      <c r="B82" s="50" t="s">
+        <v>155</v>
+      </c>
+      <c r="C82" s="46">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="83" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A83" s="30"/>
+      <c r="B83" s="49" t="s">
+        <v>233</v>
+      </c>
+      <c r="C83" s="44" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="84" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A84" s="31"/>
+      <c r="B84" s="50" t="s">
+        <v>156</v>
+      </c>
+      <c r="C84" s="46">
+        <v>1281</v>
+      </c>
+    </row>
+    <row r="85" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A85" s="30"/>
+      <c r="B85" s="49" t="s">
+        <v>157</v>
+      </c>
+      <c r="C85" s="44">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="86" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A86" s="31"/>
+      <c r="B86" s="50" t="s">
+        <v>158</v>
+      </c>
+      <c r="C86" s="46">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="87" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A87" s="32"/>
+      <c r="B87" s="49" t="s">
+        <v>159</v>
+      </c>
+      <c r="C87" s="44">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="88" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A88" s="31"/>
+      <c r="B88" s="50" t="s">
+        <v>234</v>
+      </c>
+      <c r="C88" s="46" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="89" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A89" s="30"/>
+      <c r="B89" s="49" t="s">
+        <v>160</v>
+      </c>
+      <c r="C89" s="44">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="90" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A90" s="31"/>
+      <c r="B90" s="50" t="s">
+        <v>161</v>
+      </c>
+      <c r="C90" s="46">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="91" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A91" s="32"/>
+      <c r="B91" s="49" t="s">
+        <v>162</v>
+      </c>
+      <c r="C91" s="44" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="92" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A92" s="31"/>
+      <c r="B92" s="50" t="s">
+        <v>163</v>
+      </c>
+      <c r="C92" s="46" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="93" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A93" s="32"/>
+      <c r="B93" s="49" t="s">
+        <v>164</v>
+      </c>
+      <c r="C93" s="44">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="94" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A94" s="31"/>
+      <c r="B94" s="50" t="s">
+        <v>165</v>
+      </c>
+      <c r="C94" s="46">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="95" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A95" s="30"/>
+      <c r="B95" s="49" t="s">
+        <v>166</v>
+      </c>
+      <c r="C95" s="44">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="96" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A96" s="31"/>
+      <c r="B96" s="50" t="s">
+        <v>167</v>
+      </c>
+      <c r="C96" s="46">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="97" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A97" s="32"/>
+      <c r="B97" s="49" t="s">
+        <v>168</v>
+      </c>
+      <c r="C97" s="44" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="98" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A98" s="31"/>
+      <c r="B98" s="50" t="s">
+        <v>169</v>
+      </c>
+      <c r="C98" s="46" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="99" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A99" s="30"/>
+      <c r="B99" s="49" t="s">
+        <v>170</v>
+      </c>
+      <c r="C99" s="44">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="100" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A100" s="31"/>
+      <c r="B100" s="50" t="s">
+        <v>171</v>
+      </c>
+      <c r="C100" s="46">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="101" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A101" s="30"/>
+      <c r="B101" s="49" t="s">
+        <v>172</v>
+      </c>
+      <c r="C101" s="44">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="102" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A102" s="31"/>
+      <c r="B102" s="50" t="s">
+        <v>173</v>
+      </c>
+      <c r="C102" s="46">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="103" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A103" s="32" t="s">
+        <v>174</v>
+      </c>
+      <c r="B103" s="49" t="s">
+        <v>175</v>
+      </c>
+      <c r="C103" s="44">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="104" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A104" s="31"/>
+      <c r="B104" s="50" t="s">
+        <v>176</v>
+      </c>
+      <c r="C104" s="46">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="105" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A105" s="30"/>
+      <c r="B105" s="49" t="s">
+        <v>177</v>
+      </c>
+      <c r="C105" s="44" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="106" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A106" s="31"/>
+      <c r="B106" s="50" t="s">
+        <v>178</v>
+      </c>
+      <c r="C106" s="46">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="107" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A107" s="32"/>
+      <c r="B107" s="49" t="s">
+        <v>179</v>
+      </c>
+      <c r="C107" s="44">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="108" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A108" s="31"/>
+      <c r="B108" s="50" t="s">
+        <v>180</v>
+      </c>
+      <c r="C108" s="46" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="109" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A109" s="32"/>
+      <c r="B109" s="49" t="s">
+        <v>181</v>
+      </c>
+      <c r="C109" s="44">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="110" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A110" s="31"/>
+      <c r="B110" s="50" t="s">
+        <v>182</v>
+      </c>
+      <c r="C110" s="46">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="111" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A111" s="30"/>
+      <c r="B111" s="49" t="s">
+        <v>183</v>
+      </c>
+      <c r="C111" s="44">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="112" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A112" s="31"/>
+      <c r="B112" s="50" t="s">
+        <v>184</v>
+      </c>
+      <c r="C112" s="46">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="113" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A113" s="32"/>
+      <c r="B113" s="49" t="s">
+        <v>185</v>
+      </c>
+      <c r="C113" s="44">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="114" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A114" s="31"/>
+      <c r="B114" s="50" t="s">
+        <v>186</v>
+      </c>
+      <c r="C114" s="46">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="115" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A115" s="30"/>
+      <c r="B115" s="49" t="s">
+        <v>187</v>
+      </c>
+      <c r="C115" s="44">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="116" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A116" s="31"/>
+      <c r="B116" s="50" t="s">
+        <v>188</v>
+      </c>
+      <c r="C116" s="46">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="117" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A117" s="30"/>
+      <c r="B117" s="49" t="s">
+        <v>189</v>
+      </c>
+      <c r="C117" s="44">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="118" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A118" s="31"/>
+      <c r="B118" s="50" t="s">
+        <v>190</v>
+      </c>
+      <c r="C118" s="46">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="119" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A119" s="32"/>
+      <c r="B119" s="49" t="s">
+        <v>191</v>
+      </c>
+      <c r="C119" s="44" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="120" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A120" s="31" t="s">
+        <v>192</v>
+      </c>
+      <c r="B120" s="50" t="s">
+        <v>193</v>
+      </c>
+      <c r="C120" s="46">
+        <v>1897</v>
+      </c>
+    </row>
+    <row r="121" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A121" s="30"/>
+      <c r="B121" s="49" t="s">
+        <v>194</v>
+      </c>
+      <c r="C121" s="44" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="122" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A122" s="31"/>
+      <c r="B122" s="50" t="s">
+        <v>195</v>
+      </c>
+      <c r="C122" s="46">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="123" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A123" s="30"/>
+      <c r="B123" s="49" t="s">
+        <v>196</v>
+      </c>
+      <c r="C123" s="44" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="124" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A124" s="31"/>
+      <c r="B124" s="50" t="s">
+        <v>197</v>
+      </c>
+      <c r="C124" s="46">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="125" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A125" s="30"/>
+      <c r="B125" s="49" t="s">
+        <v>198</v>
+      </c>
+      <c r="C125" s="44">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="126" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A126" s="31"/>
+      <c r="B126" s="50" t="s">
+        <v>199</v>
+      </c>
+      <c r="C126" s="46">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="127" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A127" s="30"/>
+      <c r="B127" s="49" t="s">
+        <v>200</v>
+      </c>
+      <c r="C127" s="44">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="128" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A128" s="31"/>
+      <c r="B128" s="50" t="s">
+        <v>201</v>
+      </c>
+      <c r="C128" s="46" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="129" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A129" s="30" t="s">
+        <v>202</v>
+      </c>
+      <c r="B129" s="49" t="s">
+        <v>202</v>
+      </c>
+      <c r="C129" s="44">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="130" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A130" s="31" t="s">
+        <v>232</v>
+      </c>
+      <c r="B130" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="C130" s="46">
+        <v>9837</v>
+      </c>
+    </row>
+    <row r="131" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C131" s="43"/>
+    </row>
+    <row r="132" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C132" s="43"/>
+    </row>
+    <row r="133" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C133" s="43"/>
+    </row>
+    <row r="134" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C134" s="43"/>
+    </row>
+    <row r="135" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C135" s="43"/>
+    </row>
+    <row r="136" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C136" s="43"/>
+    </row>
+    <row r="137" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C137" s="43"/>
+    </row>
+    <row r="138" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C138" s="43"/>
+    </row>
+    <row r="139" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C139" s="43"/>
+    </row>
+    <row r="140" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C140" s="43"/>
+    </row>
+    <row r="141" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C141" s="43"/>
+    </row>
+    <row r="142" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C142" s="43"/>
+    </row>
+    <row r="143" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C143" s="43"/>
+    </row>
+    <row r="144" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C144" s="43"/>
+    </row>
+    <row r="145" spans="3:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C145" s="43"/>
+    </row>
+    <row r="146" spans="3:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C146" s="43"/>
+    </row>
+    <row r="147" spans="3:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C147" s="43"/>
+    </row>
+    <row r="148" spans="3:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C148" s="43"/>
+    </row>
+    <row r="149" spans="3:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C149" s="43"/>
+    </row>
+    <row r="150" spans="3:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C150" s="43"/>
+    </row>
+    <row r="151" spans="3:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C151" s="43"/>
+    </row>
+    <row r="152" spans="3:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C152" s="43"/>
+    </row>
+    <row r="153" spans="3:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C153" s="43"/>
+    </row>
+    <row r="154" spans="3:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C154" s="43"/>
+    </row>
+    <row r="155" spans="3:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C155" s="43"/>
+    </row>
+    <row r="156" spans="3:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C156" s="43"/>
+    </row>
+    <row r="157" spans="3:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C157" s="43"/>
+    </row>
+    <row r="158" spans="3:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C158" s="43"/>
+    </row>
+    <row r="159" spans="3:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C159" s="43"/>
+    </row>
+    <row r="160" spans="3:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C160" s="43"/>
+    </row>
+    <row r="161" spans="3:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C161" s="43"/>
+    </row>
+    <row r="162" spans="3:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C162" s="43"/>
+    </row>
+    <row r="163" spans="3:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C163" s="43"/>
+    </row>
+    <row r="164" spans="3:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C164" s="43"/>
+    </row>
+    <row r="165" spans="3:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C165" s="43"/>
+    </row>
+    <row r="166" spans="3:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C166" s="43"/>
+    </row>
+    <row r="167" spans="3:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C167" s="43"/>
+    </row>
+    <row r="168" spans="3:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C168" s="43"/>
+    </row>
+    <row r="169" spans="3:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C169" s="43"/>
+    </row>
+    <row r="170" spans="3:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C170" s="43"/>
+    </row>
+    <row r="171" spans="3:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C171" s="43"/>
+    </row>
+    <row r="172" spans="3:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C172" s="43"/>
+    </row>
+    <row r="173" spans="3:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C173" s="43"/>
+    </row>
+    <row r="174" spans="3:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C174" s="43"/>
+    </row>
+    <row r="175" spans="3:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C175" s="43"/>
+    </row>
+    <row r="176" spans="3:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C176" s="43"/>
+    </row>
+    <row r="177" spans="3:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C177" s="43"/>
+    </row>
+    <row r="178" spans="3:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C178" s="43"/>
+    </row>
+    <row r="179" spans="3:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C179" s="43"/>
+    </row>
+    <row r="180" spans="3:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C180" s="43"/>
+    </row>
+    <row r="181" spans="3:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C181" s="43"/>
+    </row>
+    <row r="182" spans="3:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C182" s="43"/>
+    </row>
+    <row r="183" spans="3:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C183" s="43"/>
+    </row>
+    <row r="184" spans="3:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C184" s="43"/>
+    </row>
+    <row r="185" spans="3:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C185" s="43"/>
+    </row>
+    <row r="186" spans="3:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C186" s="43"/>
+    </row>
+    <row r="187" spans="3:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C187" s="43"/>
+    </row>
+    <row r="188" spans="3:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C188" s="43"/>
+    </row>
+    <row r="189" spans="3:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C189" s="43"/>
+    </row>
+    <row r="190" spans="3:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C190" s="43"/>
+    </row>
+    <row r="191" spans="3:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C191" s="43"/>
+    </row>
+    <row r="192" spans="3:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C192" s="43"/>
+    </row>
+    <row r="193" spans="3:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C193" s="43"/>
+    </row>
+    <row r="194" spans="3:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C194" s="43"/>
+    </row>
+    <row r="195" spans="3:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C195" s="43"/>
+    </row>
+    <row r="196" spans="3:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C196" s="43"/>
+    </row>
+    <row r="197" spans="3:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C197" s="43"/>
+    </row>
+    <row r="198" spans="3:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C198" s="43"/>
+    </row>
+    <row r="199" spans="3:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C199" s="43"/>
+    </row>
+    <row r="200" spans="3:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C200" s="43"/>
+    </row>
+    <row r="201" spans="3:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C201" s="43"/>
+    </row>
+    <row r="202" spans="3:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C202" s="43"/>
+    </row>
+    <row r="203" spans="3:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C203" s="43"/>
+    </row>
+    <row r="204" spans="3:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C204" s="43"/>
+    </row>
+    <row r="205" spans="3:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C205" s="43"/>
+    </row>
+    <row r="206" spans="3:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C206" s="43"/>
+    </row>
+    <row r="207" spans="3:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C207" s="43"/>
+    </row>
+    <row r="208" spans="3:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C208" s="43"/>
+    </row>
+    <row r="209" spans="3:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C209" s="43"/>
+    </row>
+    <row r="210" spans="3:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C210" s="43"/>
+    </row>
+    <row r="211" spans="3:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C211" s="43"/>
+    </row>
+    <row r="212" spans="3:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C212" s="43"/>
+    </row>
+    <row r="213" spans="3:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C213" s="43"/>
+    </row>
+    <row r="214" spans="3:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C214" s="43"/>
+    </row>
+    <row r="215" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C215" s="43"/>
+    </row>
+    <row r="216" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C216" s="43"/>
+    </row>
+    <row r="217" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C217" s="43"/>
+    </row>
+    <row r="218" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C218" s="43"/>
+    </row>
+    <row r="219" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C219" s="43"/>
+    </row>
+    <row r="220" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C220" s="43"/>
+    </row>
+    <row r="221" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C221" s="43"/>
+    </row>
+    <row r="222" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C222" s="43"/>
+    </row>
+    <row r="223" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C223" s="43"/>
+    </row>
+    <row r="224" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C224" s="43"/>
+    </row>
+    <row r="225" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C225" s="43"/>
+    </row>
+    <row r="226" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C226" s="43"/>
+    </row>
+    <row r="227" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C227" s="43"/>
+    </row>
+    <row r="228" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C228" s="43"/>
+    </row>
+    <row r="229" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C229" s="43"/>
+    </row>
+    <row r="230" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C230" s="43"/>
+    </row>
+    <row r="231" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C231" s="43"/>
+    </row>
+    <row r="232" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C232" s="43"/>
+    </row>
+    <row r="233" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C233" s="43"/>
+    </row>
+    <row r="234" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C234" s="43"/>
+    </row>
+    <row r="235" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C235" s="43"/>
+    </row>
+    <row r="236" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C236" s="43"/>
+    </row>
+    <row r="237" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C237" s="43"/>
+    </row>
+    <row r="238" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C238" s="43"/>
+    </row>
+    <row r="239" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C239" s="43"/>
+    </row>
+    <row r="240" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C240" s="43"/>
+    </row>
+    <row r="241" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C241" s="43"/>
+    </row>
+    <row r="242" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C242" s="43"/>
+    </row>
+    <row r="243" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C243" s="43"/>
+    </row>
+    <row r="244" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C244" s="43"/>
+    </row>
+    <row r="245" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C245" s="43"/>
+    </row>
+    <row r="246" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C246" s="43"/>
+    </row>
+    <row r="247" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C247" s="43"/>
+    </row>
+    <row r="248" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C248" s="43"/>
+    </row>
+    <row r="249" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C249" s="43"/>
+    </row>
+    <row r="250" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C250" s="43"/>
+    </row>
+    <row r="251" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C251" s="43"/>
+    </row>
+    <row r="252" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C252" s="43"/>
+    </row>
+    <row r="253" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C253" s="43"/>
+    </row>
+    <row r="254" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C254" s="43"/>
+    </row>
+    <row r="255" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C255" s="43"/>
+    </row>
+    <row r="256" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C256" s="43"/>
+    </row>
+    <row r="257" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C257" s="43"/>
+    </row>
+    <row r="258" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C258" s="43"/>
+    </row>
+    <row r="259" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C259" s="43"/>
+    </row>
+    <row r="260" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C260" s="43"/>
+    </row>
+    <row r="261" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C261" s="43"/>
+    </row>
+    <row r="262" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C262" s="43"/>
+    </row>
+    <row r="263" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C263" s="43"/>
+    </row>
+    <row r="264" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C264" s="43"/>
+    </row>
+    <row r="265" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C265" s="43"/>
+    </row>
+    <row r="266" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C266" s="43"/>
+    </row>
+    <row r="267" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C267" s="43"/>
+    </row>
+    <row r="268" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C268" s="43"/>
+    </row>
+    <row r="269" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C269" s="43"/>
+    </row>
+    <row r="270" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C270" s="43"/>
+    </row>
+    <row r="271" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C271" s="43"/>
+    </row>
+    <row r="272" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C272" s="43"/>
+    </row>
+    <row r="273" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C273" s="43"/>
+    </row>
+    <row r="274" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C274" s="43"/>
+    </row>
+    <row r="275" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C275" s="43"/>
+    </row>
+    <row r="276" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C276" s="43"/>
+    </row>
+    <row r="277" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C277" s="43"/>
+    </row>
+    <row r="278" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C278" s="43"/>
+    </row>
+    <row r="279" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C279" s="43"/>
+    </row>
+    <row r="280" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C280" s="43"/>
+    </row>
+    <row r="281" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C281" s="43"/>
+    </row>
+    <row r="282" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C282" s="43"/>
+    </row>
+    <row r="283" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C283" s="43"/>
+    </row>
+    <row r="284" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C284" s="43"/>
+    </row>
+    <row r="285" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C285" s="43"/>
+    </row>
+    <row r="286" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C286" s="43"/>
+    </row>
+    <row r="287" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C287" s="43"/>
+    </row>
+    <row r="288" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C288" s="43"/>
+    </row>
+    <row r="289" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C289" s="43"/>
+    </row>
+    <row r="290" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C290" s="43"/>
+    </row>
+    <row r="291" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C291" s="43"/>
+    </row>
+    <row r="292" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C292" s="43"/>
+    </row>
+    <row r="293" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C293" s="43"/>
+    </row>
+    <row r="294" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C294" s="43"/>
+    </row>
+    <row r="295" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C295" s="43"/>
+    </row>
+    <row r="296" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C296" s="43"/>
+    </row>
+    <row r="297" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C297" s="43"/>
+    </row>
+    <row r="298" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C298" s="43"/>
+    </row>
+    <row r="299" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C299" s="43"/>
+    </row>
+    <row r="300" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C300" s="43"/>
+    </row>
+    <row r="301" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C301" s="43"/>
+    </row>
+    <row r="302" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C302" s="43"/>
+    </row>
+    <row r="303" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C303" s="43"/>
+    </row>
+    <row r="304" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C304" s="43"/>
+    </row>
+    <row r="305" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C305" s="43"/>
+    </row>
+    <row r="306" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C306" s="43"/>
+    </row>
+    <row r="307" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C307" s="43"/>
+    </row>
+    <row r="308" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C308" s="43"/>
+    </row>
+    <row r="309" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C309" s="43"/>
+    </row>
+    <row r="310" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C310" s="43"/>
+    </row>
+    <row r="311" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C311" s="43"/>
+    </row>
+    <row r="312" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C312" s="43"/>
+    </row>
+    <row r="313" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C313" s="43"/>
+    </row>
+    <row r="314" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C314" s="43"/>
+    </row>
+    <row r="315" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C315" s="43"/>
+    </row>
+    <row r="316" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C316" s="43"/>
+    </row>
+    <row r="317" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C317" s="43"/>
+    </row>
+    <row r="318" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C318" s="43"/>
+    </row>
+    <row r="319" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C319" s="43"/>
+    </row>
+    <row r="320" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C320" s="43"/>
+    </row>
+    <row r="321" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C321" s="43"/>
+    </row>
+    <row r="322" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C322" s="43"/>
+    </row>
+    <row r="323" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C323" s="43"/>
+    </row>
+    <row r="324" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C324" s="43"/>
+    </row>
+    <row r="325" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C325" s="43"/>
+    </row>
+    <row r="326" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C326" s="43"/>
+    </row>
+    <row r="327" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C327" s="43"/>
+    </row>
+    <row r="328" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C328" s="43"/>
+    </row>
+    <row r="329" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C329" s="43"/>
+    </row>
+    <row r="330" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C330" s="43"/>
+    </row>
+    <row r="331" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C331" s="43"/>
+    </row>
+    <row r="332" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C332" s="43"/>
+    </row>
+    <row r="333" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C333" s="43"/>
+    </row>
+    <row r="334" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C334" s="43"/>
+    </row>
+    <row r="335" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C335" s="43"/>
+    </row>
+    <row r="336" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C336" s="43"/>
+    </row>
+    <row r="337" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C337" s="43"/>
+    </row>
+    <row r="338" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C338" s="43"/>
+    </row>
+    <row r="339" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C339" s="43"/>
+    </row>
+    <row r="340" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C340" s="43"/>
+    </row>
+    <row r="341" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C341" s="43"/>
+    </row>
+    <row r="342" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C342" s="43"/>
+    </row>
+    <row r="343" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C343" s="43"/>
+    </row>
+    <row r="344" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C344" s="43"/>
+    </row>
+    <row r="345" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C345" s="43"/>
+    </row>
+    <row r="346" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C346" s="43"/>
+    </row>
+    <row r="347" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C347" s="43"/>
+    </row>
+    <row r="348" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C348" s="43"/>
+    </row>
+    <row r="349" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C349" s="43"/>
+    </row>
+    <row r="350" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C350" s="43"/>
+    </row>
+    <row r="351" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C351" s="43"/>
+    </row>
+    <row r="352" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C352" s="43"/>
+    </row>
+    <row r="353" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C353" s="43"/>
+    </row>
+    <row r="354" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C354" s="43"/>
+    </row>
+    <row r="355" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C355" s="43"/>
+    </row>
+    <row r="356" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C356" s="43"/>
+    </row>
+    <row r="357" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C357" s="43"/>
+    </row>
+    <row r="358" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C358" s="43"/>
+    </row>
+    <row r="359" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C359" s="43"/>
+    </row>
+    <row r="360" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C360" s="43"/>
+    </row>
+    <row r="361" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C361" s="43"/>
+    </row>
+    <row r="362" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C362" s="43"/>
+    </row>
+    <row r="363" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C363" s="43"/>
+    </row>
+    <row r="364" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C364" s="43"/>
+    </row>
+    <row r="365" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C365" s="43"/>
+    </row>
+    <row r="366" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C366" s="43"/>
+    </row>
+    <row r="367" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C367" s="43"/>
+    </row>
+    <row r="368" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C368" s="43"/>
+    </row>
+    <row r="369" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C369" s="43"/>
+    </row>
+    <row r="370" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C370" s="43"/>
+    </row>
+    <row r="371" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C371" s="43"/>
+    </row>
+    <row r="372" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C372" s="43"/>
+    </row>
+    <row r="373" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C373" s="43"/>
+    </row>
+    <row r="374" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C374" s="43"/>
+    </row>
+    <row r="375" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C375" s="43"/>
+    </row>
+    <row r="376" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C376" s="43"/>
+    </row>
+    <row r="377" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C377" s="43"/>
+    </row>
+    <row r="378" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C378" s="43"/>
+    </row>
+    <row r="379" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C379" s="43"/>
+    </row>
+    <row r="380" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C380" s="43"/>
+    </row>
+    <row r="381" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C381" s="43"/>
+    </row>
+    <row r="382" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C382" s="43"/>
+    </row>
+    <row r="383" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C383" s="43"/>
+    </row>
+    <row r="384" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C384" s="43"/>
+    </row>
+    <row r="385" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C385" s="43"/>
+    </row>
+    <row r="386" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C386" s="43"/>
+    </row>
+    <row r="387" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C387" s="43"/>
+    </row>
+    <row r="388" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C388" s="43"/>
+    </row>
+    <row r="389" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C389" s="43"/>
+    </row>
+    <row r="390" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C390" s="43"/>
+    </row>
+    <row r="391" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C391" s="43"/>
+    </row>
+    <row r="392" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C392" s="43"/>
+    </row>
+    <row r="393" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C393" s="43"/>
+    </row>
+    <row r="394" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C394" s="43"/>
+    </row>
+    <row r="395" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C395" s="43"/>
+    </row>
+    <row r="396" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C396" s="43"/>
+    </row>
+    <row r="397" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C397" s="43"/>
+    </row>
+    <row r="398" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C398" s="43"/>
+    </row>
+    <row r="399" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C399" s="43"/>
+    </row>
+    <row r="400" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C400" s="43"/>
+    </row>
+    <row r="401" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C401" s="43"/>
+    </row>
+    <row r="402" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C402" s="43"/>
+    </row>
+    <row r="403" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C403" s="43"/>
+    </row>
+    <row r="404" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C404" s="43"/>
+    </row>
+    <row r="405" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C405" s="43"/>
+    </row>
+    <row r="406" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C406" s="43"/>
+    </row>
+    <row r="407" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C407" s="43"/>
+    </row>
+    <row r="408" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C408" s="43"/>
+    </row>
+    <row r="409" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C409" s="43"/>
+    </row>
+    <row r="410" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C410" s="43"/>
+    </row>
+    <row r="411" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C411" s="43"/>
+    </row>
+    <row r="412" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C412" s="43"/>
+    </row>
+    <row r="413" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C413" s="43"/>
+    </row>
+    <row r="414" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C414" s="43"/>
+    </row>
+    <row r="415" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C415" s="43"/>
+    </row>
+    <row r="416" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C416" s="43"/>
+    </row>
+    <row r="417" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C417" s="43"/>
+    </row>
+    <row r="418" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C418" s="43"/>
+    </row>
+    <row r="419" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C419" s="43"/>
+    </row>
+    <row r="420" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C420" s="43"/>
+    </row>
+    <row r="421" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C421" s="43"/>
+    </row>
+    <row r="422" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C422" s="43"/>
+    </row>
+    <row r="423" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C423" s="43"/>
+    </row>
+    <row r="424" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C424" s="43"/>
+    </row>
+    <row r="425" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C425" s="43"/>
+    </row>
+    <row r="426" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C426" s="43"/>
+    </row>
+    <row r="427" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C427" s="43"/>
+    </row>
+    <row r="428" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C428" s="43"/>
+    </row>
+    <row r="429" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C429" s="43"/>
+    </row>
+    <row r="430" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C430" s="43"/>
+    </row>
+    <row r="431" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C431" s="43"/>
+    </row>
+    <row r="432" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C432" s="43"/>
+    </row>
+    <row r="433" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C433" s="43"/>
+    </row>
+    <row r="434" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C434" s="43"/>
+    </row>
+    <row r="435" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C435" s="43"/>
+    </row>
+    <row r="436" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C436" s="43"/>
+    </row>
+    <row r="437" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C437" s="43"/>
+    </row>
+    <row r="438" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C438" s="43"/>
+    </row>
+    <row r="439" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C439" s="43"/>
+    </row>
+    <row r="440" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C440" s="43"/>
+    </row>
+    <row r="441" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C441" s="43"/>
+    </row>
+    <row r="442" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C442" s="43"/>
+    </row>
+    <row r="443" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C443" s="43"/>
+    </row>
+    <row r="444" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C444" s="43"/>
+    </row>
+    <row r="445" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C445" s="43"/>
+    </row>
+    <row r="446" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C446" s="43"/>
+    </row>
+    <row r="447" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C447" s="43"/>
+    </row>
+    <row r="448" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C448" s="43"/>
+    </row>
+    <row r="449" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C449" s="43"/>
+    </row>
+    <row r="450" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C450" s="43"/>
+    </row>
+    <row r="451" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C451" s="43"/>
+    </row>
+    <row r="452" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C452" s="43"/>
+    </row>
+    <row r="453" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C453" s="43"/>
+    </row>
+    <row r="454" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C454" s="43"/>
+    </row>
+    <row r="455" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C455" s="43"/>
+    </row>
+    <row r="456" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C456" s="43"/>
+    </row>
+    <row r="457" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C457" s="43"/>
+    </row>
+    <row r="458" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C458" s="43"/>
+    </row>
+    <row r="459" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C459" s="43"/>
+    </row>
+    <row r="460" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C460" s="43"/>
+    </row>
+    <row r="461" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C461" s="43"/>
+    </row>
+    <row r="462" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C462" s="43"/>
+    </row>
+    <row r="463" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C463" s="43"/>
+    </row>
+    <row r="464" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C464" s="43"/>
+    </row>
+    <row r="465" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C465" s="43"/>
+    </row>
+    <row r="466" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C466" s="43"/>
+    </row>
+    <row r="467" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C467" s="43"/>
+    </row>
+    <row r="468" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C468" s="43"/>
+    </row>
+    <row r="469" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C469" s="43"/>
+    </row>
+    <row r="470" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C470" s="43"/>
+    </row>
+    <row r="471" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C471" s="43"/>
+    </row>
+    <row r="472" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C472" s="43"/>
+    </row>
+    <row r="473" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C473" s="43"/>
+    </row>
+    <row r="474" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C474" s="43"/>
+    </row>
+    <row r="475" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C475" s="43"/>
+    </row>
+    <row r="476" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C476" s="43"/>
+    </row>
+    <row r="477" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C477" s="43"/>
+    </row>
+    <row r="478" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C478" s="43"/>
+    </row>
+    <row r="479" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C479" s="43"/>
+    </row>
+    <row r="480" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C480" s="43"/>
+    </row>
+    <row r="481" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C481" s="43"/>
+    </row>
+    <row r="482" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C482" s="43"/>
+    </row>
+    <row r="483" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C483" s="43"/>
+    </row>
+    <row r="484" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C484" s="43"/>
+    </row>
+    <row r="485" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C485" s="43"/>
+    </row>
+    <row r="486" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C486" s="43"/>
+    </row>
+    <row r="487" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C487" s="43"/>
+    </row>
+    <row r="488" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C488" s="43"/>
+    </row>
+    <row r="489" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C489" s="43"/>
+    </row>
+    <row r="490" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C490" s="43"/>
+    </row>
+    <row r="491" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C491" s="43"/>
+    </row>
+    <row r="492" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C492" s="43"/>
+    </row>
+    <row r="493" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C493" s="43"/>
+    </row>
+    <row r="494" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C494" s="43"/>
+    </row>
+    <row r="495" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C495" s="43"/>
+    </row>
+    <row r="496" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C496" s="43"/>
+    </row>
+    <row r="497" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C497" s="43"/>
+    </row>
+    <row r="498" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C498" s="43"/>
+    </row>
+    <row r="499" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C499" s="43"/>
+    </row>
+    <row r="500" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C500" s="43"/>
+    </row>
+    <row r="501" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C501" s="43"/>
+    </row>
+    <row r="502" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C502" s="43"/>
+    </row>
+    <row r="503" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C503" s="43"/>
+    </row>
+    <row r="504" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C504" s="43"/>
+    </row>
+    <row r="505" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C505" s="43"/>
+    </row>
+    <row r="506" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C506" s="43"/>
+    </row>
+    <row r="507" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C507" s="43"/>
+    </row>
+    <row r="508" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C508" s="43"/>
+    </row>
+    <row r="509" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C509" s="43"/>
+    </row>
+    <row r="510" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C510" s="43"/>
+    </row>
+    <row r="511" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C511" s="43"/>
+    </row>
+    <row r="512" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C512" s="43"/>
+    </row>
+    <row r="513" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C513" s="43"/>
+    </row>
+    <row r="514" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C514" s="43"/>
+    </row>
+    <row r="515" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C515" s="43"/>
+    </row>
+    <row r="516" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C516" s="43"/>
+    </row>
+    <row r="517" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C517" s="43"/>
+    </row>
+    <row r="518" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C518" s="43"/>
+    </row>
+    <row r="519" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C519" s="43"/>
+    </row>
+    <row r="520" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C520" s="43"/>
+    </row>
+    <row r="521" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C521" s="43"/>
+    </row>
+    <row r="522" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C522" s="43"/>
+    </row>
+    <row r="523" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C523" s="43"/>
+    </row>
+    <row r="524" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C524" s="43"/>
+    </row>
+    <row r="525" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C525" s="43"/>
+    </row>
+    <row r="526" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C526" s="43"/>
+    </row>
+    <row r="527" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C527" s="43"/>
+    </row>
+    <row r="528" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C528" s="43"/>
+    </row>
+    <row r="529" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C529" s="43"/>
+    </row>
+    <row r="530" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C530" s="43"/>
+    </row>
+    <row r="531" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C531" s="43"/>
+    </row>
+    <row r="532" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C532" s="43"/>
+    </row>
+    <row r="533" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C533" s="43"/>
+    </row>
+    <row r="534" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C534" s="43"/>
+    </row>
+    <row r="535" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C535" s="43"/>
+    </row>
+    <row r="536" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C536" s="43"/>
+    </row>
+    <row r="537" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C537" s="43"/>
+    </row>
+    <row r="538" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C538" s="43"/>
+    </row>
+    <row r="539" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C539" s="43"/>
+    </row>
+    <row r="540" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C540" s="43"/>
+    </row>
+    <row r="541" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C541" s="43"/>
+    </row>
+    <row r="542" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C542" s="43"/>
+    </row>
+    <row r="543" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C543" s="43"/>
+    </row>
+    <row r="544" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C544" s="43"/>
+    </row>
+    <row r="545" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C545" s="43"/>
+    </row>
+    <row r="546" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C546" s="43"/>
+    </row>
+    <row r="547" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C547" s="43"/>
+    </row>
+    <row r="548" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C548" s="43"/>
+    </row>
+    <row r="549" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C549" s="43"/>
+    </row>
+    <row r="550" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C550" s="43"/>
+    </row>
+    <row r="551" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C551" s="43"/>
+    </row>
+    <row r="552" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C552" s="43"/>
+    </row>
+    <row r="553" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C553" s="43"/>
+    </row>
+    <row r="554" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C554" s="43"/>
+    </row>
+    <row r="555" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C555" s="43"/>
+    </row>
+    <row r="556" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C556" s="43"/>
+    </row>
+    <row r="557" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C557" s="43"/>
+    </row>
+    <row r="558" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C558" s="43"/>
+    </row>
+    <row r="559" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C559" s="43"/>
+    </row>
+    <row r="560" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C560" s="43"/>
+    </row>
+    <row r="561" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C561" s="43"/>
+    </row>
+    <row r="562" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C562" s="43"/>
+    </row>
+    <row r="563" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C563" s="43"/>
+    </row>
+    <row r="564" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C564" s="43"/>
+    </row>
+    <row r="565" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C565" s="43"/>
+    </row>
+    <row r="566" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C566" s="43"/>
+    </row>
+    <row r="567" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C567" s="43"/>
+    </row>
+    <row r="568" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C568" s="43"/>
+    </row>
+    <row r="569" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C569" s="43"/>
+    </row>
+    <row r="570" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C570" s="43"/>
+    </row>
+    <row r="571" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C571" s="43"/>
+    </row>
+    <row r="572" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C572" s="43"/>
+    </row>
+    <row r="573" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C573" s="43"/>
+    </row>
+    <row r="574" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C574" s="43"/>
+    </row>
+    <row r="575" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C575" s="43"/>
+    </row>
+    <row r="576" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C576" s="43"/>
+    </row>
+    <row r="577" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C577" s="43"/>
+    </row>
+    <row r="578" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C578" s="43"/>
+    </row>
+    <row r="579" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C579" s="43"/>
+    </row>
+    <row r="580" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C580" s="43"/>
+    </row>
+    <row r="581" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C581" s="43"/>
+    </row>
+    <row r="582" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C582" s="43"/>
+    </row>
+    <row r="583" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C583" s="43"/>
+    </row>
+    <row r="584" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C584" s="43"/>
+    </row>
+    <row r="585" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C585" s="43"/>
+    </row>
+    <row r="586" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C586" s="43"/>
+    </row>
+    <row r="587" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C587" s="43"/>
+    </row>
+    <row r="588" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C588" s="43"/>
+    </row>
+    <row r="589" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C589" s="43"/>
+    </row>
+    <row r="590" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C590" s="43"/>
+    </row>
+    <row r="591" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C591" s="43"/>
+    </row>
+    <row r="592" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C592" s="43"/>
+    </row>
+    <row r="593" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C593" s="43"/>
+    </row>
+    <row r="594" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C594" s="43"/>
+    </row>
+    <row r="595" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C595" s="43"/>
+    </row>
+    <row r="596" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C596" s="43"/>
+    </row>
+    <row r="597" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C597" s="43"/>
+    </row>
+    <row r="598" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C598" s="43"/>
+    </row>
+    <row r="599" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C599" s="43"/>
+    </row>
+    <row r="600" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C600" s="43"/>
+    </row>
+    <row r="601" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C601" s="43"/>
+    </row>
+    <row r="602" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C602" s="43"/>
+    </row>
+    <row r="603" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C603" s="43"/>
+    </row>
+    <row r="604" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C604" s="43"/>
+    </row>
+    <row r="605" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C605" s="43"/>
+    </row>
+    <row r="606" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C606" s="43"/>
+    </row>
+    <row r="607" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C607" s="43"/>
+    </row>
+    <row r="608" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C608" s="43"/>
+    </row>
+    <row r="609" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C609" s="43"/>
+    </row>
+    <row r="610" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C610" s="43"/>
+    </row>
+    <row r="611" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C611" s="43"/>
+    </row>
+    <row r="612" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C612" s="43"/>
+    </row>
+    <row r="613" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C613" s="43"/>
+    </row>
+    <row r="614" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C614" s="43"/>
+    </row>
+    <row r="615" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C615" s="43"/>
+    </row>
+    <row r="616" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C616" s="43"/>
+    </row>
+    <row r="617" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C617" s="43"/>
+    </row>
+    <row r="618" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C618" s="43"/>
+    </row>
+    <row r="619" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C619" s="43"/>
+    </row>
+    <row r="620" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C620" s="43"/>
+    </row>
+    <row r="621" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C621" s="43"/>
+    </row>
+    <row r="622" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C622" s="43"/>
+    </row>
+    <row r="623" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C623" s="43"/>
+    </row>
+    <row r="624" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C624" s="43"/>
+    </row>
+    <row r="625" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C625" s="43"/>
+    </row>
+    <row r="626" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C626" s="43"/>
+    </row>
+    <row r="627" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C627" s="43"/>
+    </row>
+    <row r="628" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C628" s="43"/>
+    </row>
+    <row r="629" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C629" s="43"/>
+    </row>
+    <row r="630" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C630" s="43"/>
+    </row>
+    <row r="631" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C631" s="43"/>
+    </row>
+    <row r="632" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C632" s="43"/>
+    </row>
+    <row r="633" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C633" s="43"/>
+    </row>
+    <row r="634" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C634" s="43"/>
+    </row>
+    <row r="635" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C635" s="43"/>
+    </row>
+    <row r="636" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C636" s="43"/>
+    </row>
+    <row r="637" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C637" s="43"/>
+    </row>
+    <row r="638" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C638" s="43"/>
+    </row>
+    <row r="639" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C639" s="43"/>
+    </row>
+    <row r="640" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C640" s="43"/>
+    </row>
+    <row r="641" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C641" s="43"/>
+    </row>
+    <row r="642" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C642" s="43"/>
+    </row>
+    <row r="643" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C643" s="43"/>
+    </row>
+    <row r="644" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C644" s="43"/>
+    </row>
+    <row r="645" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C645" s="43"/>
+    </row>
+    <row r="646" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C646" s="43"/>
+    </row>
+    <row r="647" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C647" s="43"/>
+    </row>
+    <row r="648" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C648" s="43"/>
+    </row>
+    <row r="649" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C649" s="43"/>
+    </row>
+    <row r="650" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C650" s="43"/>
+    </row>
+    <row r="651" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C651" s="43"/>
+    </row>
+    <row r="652" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C652" s="43"/>
+    </row>
+    <row r="653" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C653" s="43"/>
+    </row>
+    <row r="654" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C654" s="43"/>
+    </row>
+    <row r="655" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C655" s="43"/>
+    </row>
+    <row r="656" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C656" s="43"/>
+    </row>
+    <row r="657" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C657" s="43"/>
+    </row>
+    <row r="658" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C658" s="43"/>
+    </row>
+    <row r="659" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C659" s="43"/>
+    </row>
+    <row r="660" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C660" s="43"/>
+    </row>
+    <row r="661" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C661" s="43"/>
+    </row>
+    <row r="662" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C662" s="43"/>
+    </row>
+    <row r="663" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C663" s="43"/>
+    </row>
+    <row r="664" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C664" s="43"/>
+    </row>
+    <row r="665" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C665" s="43"/>
+    </row>
+    <row r="666" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C666" s="43"/>
+    </row>
+    <row r="667" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C667" s="43"/>
+    </row>
+    <row r="668" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C668" s="43"/>
+    </row>
+    <row r="669" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C669" s="43"/>
+    </row>
+    <row r="670" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C670" s="43"/>
+    </row>
+    <row r="671" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C671" s="43"/>
+    </row>
+    <row r="672" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C672" s="43"/>
+    </row>
+    <row r="673" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C673" s="43"/>
+    </row>
+    <row r="674" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C674" s="43"/>
+    </row>
+    <row r="675" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C675" s="43"/>
+    </row>
+    <row r="676" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C676" s="43"/>
+    </row>
+    <row r="677" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C677" s="43"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="1.5748031496062993" bottom="0.78740157480314965" header="0" footer="0"/>
+  <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <headerFooter differentFirst="1">
+    <firstHeader>&amp;L &amp;G</firstHeader>
+    <firstFooter>&amp;L&amp;7Adm444 2022-11-16</firstFooter>
+  </headerFooter>
+  <legacyDrawingHF r:id="rId2"/>
+  <tableParts count="1">
+    <tablePart r:id="rId3"/>
+  </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:J15"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1AA977E6-F93B-4665-B77E-D7059E72E79A}">
+  <dimension ref="A1:R215"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="15" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="60.5703125" style="2" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="11" max="16384" width="11.42578125" style="2"/>
+    <col min="1" max="1" width="48" style="1" customWidth="1"/>
+    <col min="2" max="10" width="8.875" style="1" customWidth="1"/>
+    <col min="11" max="16384" width="8.875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="15" customHeight="1">
-[...36 lines deleted...]
-      <c r="G3" s="13" t="s">
+    <row r="1" spans="1:18" s="4" customFormat="1" ht="28.35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1" s="5"/>
+    </row>
+    <row r="2" spans="1:18" s="2" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="11"/>
+    </row>
+    <row r="3" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="11"/>
+    </row>
+    <row r="4" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="11"/>
+    </row>
+    <row r="5" spans="1:18" s="2" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="B5" s="6"/>
+      <c r="C5" s="6"/>
+      <c r="D5" s="6"/>
+      <c r="E5" s="6"/>
+      <c r="F5" s="6"/>
+      <c r="G5" s="6"/>
+      <c r="H5" s="6"/>
+      <c r="I5" s="6"/>
+      <c r="J5" s="6"/>
+    </row>
+    <row r="6" spans="1:18" s="2" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="B6" s="14" t="s">
+        <v>45</v>
+      </c>
+      <c r="C6" s="14" t="s">
+        <v>46</v>
+      </c>
+      <c r="D6" s="14" t="s">
+        <v>47</v>
+      </c>
+      <c r="E6" s="14" t="s">
+        <v>48</v>
+      </c>
+      <c r="F6" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="G6" s="14" t="s">
+        <v>50</v>
+      </c>
+      <c r="H6" s="14" t="s">
+        <v>51</v>
+      </c>
+      <c r="I6" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="J6" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="K6" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="L6" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="M6" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="N6" s="19" t="s">
         <v>0</v>
       </c>
-      <c r="I3" s="2"/>
-[...12 lines deleted...]
-      <c r="D4" s="4">
+    </row>
+    <row r="7" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="26" t="s">
+        <v>38</v>
+      </c>
+      <c r="B7" s="44">
+        <v>491</v>
+      </c>
+      <c r="C7" s="44">
+        <v>657</v>
+      </c>
+      <c r="D7" s="45">
+        <v>838</v>
+      </c>
+      <c r="E7" s="44">
+        <v>617</v>
+      </c>
+      <c r="F7" s="44">
+        <v>642</v>
+      </c>
+      <c r="G7" s="44">
+        <v>711</v>
+      </c>
+      <c r="H7" s="44">
+        <v>623</v>
+      </c>
+      <c r="I7" s="44">
+        <v>645</v>
+      </c>
+      <c r="J7" s="47">
+        <v>696</v>
+      </c>
+      <c r="K7" s="47" t="s">
+        <v>203</v>
+      </c>
+      <c r="L7" s="47" t="s">
+        <v>203</v>
+      </c>
+      <c r="M7" s="47" t="s">
+        <v>203</v>
+      </c>
+      <c r="N7" s="47">
+        <v>5920</v>
+      </c>
+      <c r="O7" s="40"/>
+      <c r="P7" s="40"/>
+      <c r="Q7" s="40"/>
+      <c r="R7" s="40"/>
+    </row>
+    <row r="8" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="28" t="s">
+        <v>39</v>
+      </c>
+      <c r="B8" s="46">
+        <v>946</v>
+      </c>
+      <c r="C8" s="46">
+        <v>1105</v>
+      </c>
+      <c r="D8" s="46">
+        <v>1485</v>
+      </c>
+      <c r="E8" s="46">
+        <v>1361</v>
+      </c>
+      <c r="F8" s="46">
+        <v>961</v>
+      </c>
+      <c r="G8" s="46">
+        <v>1515</v>
+      </c>
+      <c r="H8" s="46">
+        <v>760</v>
+      </c>
+      <c r="I8" s="46">
+        <v>910</v>
+      </c>
+      <c r="J8" s="48">
+        <v>794</v>
+      </c>
+      <c r="K8" s="48" t="s">
+        <v>203</v>
+      </c>
+      <c r="L8" s="48" t="s">
+        <v>203</v>
+      </c>
+      <c r="M8" s="48" t="s">
+        <v>203</v>
+      </c>
+      <c r="N8" s="48">
+        <v>9837</v>
+      </c>
+      <c r="O8" s="40"/>
+      <c r="P8" s="40"/>
+      <c r="Q8" s="40"/>
+      <c r="R8" s="40"/>
+    </row>
+    <row r="9" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="B9" s="44" t="s">
+        <v>76</v>
+      </c>
+      <c r="C9" s="44" t="s">
+        <v>76</v>
+      </c>
+      <c r="D9" s="45">
+        <v>6</v>
+      </c>
+      <c r="E9" s="44" t="s">
+        <v>76</v>
+      </c>
+      <c r="F9" s="44">
+        <v>10</v>
+      </c>
+      <c r="G9" s="44" t="s">
+        <v>76</v>
+      </c>
+      <c r="H9" s="44" t="s">
+        <v>76</v>
+      </c>
+      <c r="I9" s="44" t="s">
+        <v>76</v>
+      </c>
+      <c r="J9" s="47" t="s">
+        <v>76</v>
+      </c>
+      <c r="K9" s="47" t="s">
+        <v>203</v>
+      </c>
+      <c r="L9" s="47" t="s">
+        <v>203</v>
+      </c>
+      <c r="M9" s="47" t="s">
+        <v>203</v>
+      </c>
+      <c r="N9" s="47" t="s">
+        <v>76</v>
+      </c>
+      <c r="O9" s="40"/>
+      <c r="P9" s="40"/>
+      <c r="Q9" s="40"/>
+      <c r="R9" s="40"/>
+    </row>
+    <row r="10" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="28" t="s">
+        <v>41</v>
+      </c>
+      <c r="B10" s="46">
+        <v>129</v>
+      </c>
+      <c r="C10" s="46">
+        <v>126</v>
+      </c>
+      <c r="D10" s="46">
+        <v>139</v>
+      </c>
+      <c r="E10" s="46">
+        <v>107</v>
+      </c>
+      <c r="F10" s="46">
+        <v>121</v>
+      </c>
+      <c r="G10" s="46">
+        <v>211</v>
+      </c>
+      <c r="H10" s="46">
+        <v>188</v>
+      </c>
+      <c r="I10" s="46">
+        <v>186</v>
+      </c>
+      <c r="J10" s="48">
+        <v>166</v>
+      </c>
+      <c r="K10" s="48" t="s">
+        <v>203</v>
+      </c>
+      <c r="L10" s="48" t="s">
+        <v>203</v>
+      </c>
+      <c r="M10" s="48" t="s">
+        <v>203</v>
+      </c>
+      <c r="N10" s="48">
+        <v>1373</v>
+      </c>
+      <c r="O10" s="40"/>
+      <c r="P10" s="40"/>
+      <c r="Q10" s="40"/>
+      <c r="R10" s="40"/>
+    </row>
+    <row r="11" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="B11" s="44">
+        <v>85</v>
+      </c>
+      <c r="C11" s="44">
+        <v>109</v>
+      </c>
+      <c r="D11" s="44">
+        <v>165</v>
+      </c>
+      <c r="E11" s="44">
+        <v>134</v>
+      </c>
+      <c r="F11" s="44">
+        <v>143</v>
+      </c>
+      <c r="G11" s="44">
+        <v>190</v>
+      </c>
+      <c r="H11" s="44" t="s">
+        <v>76</v>
+      </c>
+      <c r="I11" s="44" t="s">
+        <v>76</v>
+      </c>
+      <c r="J11" s="47">
+        <v>137</v>
+      </c>
+      <c r="K11" s="47" t="s">
+        <v>203</v>
+      </c>
+      <c r="L11" s="47" t="s">
+        <v>203</v>
+      </c>
+      <c r="M11" s="47" t="s">
+        <v>203</v>
+      </c>
+      <c r="N11" s="47">
+        <v>1100</v>
+      </c>
+      <c r="O11" s="40"/>
+      <c r="P11" s="40"/>
+      <c r="Q11" s="40"/>
+      <c r="R11" s="40"/>
+    </row>
+    <row r="12" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="28" t="s">
         <v>43</v>
       </c>
-      <c r="E4" s="4">
-[...15 lines deleted...]
-      <c r="B5" s="4">
+      <c r="B12" s="46" t="s">
+        <v>76</v>
+      </c>
+      <c r="C12" s="46" t="s">
+        <v>76</v>
+      </c>
+      <c r="D12" s="46">
+        <v>21</v>
+      </c>
+      <c r="E12" s="46" t="s">
+        <v>76</v>
+      </c>
+      <c r="F12" s="46">
+        <v>18</v>
+      </c>
+      <c r="G12" s="46">
+        <v>26</v>
+      </c>
+      <c r="H12" s="46">
+        <v>87</v>
+      </c>
+      <c r="I12" s="46" t="s">
+        <v>76</v>
+      </c>
+      <c r="J12" s="48">
+        <v>49</v>
+      </c>
+      <c r="K12" s="48" t="s">
+        <v>203</v>
+      </c>
+      <c r="L12" s="48" t="s">
+        <v>203</v>
+      </c>
+      <c r="M12" s="48" t="s">
+        <v>203</v>
+      </c>
+      <c r="N12" s="48">
+        <v>385</v>
+      </c>
+      <c r="O12" s="40"/>
+      <c r="P12" s="40"/>
+      <c r="Q12" s="40"/>
+      <c r="R12" s="40"/>
+    </row>
+    <row r="13" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="B13" s="44">
+        <v>98</v>
+      </c>
+      <c r="C13" s="44">
+        <v>67</v>
+      </c>
+      <c r="D13" s="45">
+        <v>99</v>
+      </c>
+      <c r="E13" s="44">
+        <v>90</v>
+      </c>
+      <c r="F13" s="44">
+        <v>46</v>
+      </c>
+      <c r="G13" s="44">
+        <v>48</v>
+      </c>
+      <c r="H13" s="44">
+        <v>96</v>
+      </c>
+      <c r="I13" s="44">
+        <v>100</v>
+      </c>
+      <c r="J13" s="47">
+        <v>62</v>
+      </c>
+      <c r="K13" s="47" t="s">
+        <v>203</v>
+      </c>
+      <c r="L13" s="47" t="s">
+        <v>203</v>
+      </c>
+      <c r="M13" s="47" t="s">
+        <v>203</v>
+      </c>
+      <c r="N13" s="47">
+        <v>706</v>
+      </c>
+      <c r="O13" s="40"/>
+      <c r="P13" s="40"/>
+      <c r="Q13" s="40"/>
+      <c r="R13" s="40"/>
+    </row>
+    <row r="14" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="28" t="s">
+        <v>71</v>
+      </c>
+      <c r="B14" s="46">
         <v>0</v>
       </c>
-      <c r="C5" s="4">
-[...2 lines deleted...]
-      <c r="D5" s="4">
+      <c r="C14" s="46">
         <v>0</v>
       </c>
-      <c r="E5" s="4">
-[...2 lines deleted...]
-      <c r="F5" s="4">
+      <c r="D14" s="46">
         <v>0</v>
       </c>
-      <c r="G5" s="10">
-[...209 lines deleted...]
-      <c r="B14" s="24">
+      <c r="E14" s="46">
         <v>0</v>
       </c>
-      <c r="C14" s="25">
-[...18 lines deleted...]
-      <c r="A15" s="23" t="s">
+      <c r="F14" s="46">
         <v>0</v>
       </c>
-      <c r="B15" s="24">
-[...19 lines deleted...]
-    </row>
+      <c r="G14" s="46" t="s">
+        <v>76</v>
+      </c>
+      <c r="H14" s="46">
+        <v>0</v>
+      </c>
+      <c r="I14" s="46">
+        <v>0</v>
+      </c>
+      <c r="J14" s="48" t="s">
+        <v>76</v>
+      </c>
+      <c r="K14" s="48" t="s">
+        <v>203</v>
+      </c>
+      <c r="L14" s="48" t="s">
+        <v>203</v>
+      </c>
+      <c r="M14" s="48" t="s">
+        <v>203</v>
+      </c>
+      <c r="N14" s="48" t="s">
+        <v>76</v>
+      </c>
+      <c r="O14" s="40"/>
+      <c r="P14" s="40"/>
+      <c r="Q14" s="40"/>
+      <c r="R14" s="40"/>
+    </row>
+    <row r="15" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="B15" s="44">
+        <v>1799</v>
+      </c>
+      <c r="C15" s="44">
+        <v>2102</v>
+      </c>
+      <c r="D15" s="45">
+        <v>2753</v>
+      </c>
+      <c r="E15" s="44">
+        <v>2349</v>
+      </c>
+      <c r="F15" s="44">
+        <v>1941</v>
+      </c>
+      <c r="G15" s="44">
+        <v>2707</v>
+      </c>
+      <c r="H15" s="44">
+        <v>1819</v>
+      </c>
+      <c r="I15" s="44">
+        <v>1985</v>
+      </c>
+      <c r="J15" s="47">
+        <v>1907</v>
+      </c>
+      <c r="K15" s="47" t="s">
+        <v>203</v>
+      </c>
+      <c r="L15" s="47" t="s">
+        <v>203</v>
+      </c>
+      <c r="M15" s="47" t="s">
+        <v>203</v>
+      </c>
+      <c r="N15" s="47">
+        <v>19362</v>
+      </c>
+      <c r="O15" s="40"/>
+      <c r="P15" s="40"/>
+      <c r="Q15" s="40"/>
+      <c r="R15" s="40"/>
+    </row>
+    <row r="16" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="8"/>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="7"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="7"/>
+      <c r="I16" s="7"/>
+      <c r="J16" s="9"/>
+      <c r="K16" s="40"/>
+      <c r="L16" s="40"/>
+      <c r="M16" s="40"/>
+      <c r="N16" s="40"/>
+      <c r="O16" s="40"/>
+      <c r="P16" s="40"/>
+      <c r="Q16" s="40"/>
+      <c r="R16" s="40"/>
+    </row>
+    <row r="17" spans="1:18" s="2" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B17" s="40"/>
+      <c r="C17" s="40"/>
+      <c r="D17" s="40"/>
+      <c r="E17" s="40"/>
+      <c r="F17" s="40"/>
+      <c r="G17" s="40"/>
+      <c r="H17" s="40"/>
+      <c r="I17" s="40"/>
+      <c r="J17" s="40"/>
+      <c r="K17" s="40"/>
+      <c r="L17" s="40"/>
+      <c r="M17" s="40"/>
+      <c r="N17" s="40"/>
+      <c r="O17" s="40"/>
+      <c r="P17" s="40"/>
+      <c r="Q17" s="40"/>
+      <c r="R17" s="40"/>
+    </row>
+    <row r="18" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B18" s="40"/>
+      <c r="C18" s="40"/>
+      <c r="D18" s="40"/>
+      <c r="E18" s="40"/>
+      <c r="F18" s="40"/>
+      <c r="G18" s="40"/>
+      <c r="H18" s="40"/>
+      <c r="I18" s="40"/>
+      <c r="J18" s="40"/>
+      <c r="K18" s="40"/>
+      <c r="L18" s="40"/>
+      <c r="M18" s="40"/>
+      <c r="N18" s="40"/>
+      <c r="O18" s="40"/>
+      <c r="P18" s="40"/>
+      <c r="Q18" s="40"/>
+      <c r="R18" s="40"/>
+    </row>
+    <row r="19" spans="1:18" s="2" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B19" s="40"/>
+      <c r="C19" s="40"/>
+      <c r="D19" s="40"/>
+      <c r="E19" s="40"/>
+      <c r="F19" s="40"/>
+      <c r="G19" s="40"/>
+      <c r="H19" s="40"/>
+      <c r="I19" s="40"/>
+      <c r="J19" s="40"/>
+      <c r="K19" s="40"/>
+      <c r="L19" s="40"/>
+      <c r="M19" s="40"/>
+      <c r="N19" s="40"/>
+      <c r="O19" s="40"/>
+      <c r="P19" s="40"/>
+      <c r="Q19" s="40"/>
+      <c r="R19" s="40"/>
+    </row>
+    <row r="20" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B20" s="40"/>
+      <c r="C20" s="40"/>
+      <c r="D20" s="40"/>
+      <c r="E20" s="40"/>
+      <c r="F20" s="40"/>
+      <c r="G20" s="40"/>
+      <c r="H20" s="40"/>
+      <c r="I20" s="40"/>
+      <c r="J20" s="40"/>
+      <c r="K20" s="40"/>
+      <c r="L20" s="40"/>
+      <c r="M20" s="40"/>
+      <c r="N20" s="40"/>
+      <c r="O20" s="40"/>
+      <c r="P20" s="40"/>
+      <c r="Q20" s="40"/>
+      <c r="R20" s="40"/>
+    </row>
+    <row r="21" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B21" s="40"/>
+      <c r="C21" s="40"/>
+      <c r="D21" s="40"/>
+      <c r="E21" s="40"/>
+      <c r="F21" s="40"/>
+      <c r="G21" s="40"/>
+      <c r="H21" s="40"/>
+      <c r="I21" s="40"/>
+      <c r="J21" s="40"/>
+      <c r="K21" s="40"/>
+      <c r="L21" s="40"/>
+      <c r="M21" s="40"/>
+      <c r="N21" s="40"/>
+      <c r="O21" s="40"/>
+      <c r="P21" s="40"/>
+      <c r="Q21" s="40"/>
+      <c r="R21" s="40"/>
+    </row>
+    <row r="22" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B22" s="40"/>
+      <c r="C22" s="40"/>
+      <c r="D22" s="40"/>
+      <c r="E22" s="40"/>
+      <c r="F22" s="40"/>
+      <c r="G22" s="40"/>
+      <c r="H22" s="40"/>
+      <c r="I22" s="40"/>
+      <c r="J22" s="40"/>
+      <c r="K22" s="40"/>
+      <c r="L22" s="40"/>
+      <c r="M22" s="40"/>
+      <c r="N22" s="40"/>
+      <c r="O22" s="40"/>
+      <c r="P22" s="40"/>
+      <c r="Q22" s="40"/>
+      <c r="R22" s="40"/>
+    </row>
+    <row r="23" spans="1:18" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B23" s="41"/>
+      <c r="C23" s="41"/>
+      <c r="D23" s="41"/>
+      <c r="E23" s="41"/>
+      <c r="F23" s="41"/>
+      <c r="G23" s="41"/>
+      <c r="H23" s="41"/>
+      <c r="I23" s="41"/>
+      <c r="J23" s="41"/>
+      <c r="K23" s="41"/>
+      <c r="L23" s="41"/>
+      <c r="M23" s="41"/>
+      <c r="N23" s="41"/>
+      <c r="O23" s="41"/>
+      <c r="P23" s="41"/>
+      <c r="Q23" s="41"/>
+      <c r="R23" s="41"/>
+    </row>
+    <row r="24" spans="1:18" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B24" s="41"/>
+      <c r="C24" s="41"/>
+      <c r="D24" s="41"/>
+      <c r="E24" s="41"/>
+      <c r="F24" s="41"/>
+      <c r="G24" s="41"/>
+      <c r="H24" s="41"/>
+      <c r="I24" s="41"/>
+      <c r="J24" s="41"/>
+      <c r="K24" s="41"/>
+      <c r="L24" s="41"/>
+      <c r="M24" s="41"/>
+      <c r="N24" s="41"/>
+      <c r="O24" s="41"/>
+      <c r="P24" s="41"/>
+      <c r="Q24" s="41"/>
+      <c r="R24" s="41"/>
+    </row>
+    <row r="25" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B25" s="40"/>
+      <c r="C25" s="40"/>
+      <c r="D25" s="40"/>
+      <c r="E25" s="40"/>
+      <c r="F25" s="40"/>
+      <c r="G25" s="40"/>
+      <c r="H25" s="40"/>
+      <c r="I25" s="40"/>
+      <c r="J25" s="40"/>
+      <c r="K25" s="40"/>
+      <c r="L25" s="40"/>
+      <c r="M25" s="40"/>
+      <c r="N25" s="40"/>
+      <c r="O25" s="40"/>
+      <c r="P25" s="40"/>
+      <c r="Q25" s="40"/>
+      <c r="R25" s="40"/>
+    </row>
+    <row r="26" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B26" s="40"/>
+      <c r="C26" s="40"/>
+      <c r="D26" s="40"/>
+      <c r="E26" s="40"/>
+      <c r="F26" s="40"/>
+      <c r="G26" s="40"/>
+      <c r="H26" s="40"/>
+      <c r="I26" s="40"/>
+      <c r="J26" s="40"/>
+      <c r="K26" s="40"/>
+      <c r="L26" s="40"/>
+      <c r="M26" s="40"/>
+      <c r="N26" s="40"/>
+      <c r="O26" s="40"/>
+      <c r="P26" s="40"/>
+      <c r="Q26" s="40"/>
+      <c r="R26" s="40"/>
+    </row>
+    <row r="27" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="12"/>
+      <c r="B27" s="42"/>
+      <c r="C27" s="42"/>
+      <c r="D27" s="42"/>
+      <c r="E27" s="42"/>
+      <c r="F27" s="42"/>
+      <c r="G27" s="42"/>
+      <c r="H27" s="42"/>
+      <c r="I27" s="42"/>
+      <c r="J27" s="42"/>
+      <c r="K27" s="40"/>
+      <c r="L27" s="40"/>
+      <c r="M27" s="40"/>
+      <c r="N27" s="40"/>
+      <c r="O27" s="40"/>
+      <c r="P27" s="40"/>
+      <c r="Q27" s="40"/>
+      <c r="R27" s="40"/>
+    </row>
+    <row r="28" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="12"/>
+      <c r="B28" s="42"/>
+      <c r="C28" s="42"/>
+      <c r="D28" s="42"/>
+      <c r="E28" s="42"/>
+      <c r="F28" s="42"/>
+      <c r="G28" s="42"/>
+      <c r="H28" s="42"/>
+      <c r="I28" s="42"/>
+      <c r="J28" s="42"/>
+      <c r="K28" s="40"/>
+      <c r="L28" s="40"/>
+      <c r="M28" s="40"/>
+      <c r="N28" s="40"/>
+      <c r="O28" s="40"/>
+      <c r="P28" s="40"/>
+      <c r="Q28" s="40"/>
+      <c r="R28" s="40"/>
+    </row>
+    <row r="29" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="12"/>
+      <c r="B29" s="42"/>
+      <c r="C29" s="42"/>
+      <c r="D29" s="42"/>
+      <c r="E29" s="42"/>
+      <c r="F29" s="42"/>
+      <c r="G29" s="42"/>
+      <c r="H29" s="42"/>
+      <c r="I29" s="42"/>
+      <c r="J29" s="42"/>
+      <c r="K29" s="40"/>
+      <c r="L29" s="40"/>
+      <c r="M29" s="40"/>
+      <c r="N29" s="40"/>
+      <c r="O29" s="40"/>
+      <c r="P29" s="40"/>
+      <c r="Q29" s="40"/>
+      <c r="R29" s="40"/>
+    </row>
+    <row r="30" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="12"/>
+      <c r="B30" s="42"/>
+      <c r="C30" s="42"/>
+      <c r="D30" s="42"/>
+      <c r="E30" s="42"/>
+      <c r="F30" s="42"/>
+      <c r="G30" s="42"/>
+      <c r="H30" s="42"/>
+      <c r="I30" s="42"/>
+      <c r="J30" s="42"/>
+      <c r="K30" s="40"/>
+      <c r="L30" s="40"/>
+      <c r="M30" s="40"/>
+      <c r="N30" s="40"/>
+      <c r="O30" s="40"/>
+      <c r="P30" s="40"/>
+      <c r="Q30" s="40"/>
+      <c r="R30" s="40"/>
+    </row>
+    <row r="31" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="12"/>
+      <c r="B31" s="42"/>
+      <c r="C31" s="42"/>
+      <c r="D31" s="42"/>
+      <c r="E31" s="42"/>
+      <c r="F31" s="42"/>
+      <c r="G31" s="42"/>
+      <c r="H31" s="42"/>
+      <c r="I31" s="42"/>
+      <c r="J31" s="42"/>
+      <c r="K31" s="40"/>
+      <c r="L31" s="40"/>
+      <c r="M31" s="40"/>
+      <c r="N31" s="40"/>
+      <c r="O31" s="40"/>
+      <c r="P31" s="40"/>
+      <c r="Q31" s="40"/>
+      <c r="R31" s="40"/>
+    </row>
+    <row r="32" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B32" s="43"/>
+      <c r="C32" s="43"/>
+      <c r="D32" s="43"/>
+      <c r="E32" s="43"/>
+      <c r="F32" s="43"/>
+      <c r="G32" s="43"/>
+      <c r="H32" s="43"/>
+      <c r="I32" s="43"/>
+      <c r="J32" s="43"/>
+      <c r="K32" s="43"/>
+      <c r="L32" s="43"/>
+      <c r="M32" s="43"/>
+      <c r="N32" s="43"/>
+      <c r="O32" s="43"/>
+      <c r="P32" s="43"/>
+      <c r="Q32" s="43"/>
+      <c r="R32" s="43"/>
+    </row>
+    <row r="33" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B33" s="43"/>
+      <c r="C33" s="43"/>
+      <c r="D33" s="43"/>
+      <c r="E33" s="43"/>
+      <c r="F33" s="43"/>
+      <c r="G33" s="43"/>
+      <c r="H33" s="43"/>
+      <c r="I33" s="43"/>
+      <c r="J33" s="43"/>
+      <c r="K33" s="43"/>
+      <c r="L33" s="43"/>
+      <c r="M33" s="43"/>
+      <c r="N33" s="43"/>
+      <c r="O33" s="43"/>
+      <c r="P33" s="43"/>
+      <c r="Q33" s="43"/>
+      <c r="R33" s="43"/>
+    </row>
+    <row r="34" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B34" s="43"/>
+      <c r="C34" s="43"/>
+      <c r="D34" s="43"/>
+      <c r="E34" s="43"/>
+      <c r="F34" s="43"/>
+      <c r="G34" s="43"/>
+      <c r="H34" s="43"/>
+      <c r="I34" s="43"/>
+      <c r="J34" s="43"/>
+      <c r="K34" s="43"/>
+      <c r="L34" s="43"/>
+      <c r="M34" s="43"/>
+      <c r="N34" s="43"/>
+      <c r="O34" s="43"/>
+      <c r="P34" s="43"/>
+      <c r="Q34" s="43"/>
+      <c r="R34" s="43"/>
+    </row>
+    <row r="35" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B35" s="43"/>
+      <c r="C35" s="43"/>
+      <c r="D35" s="43"/>
+      <c r="E35" s="43"/>
+      <c r="F35" s="43"/>
+      <c r="G35" s="43"/>
+      <c r="H35" s="43"/>
+      <c r="I35" s="43"/>
+      <c r="J35" s="43"/>
+      <c r="K35" s="43"/>
+      <c r="L35" s="43"/>
+      <c r="M35" s="43"/>
+      <c r="N35" s="43"/>
+      <c r="O35" s="43"/>
+      <c r="P35" s="43"/>
+      <c r="Q35" s="43"/>
+      <c r="R35" s="43"/>
+    </row>
+    <row r="36" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B36" s="43"/>
+      <c r="C36" s="43"/>
+      <c r="D36" s="43"/>
+      <c r="E36" s="43"/>
+      <c r="F36" s="43"/>
+      <c r="G36" s="43"/>
+      <c r="H36" s="43"/>
+      <c r="I36" s="43"/>
+      <c r="J36" s="43"/>
+      <c r="K36" s="43"/>
+      <c r="L36" s="43"/>
+      <c r="M36" s="43"/>
+      <c r="N36" s="43"/>
+      <c r="O36" s="43"/>
+      <c r="P36" s="43"/>
+      <c r="Q36" s="43"/>
+      <c r="R36" s="43"/>
+    </row>
+    <row r="37" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B37" s="43"/>
+      <c r="C37" s="43"/>
+      <c r="D37" s="43"/>
+      <c r="E37" s="43"/>
+      <c r="F37" s="43"/>
+      <c r="G37" s="43"/>
+      <c r="H37" s="43"/>
+      <c r="I37" s="43"/>
+      <c r="J37" s="43"/>
+      <c r="K37" s="43"/>
+      <c r="L37" s="43"/>
+      <c r="M37" s="43"/>
+      <c r="N37" s="43"/>
+      <c r="O37" s="43"/>
+      <c r="P37" s="43"/>
+      <c r="Q37" s="43"/>
+      <c r="R37" s="43"/>
+    </row>
+    <row r="38" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B38" s="43"/>
+      <c r="C38" s="43"/>
+      <c r="D38" s="43"/>
+      <c r="E38" s="43"/>
+      <c r="F38" s="43"/>
+      <c r="G38" s="43"/>
+      <c r="H38" s="43"/>
+      <c r="I38" s="43"/>
+      <c r="J38" s="43"/>
+      <c r="K38" s="43"/>
+      <c r="L38" s="43"/>
+      <c r="M38" s="43"/>
+      <c r="N38" s="43"/>
+      <c r="O38" s="43"/>
+      <c r="P38" s="43"/>
+      <c r="Q38" s="43"/>
+      <c r="R38" s="43"/>
+    </row>
+    <row r="39" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B39" s="43"/>
+      <c r="C39" s="43"/>
+      <c r="D39" s="43"/>
+      <c r="E39" s="43"/>
+      <c r="F39" s="43"/>
+      <c r="G39" s="43"/>
+      <c r="H39" s="43"/>
+      <c r="I39" s="43"/>
+      <c r="J39" s="43"/>
+      <c r="K39" s="43"/>
+      <c r="L39" s="43"/>
+      <c r="M39" s="43"/>
+      <c r="N39" s="43"/>
+      <c r="O39" s="43"/>
+      <c r="P39" s="43"/>
+      <c r="Q39" s="43"/>
+      <c r="R39" s="43"/>
+    </row>
+    <row r="40" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B40" s="43"/>
+      <c r="C40" s="43"/>
+      <c r="D40" s="43"/>
+      <c r="E40" s="43"/>
+      <c r="F40" s="43"/>
+      <c r="G40" s="43"/>
+      <c r="H40" s="43"/>
+      <c r="I40" s="43"/>
+      <c r="J40" s="43"/>
+      <c r="K40" s="43"/>
+      <c r="L40" s="43"/>
+      <c r="M40" s="43"/>
+      <c r="N40" s="43"/>
+      <c r="O40" s="43"/>
+      <c r="P40" s="43"/>
+      <c r="Q40" s="43"/>
+      <c r="R40" s="43"/>
+    </row>
+    <row r="41" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B41" s="43"/>
+      <c r="C41" s="43"/>
+      <c r="D41" s="43"/>
+      <c r="E41" s="43"/>
+      <c r="F41" s="43"/>
+      <c r="G41" s="43"/>
+      <c r="H41" s="43"/>
+      <c r="I41" s="43"/>
+      <c r="J41" s="43"/>
+      <c r="K41" s="43"/>
+      <c r="L41" s="43"/>
+      <c r="M41" s="43"/>
+      <c r="N41" s="43"/>
+      <c r="O41" s="43"/>
+      <c r="P41" s="43"/>
+      <c r="Q41" s="43"/>
+      <c r="R41" s="43"/>
+    </row>
+    <row r="42" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B42" s="43"/>
+      <c r="C42" s="43"/>
+      <c r="D42" s="43"/>
+      <c r="E42" s="43"/>
+      <c r="F42" s="43"/>
+      <c r="G42" s="43"/>
+      <c r="H42" s="43"/>
+      <c r="I42" s="43"/>
+      <c r="J42" s="43"/>
+      <c r="K42" s="43"/>
+      <c r="L42" s="43"/>
+      <c r="M42" s="43"/>
+      <c r="N42" s="43"/>
+      <c r="O42" s="43"/>
+      <c r="P42" s="43"/>
+      <c r="Q42" s="43"/>
+      <c r="R42" s="43"/>
+    </row>
+    <row r="43" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B43" s="43"/>
+      <c r="C43" s="43"/>
+      <c r="D43" s="43"/>
+      <c r="E43" s="43"/>
+      <c r="F43" s="43"/>
+      <c r="G43" s="43"/>
+      <c r="H43" s="43"/>
+      <c r="I43" s="43"/>
+      <c r="J43" s="43"/>
+      <c r="K43" s="43"/>
+      <c r="L43" s="43"/>
+      <c r="M43" s="43"/>
+      <c r="N43" s="43"/>
+      <c r="O43" s="43"/>
+      <c r="P43" s="43"/>
+      <c r="Q43" s="43"/>
+      <c r="R43" s="43"/>
+    </row>
+    <row r="44" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B44" s="43"/>
+      <c r="C44" s="43"/>
+      <c r="D44" s="43"/>
+      <c r="E44" s="43"/>
+      <c r="F44" s="43"/>
+      <c r="G44" s="43"/>
+      <c r="H44" s="43"/>
+      <c r="I44" s="43"/>
+      <c r="J44" s="43"/>
+      <c r="K44" s="43"/>
+      <c r="L44" s="43"/>
+      <c r="M44" s="43"/>
+      <c r="N44" s="43"/>
+      <c r="O44" s="43"/>
+      <c r="P44" s="43"/>
+      <c r="Q44" s="43"/>
+      <c r="R44" s="43"/>
+    </row>
+    <row r="45" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B45" s="43"/>
+      <c r="C45" s="43"/>
+      <c r="D45" s="43"/>
+      <c r="E45" s="43"/>
+      <c r="F45" s="43"/>
+      <c r="G45" s="43"/>
+      <c r="H45" s="43"/>
+      <c r="I45" s="43"/>
+      <c r="J45" s="43"/>
+      <c r="K45" s="43"/>
+      <c r="L45" s="43"/>
+      <c r="M45" s="43"/>
+      <c r="N45" s="43"/>
+      <c r="O45" s="43"/>
+      <c r="P45" s="43"/>
+      <c r="Q45" s="43"/>
+      <c r="R45" s="43"/>
+    </row>
+    <row r="46" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B46" s="43"/>
+      <c r="C46" s="43"/>
+      <c r="D46" s="43"/>
+      <c r="E46" s="43"/>
+      <c r="F46" s="43"/>
+      <c r="G46" s="43"/>
+      <c r="H46" s="43"/>
+      <c r="I46" s="43"/>
+      <c r="J46" s="43"/>
+      <c r="K46" s="43"/>
+      <c r="L46" s="43"/>
+      <c r="M46" s="43"/>
+      <c r="N46" s="43"/>
+      <c r="O46" s="43"/>
+      <c r="P46" s="43"/>
+      <c r="Q46" s="43"/>
+      <c r="R46" s="43"/>
+    </row>
+    <row r="47" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B47" s="43"/>
+      <c r="C47" s="43"/>
+      <c r="D47" s="43"/>
+      <c r="E47" s="43"/>
+      <c r="F47" s="43"/>
+      <c r="G47" s="43"/>
+      <c r="H47" s="43"/>
+      <c r="I47" s="43"/>
+      <c r="J47" s="43"/>
+      <c r="K47" s="43"/>
+      <c r="L47" s="43"/>
+      <c r="M47" s="43"/>
+      <c r="N47" s="43"/>
+      <c r="O47" s="43"/>
+      <c r="P47" s="43"/>
+      <c r="Q47" s="43"/>
+      <c r="R47" s="43"/>
+    </row>
+    <row r="48" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B48" s="43"/>
+      <c r="C48" s="43"/>
+      <c r="D48" s="43"/>
+      <c r="E48" s="43"/>
+      <c r="F48" s="43"/>
+      <c r="G48" s="43"/>
+      <c r="H48" s="43"/>
+      <c r="I48" s="43"/>
+      <c r="J48" s="43"/>
+      <c r="K48" s="43"/>
+      <c r="L48" s="43"/>
+      <c r="M48" s="43"/>
+      <c r="N48" s="43"/>
+      <c r="O48" s="43"/>
+      <c r="P48" s="43"/>
+      <c r="Q48" s="43"/>
+      <c r="R48" s="43"/>
+    </row>
+    <row r="49" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B49" s="43"/>
+      <c r="C49" s="43"/>
+      <c r="D49" s="43"/>
+      <c r="E49" s="43"/>
+      <c r="F49" s="43"/>
+      <c r="G49" s="43"/>
+      <c r="H49" s="43"/>
+      <c r="I49" s="43"/>
+      <c r="J49" s="43"/>
+      <c r="K49" s="43"/>
+      <c r="L49" s="43"/>
+      <c r="M49" s="43"/>
+      <c r="N49" s="43"/>
+      <c r="O49" s="43"/>
+      <c r="P49" s="43"/>
+      <c r="Q49" s="43"/>
+      <c r="R49" s="43"/>
+    </row>
+    <row r="50" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B50" s="43"/>
+      <c r="C50" s="43"/>
+      <c r="D50" s="43"/>
+      <c r="E50" s="43"/>
+      <c r="F50" s="43"/>
+      <c r="G50" s="43"/>
+      <c r="H50" s="43"/>
+      <c r="I50" s="43"/>
+      <c r="J50" s="43"/>
+      <c r="K50" s="43"/>
+      <c r="L50" s="43"/>
+      <c r="M50" s="43"/>
+      <c r="N50" s="43"/>
+      <c r="O50" s="43"/>
+      <c r="P50" s="43"/>
+      <c r="Q50" s="43"/>
+      <c r="R50" s="43"/>
+    </row>
+    <row r="51" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B51" s="43"/>
+      <c r="C51" s="43"/>
+      <c r="D51" s="43"/>
+      <c r="E51" s="43"/>
+      <c r="F51" s="43"/>
+      <c r="G51" s="43"/>
+      <c r="H51" s="43"/>
+      <c r="I51" s="43"/>
+      <c r="J51" s="43"/>
+      <c r="K51" s="43"/>
+      <c r="L51" s="43"/>
+      <c r="M51" s="43"/>
+      <c r="N51" s="43"/>
+      <c r="O51" s="43"/>
+      <c r="P51" s="43"/>
+      <c r="Q51" s="43"/>
+      <c r="R51" s="43"/>
+    </row>
+    <row r="52" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B52" s="43"/>
+      <c r="C52" s="43"/>
+      <c r="D52" s="43"/>
+      <c r="E52" s="43"/>
+      <c r="F52" s="43"/>
+      <c r="G52" s="43"/>
+      <c r="H52" s="43"/>
+      <c r="I52" s="43"/>
+      <c r="J52" s="43"/>
+      <c r="K52" s="43"/>
+      <c r="L52" s="43"/>
+      <c r="M52" s="43"/>
+      <c r="N52" s="43"/>
+      <c r="O52" s="43"/>
+      <c r="P52" s="43"/>
+      <c r="Q52" s="43"/>
+      <c r="R52" s="43"/>
+    </row>
+    <row r="53" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B53" s="43"/>
+      <c r="C53" s="43"/>
+      <c r="D53" s="43"/>
+      <c r="E53" s="43"/>
+      <c r="F53" s="43"/>
+      <c r="G53" s="43"/>
+      <c r="H53" s="43"/>
+      <c r="I53" s="43"/>
+      <c r="J53" s="43"/>
+      <c r="K53" s="43"/>
+      <c r="L53" s="43"/>
+      <c r="M53" s="43"/>
+      <c r="N53" s="43"/>
+      <c r="O53" s="43"/>
+      <c r="P53" s="43"/>
+      <c r="Q53" s="43"/>
+      <c r="R53" s="43"/>
+    </row>
+    <row r="54" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B54" s="43"/>
+      <c r="C54" s="43"/>
+      <c r="D54" s="43"/>
+      <c r="E54" s="43"/>
+      <c r="F54" s="43"/>
+      <c r="G54" s="43"/>
+      <c r="H54" s="43"/>
+      <c r="I54" s="43"/>
+      <c r="J54" s="43"/>
+      <c r="K54" s="43"/>
+      <c r="L54" s="43"/>
+      <c r="M54" s="43"/>
+      <c r="N54" s="43"/>
+      <c r="O54" s="43"/>
+      <c r="P54" s="43"/>
+      <c r="Q54" s="43"/>
+      <c r="R54" s="43"/>
+    </row>
+    <row r="55" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B55" s="43"/>
+      <c r="C55" s="43"/>
+      <c r="D55" s="43"/>
+      <c r="E55" s="43"/>
+      <c r="F55" s="43"/>
+      <c r="G55" s="43"/>
+      <c r="H55" s="43"/>
+      <c r="I55" s="43"/>
+      <c r="J55" s="43"/>
+      <c r="K55" s="43"/>
+      <c r="L55" s="43"/>
+      <c r="M55" s="43"/>
+      <c r="N55" s="43"/>
+      <c r="O55" s="43"/>
+      <c r="P55" s="43"/>
+      <c r="Q55" s="43"/>
+      <c r="R55" s="43"/>
+    </row>
+    <row r="56" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="57" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="58" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="59" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="60" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="61" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="62" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="63" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="64" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="65" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="66" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="67" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="68" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="69" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="70" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="71" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="72" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="73" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="74" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="75" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="76" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="77" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="78" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="79" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="80" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="81" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="82" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="83" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="84" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="85" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="86" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="87" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="88" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="89" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="90" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="91" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="92" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="93" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="94" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="95" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="96" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="97" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="98" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="99" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="100" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="101" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="102" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="103" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="104" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="105" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="106" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="107" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="108" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="109" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="110" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="111" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="112" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="113" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="114" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="115" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="116" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="117" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="118" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="119" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="120" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="121" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="122" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="123" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="124" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="125" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="126" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="127" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="128" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="129" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="130" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="131" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="132" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="133" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="134" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="135" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="136" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="137" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="138" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="139" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="140" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="141" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="142" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="143" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="144" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="145" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="146" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="147" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="148" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="149" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="150" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="151" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="152" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="153" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="154" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="155" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="156" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="157" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="158" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="159" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="160" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="161" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="162" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="163" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="164" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="165" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="166" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="167" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="168" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="169" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="170" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="171" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="172" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="173" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="174" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="175" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="176" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="177" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="178" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="179" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="180" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="181" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="182" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="183" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="184" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="185" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="186" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="187" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="188" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="189" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="190" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="191" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="192" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="193" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="194" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="195" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="196" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="197" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="198" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="199" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="200" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="201" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="202" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="203" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="204" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="205" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="206" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="207" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="208" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="209" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="210" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="211" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="212" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="213" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="214" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="215" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
-  <phoneticPr fontId="4" type="noConversion"/>
-[...1 lines deleted...]
-  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <phoneticPr fontId="27" type="noConversion"/>
+  <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="1.5748031496062993" bottom="0.78740157480314965" header="0" footer="0"/>
+  <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <headerFooter differentFirst="1">
+    <firstHeader>&amp;L &amp;G</firstHeader>
+    <firstFooter>&amp;L&amp;7Adm444 2022-11-16</firstFooter>
+  </headerFooter>
+  <legacyDrawingHF r:id="rId2"/>
   <tableParts count="1">
-    <tablePart r:id="rId2"/>
+    <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A1:M15"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1E5C2CB6-E0E6-4A97-A6D5-93661D2AA332}">
+  <dimension ref="A1:R216"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="15" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="60.5703125" style="2" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="14" max="16384" width="11.42578125" style="2"/>
+    <col min="1" max="1" width="48" style="1" customWidth="1"/>
+    <col min="2" max="10" width="8.875" style="1" customWidth="1"/>
+    <col min="11" max="16384" width="8.875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="15" customHeight="1">
-[...50 lines deleted...]
-      <c r="G3" s="13" t="s">
+    <row r="1" spans="1:18" s="4" customFormat="1" ht="28.35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1" s="5"/>
+    </row>
+    <row r="2" spans="1:18" s="2" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="11"/>
+    </row>
+    <row r="3" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="11"/>
+    </row>
+    <row r="4" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="11"/>
+    </row>
+    <row r="5" spans="1:18" s="2" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="18" t="s">
+        <v>5</v>
+      </c>
+      <c r="B5" s="6"/>
+      <c r="C5" s="6"/>
+      <c r="D5" s="6"/>
+      <c r="E5" s="6"/>
+      <c r="F5" s="6"/>
+      <c r="G5" s="6"/>
+      <c r="H5" s="6"/>
+      <c r="I5" s="6"/>
+      <c r="J5" s="6"/>
+    </row>
+    <row r="6" spans="1:18" s="2" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="B6" s="14" t="s">
+        <v>45</v>
+      </c>
+      <c r="C6" s="14" t="s">
+        <v>46</v>
+      </c>
+      <c r="D6" s="14" t="s">
+        <v>47</v>
+      </c>
+      <c r="E6" s="14" t="s">
+        <v>48</v>
+      </c>
+      <c r="F6" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="G6" s="14" t="s">
+        <v>50</v>
+      </c>
+      <c r="H6" s="14" t="s">
+        <v>51</v>
+      </c>
+      <c r="I6" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="J6" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="K6" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="L6" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="M6" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="N6" s="19" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:13" ht="15" customHeight="1">
-[...12 lines deleted...]
-      <c r="E4" s="4">
+    <row r="7" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="B7" s="44">
+        <v>723</v>
+      </c>
+      <c r="C7" s="44">
+        <v>966</v>
+      </c>
+      <c r="D7" s="45">
+        <v>1019</v>
+      </c>
+      <c r="E7" s="44">
+        <v>887</v>
+      </c>
+      <c r="F7" s="44">
+        <v>909</v>
+      </c>
+      <c r="G7" s="44">
+        <v>1005</v>
+      </c>
+      <c r="H7" s="44">
+        <v>805</v>
+      </c>
+      <c r="I7" s="44">
+        <v>760</v>
+      </c>
+      <c r="J7" s="47">
+        <v>799</v>
+      </c>
+      <c r="K7" s="47" t="s">
+        <v>203</v>
+      </c>
+      <c r="L7" s="47" t="s">
+        <v>203</v>
+      </c>
+      <c r="M7" s="47" t="s">
+        <v>203</v>
+      </c>
+      <c r="N7" s="47">
+        <v>7873</v>
+      </c>
+      <c r="O7" s="40"/>
+      <c r="P7" s="40"/>
+      <c r="Q7" s="40"/>
+      <c r="R7" s="40"/>
+    </row>
+    <row r="8" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="31" t="s">
+        <v>39</v>
+      </c>
+      <c r="B8" s="46">
+        <v>1522</v>
+      </c>
+      <c r="C8" s="46">
+        <v>1711</v>
+      </c>
+      <c r="D8" s="46">
+        <v>1805</v>
+      </c>
+      <c r="E8" s="46">
+        <v>1604</v>
+      </c>
+      <c r="F8" s="46">
+        <v>1531</v>
+      </c>
+      <c r="G8" s="46">
+        <v>1719</v>
+      </c>
+      <c r="H8" s="46">
+        <v>1331</v>
+      </c>
+      <c r="I8" s="46">
+        <v>1303</v>
+      </c>
+      <c r="J8" s="48">
+        <v>1542</v>
+      </c>
+      <c r="K8" s="48" t="s">
+        <v>203</v>
+      </c>
+      <c r="L8" s="48" t="s">
+        <v>203</v>
+      </c>
+      <c r="M8" s="48" t="s">
+        <v>203</v>
+      </c>
+      <c r="N8" s="48">
+        <v>14068</v>
+      </c>
+      <c r="O8" s="40"/>
+      <c r="P8" s="40"/>
+      <c r="Q8" s="40"/>
+      <c r="R8" s="40"/>
+    </row>
+    <row r="9" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="32" t="s">
+        <v>40</v>
+      </c>
+      <c r="B9" s="44" t="s">
+        <v>76</v>
+      </c>
+      <c r="C9" s="44">
+        <v>15</v>
+      </c>
+      <c r="D9" s="45">
+        <v>7</v>
+      </c>
+      <c r="E9" s="44">
+        <v>9</v>
+      </c>
+      <c r="F9" s="44">
+        <v>7</v>
+      </c>
+      <c r="G9" s="44" t="s">
+        <v>76</v>
+      </c>
+      <c r="H9" s="44" t="s">
+        <v>76</v>
+      </c>
+      <c r="I9" s="44" t="s">
+        <v>76</v>
+      </c>
+      <c r="J9" s="47">
+        <v>6</v>
+      </c>
+      <c r="K9" s="47" t="s">
+        <v>203</v>
+      </c>
+      <c r="L9" s="47" t="s">
+        <v>203</v>
+      </c>
+      <c r="M9" s="47" t="s">
+        <v>203</v>
+      </c>
+      <c r="N9" s="47">
+        <v>68</v>
+      </c>
+      <c r="O9" s="40"/>
+      <c r="P9" s="40"/>
+      <c r="Q9" s="40"/>
+      <c r="R9" s="40"/>
+    </row>
+    <row r="10" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="31" t="s">
+        <v>41</v>
+      </c>
+      <c r="B10" s="46">
+        <v>117</v>
+      </c>
+      <c r="C10" s="46">
+        <v>124</v>
+      </c>
+      <c r="D10" s="46">
+        <v>127</v>
+      </c>
+      <c r="E10" s="46">
+        <v>111</v>
+      </c>
+      <c r="F10" s="46">
+        <v>114</v>
+      </c>
+      <c r="G10" s="46">
+        <v>132</v>
+      </c>
+      <c r="H10" s="46">
+        <v>108</v>
+      </c>
+      <c r="I10" s="46">
+        <v>108</v>
+      </c>
+      <c r="J10" s="48">
+        <v>132</v>
+      </c>
+      <c r="K10" s="48" t="s">
+        <v>203</v>
+      </c>
+      <c r="L10" s="48" t="s">
+        <v>203</v>
+      </c>
+      <c r="M10" s="48" t="s">
+        <v>203</v>
+      </c>
+      <c r="N10" s="48">
+        <v>1073</v>
+      </c>
+      <c r="O10" s="40"/>
+      <c r="P10" s="40"/>
+      <c r="Q10" s="40"/>
+      <c r="R10" s="40"/>
+    </row>
+    <row r="11" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="32" t="s">
         <v>42</v>
       </c>
-      <c r="F4" s="4">
-[...10 lines deleted...]
-      <c r="B5" s="4">
+      <c r="B11" s="44" t="s">
+        <v>76</v>
+      </c>
+      <c r="C11" s="44" t="s">
+        <v>76</v>
+      </c>
+      <c r="D11" s="45">
+        <v>16</v>
+      </c>
+      <c r="E11" s="44">
+        <v>11</v>
+      </c>
+      <c r="F11" s="44">
+        <v>24</v>
+      </c>
+      <c r="G11" s="44">
+        <v>20</v>
+      </c>
+      <c r="H11" s="44">
+        <v>21</v>
+      </c>
+      <c r="I11" s="44">
+        <v>10</v>
+      </c>
+      <c r="J11" s="47">
+        <v>29</v>
+      </c>
+      <c r="K11" s="47" t="s">
+        <v>203</v>
+      </c>
+      <c r="L11" s="47" t="s">
+        <v>203</v>
+      </c>
+      <c r="M11" s="47" t="s">
+        <v>203</v>
+      </c>
+      <c r="N11" s="47">
+        <v>144</v>
+      </c>
+      <c r="O11" s="40"/>
+      <c r="P11" s="40"/>
+      <c r="Q11" s="40"/>
+      <c r="R11" s="40"/>
+    </row>
+    <row r="12" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="31" t="s">
+        <v>43</v>
+      </c>
+      <c r="B12" s="46">
+        <v>14</v>
+      </c>
+      <c r="C12" s="46" t="s">
+        <v>76</v>
+      </c>
+      <c r="D12" s="46">
+        <v>15</v>
+      </c>
+      <c r="E12" s="46">
+        <v>12</v>
+      </c>
+      <c r="F12" s="46">
+        <v>9</v>
+      </c>
+      <c r="G12" s="46" t="s">
+        <v>76</v>
+      </c>
+      <c r="H12" s="46" t="s">
+        <v>76</v>
+      </c>
+      <c r="I12" s="46" t="s">
+        <v>76</v>
+      </c>
+      <c r="J12" s="48">
+        <v>11</v>
+      </c>
+      <c r="K12" s="48" t="s">
+        <v>203</v>
+      </c>
+      <c r="L12" s="48" t="s">
+        <v>203</v>
+      </c>
+      <c r="M12" s="48" t="s">
+        <v>203</v>
+      </c>
+      <c r="N12" s="48">
+        <v>90</v>
+      </c>
+      <c r="O12" s="40"/>
+      <c r="P12" s="40"/>
+      <c r="Q12" s="40"/>
+      <c r="R12" s="40"/>
+    </row>
+    <row r="13" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="32" t="s">
+        <v>71</v>
+      </c>
+      <c r="B13" s="44">
         <v>0</v>
       </c>
-      <c r="C5" s="4">
+      <c r="C13" s="44">
         <v>0</v>
       </c>
-      <c r="D5" s="4">
+      <c r="D13" s="45">
         <v>0</v>
       </c>
-      <c r="E5" s="4">
-[...217 lines deleted...]
-      <c r="A15" s="23" t="s">
+      <c r="E13" s="44">
         <v>0</v>
       </c>
-      <c r="B15" s="26">
-[...17 lines deleted...]
-    </row>
+      <c r="F13" s="44">
+        <v>0</v>
+      </c>
+      <c r="G13" s="44">
+        <v>0</v>
+      </c>
+      <c r="H13" s="44">
+        <v>0</v>
+      </c>
+      <c r="I13" s="44">
+        <v>0</v>
+      </c>
+      <c r="J13" s="47">
+        <v>0</v>
+      </c>
+      <c r="K13" s="47" t="s">
+        <v>203</v>
+      </c>
+      <c r="L13" s="47" t="s">
+        <v>203</v>
+      </c>
+      <c r="M13" s="47" t="s">
+        <v>203</v>
+      </c>
+      <c r="N13" s="47">
+        <v>0</v>
+      </c>
+      <c r="O13" s="40"/>
+      <c r="P13" s="40"/>
+      <c r="Q13" s="40"/>
+      <c r="R13" s="40"/>
+    </row>
+    <row r="14" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="B14" s="46">
+        <v>2397</v>
+      </c>
+      <c r="C14" s="46">
+        <v>2830</v>
+      </c>
+      <c r="D14" s="46">
+        <v>2989</v>
+      </c>
+      <c r="E14" s="46">
+        <v>2634</v>
+      </c>
+      <c r="F14" s="46">
+        <v>2594</v>
+      </c>
+      <c r="G14" s="46">
+        <v>2888</v>
+      </c>
+      <c r="H14" s="46">
+        <v>2275</v>
+      </c>
+      <c r="I14" s="46">
+        <v>2190</v>
+      </c>
+      <c r="J14" s="48">
+        <v>2519</v>
+      </c>
+      <c r="K14" s="48" t="s">
+        <v>203</v>
+      </c>
+      <c r="L14" s="48" t="s">
+        <v>203</v>
+      </c>
+      <c r="M14" s="48" t="s">
+        <v>203</v>
+      </c>
+      <c r="N14" s="48">
+        <v>23316</v>
+      </c>
+      <c r="O14" s="40"/>
+      <c r="P14" s="40"/>
+      <c r="Q14" s="40"/>
+      <c r="R14" s="40"/>
+    </row>
+    <row r="15" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="8"/>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="7"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="7"/>
+      <c r="I15" s="7"/>
+      <c r="J15" s="9"/>
+      <c r="K15" s="40"/>
+      <c r="L15" s="40"/>
+      <c r="M15" s="40"/>
+      <c r="N15" s="40"/>
+      <c r="O15" s="40"/>
+      <c r="P15" s="40"/>
+      <c r="Q15" s="40"/>
+      <c r="R15" s="40"/>
+    </row>
+    <row r="16" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="13"/>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="7"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="7"/>
+      <c r="I16" s="7"/>
+      <c r="J16" s="9"/>
+      <c r="K16" s="40"/>
+      <c r="L16" s="40"/>
+      <c r="M16" s="40"/>
+      <c r="N16" s="40"/>
+      <c r="O16" s="40"/>
+      <c r="P16" s="40"/>
+      <c r="Q16" s="40"/>
+      <c r="R16" s="40"/>
+    </row>
+    <row r="17" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="8"/>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="7"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="7"/>
+      <c r="I17" s="7"/>
+      <c r="J17" s="9"/>
+      <c r="K17" s="40"/>
+      <c r="L17" s="40"/>
+      <c r="M17" s="40"/>
+      <c r="N17" s="40"/>
+      <c r="O17" s="40"/>
+      <c r="P17" s="40"/>
+      <c r="Q17" s="40"/>
+      <c r="R17" s="40"/>
+    </row>
+    <row r="18" spans="1:18" s="2" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B18" s="40"/>
+      <c r="C18" s="40"/>
+      <c r="D18" s="40"/>
+      <c r="E18" s="40"/>
+      <c r="F18" s="40"/>
+      <c r="G18" s="40"/>
+      <c r="H18" s="40"/>
+      <c r="I18" s="40"/>
+      <c r="J18" s="40"/>
+      <c r="K18" s="40"/>
+      <c r="L18" s="40"/>
+      <c r="M18" s="40"/>
+      <c r="N18" s="40"/>
+      <c r="O18" s="40"/>
+      <c r="P18" s="40"/>
+      <c r="Q18" s="40"/>
+      <c r="R18" s="40"/>
+    </row>
+    <row r="19" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B19" s="40"/>
+      <c r="C19" s="40"/>
+      <c r="D19" s="40"/>
+      <c r="E19" s="40"/>
+      <c r="F19" s="40"/>
+      <c r="G19" s="40"/>
+      <c r="H19" s="40"/>
+      <c r="I19" s="40"/>
+      <c r="J19" s="40"/>
+      <c r="K19" s="40"/>
+      <c r="L19" s="40"/>
+      <c r="M19" s="40"/>
+      <c r="N19" s="40"/>
+      <c r="O19" s="40"/>
+      <c r="P19" s="40"/>
+      <c r="Q19" s="40"/>
+      <c r="R19" s="40"/>
+    </row>
+    <row r="20" spans="1:18" s="2" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B20" s="40"/>
+      <c r="C20" s="40"/>
+      <c r="D20" s="40"/>
+      <c r="E20" s="40"/>
+      <c r="F20" s="40"/>
+      <c r="G20" s="40"/>
+      <c r="H20" s="40"/>
+      <c r="I20" s="40"/>
+      <c r="J20" s="40"/>
+      <c r="K20" s="40"/>
+      <c r="L20" s="40"/>
+      <c r="M20" s="40"/>
+      <c r="N20" s="40"/>
+      <c r="O20" s="40"/>
+      <c r="P20" s="40"/>
+      <c r="Q20" s="40"/>
+      <c r="R20" s="40"/>
+    </row>
+    <row r="21" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B21" s="40"/>
+      <c r="C21" s="40"/>
+      <c r="D21" s="40"/>
+      <c r="E21" s="40"/>
+      <c r="F21" s="40"/>
+      <c r="G21" s="40"/>
+      <c r="H21" s="40"/>
+      <c r="I21" s="40"/>
+      <c r="J21" s="40"/>
+      <c r="K21" s="40"/>
+      <c r="L21" s="40"/>
+      <c r="M21" s="40"/>
+      <c r="N21" s="40"/>
+      <c r="O21" s="40"/>
+      <c r="P21" s="40"/>
+      <c r="Q21" s="40"/>
+      <c r="R21" s="40"/>
+    </row>
+    <row r="22" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B22" s="40"/>
+      <c r="C22" s="40"/>
+      <c r="D22" s="40"/>
+      <c r="E22" s="40"/>
+      <c r="F22" s="40"/>
+      <c r="G22" s="40"/>
+      <c r="H22" s="40"/>
+      <c r="I22" s="40"/>
+      <c r="J22" s="40"/>
+      <c r="K22" s="40"/>
+      <c r="L22" s="40"/>
+      <c r="M22" s="40"/>
+      <c r="N22" s="40"/>
+      <c r="O22" s="40"/>
+      <c r="P22" s="40"/>
+      <c r="Q22" s="40"/>
+      <c r="R22" s="40"/>
+    </row>
+    <row r="23" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B23" s="40"/>
+      <c r="C23" s="40"/>
+      <c r="D23" s="40"/>
+      <c r="E23" s="40"/>
+      <c r="F23" s="40"/>
+      <c r="G23" s="40"/>
+      <c r="H23" s="40"/>
+      <c r="I23" s="40"/>
+      <c r="J23" s="40"/>
+      <c r="K23" s="40"/>
+      <c r="L23" s="40"/>
+      <c r="M23" s="40"/>
+      <c r="N23" s="40"/>
+      <c r="O23" s="40"/>
+      <c r="P23" s="40"/>
+      <c r="Q23" s="40"/>
+      <c r="R23" s="40"/>
+    </row>
+    <row r="24" spans="1:18" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B24" s="41"/>
+      <c r="C24" s="41"/>
+      <c r="D24" s="41"/>
+      <c r="E24" s="41"/>
+      <c r="F24" s="41"/>
+      <c r="G24" s="41"/>
+      <c r="H24" s="41"/>
+      <c r="I24" s="41"/>
+      <c r="J24" s="41"/>
+      <c r="K24" s="41"/>
+      <c r="L24" s="41"/>
+      <c r="M24" s="41"/>
+      <c r="N24" s="41"/>
+      <c r="O24" s="41"/>
+      <c r="P24" s="41"/>
+      <c r="Q24" s="41"/>
+      <c r="R24" s="41"/>
+    </row>
+    <row r="25" spans="1:18" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B25" s="41"/>
+      <c r="C25" s="41"/>
+      <c r="D25" s="41"/>
+      <c r="E25" s="41"/>
+      <c r="F25" s="41"/>
+      <c r="G25" s="41"/>
+      <c r="H25" s="41"/>
+      <c r="I25" s="41"/>
+      <c r="J25" s="41"/>
+      <c r="K25" s="41"/>
+      <c r="L25" s="41"/>
+      <c r="M25" s="41"/>
+      <c r="N25" s="41"/>
+      <c r="O25" s="41"/>
+      <c r="P25" s="41"/>
+      <c r="Q25" s="41"/>
+      <c r="R25" s="41"/>
+    </row>
+    <row r="26" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B26" s="40"/>
+      <c r="C26" s="40"/>
+      <c r="D26" s="40"/>
+      <c r="E26" s="40"/>
+      <c r="F26" s="40"/>
+      <c r="G26" s="40"/>
+      <c r="H26" s="40"/>
+      <c r="I26" s="40"/>
+      <c r="J26" s="40"/>
+      <c r="K26" s="40"/>
+      <c r="L26" s="40"/>
+      <c r="M26" s="40"/>
+      <c r="N26" s="40"/>
+      <c r="O26" s="40"/>
+      <c r="P26" s="40"/>
+      <c r="Q26" s="40"/>
+      <c r="R26" s="40"/>
+    </row>
+    <row r="27" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B27" s="40"/>
+      <c r="C27" s="40"/>
+      <c r="D27" s="40"/>
+      <c r="E27" s="40"/>
+      <c r="F27" s="40"/>
+      <c r="G27" s="40"/>
+      <c r="H27" s="40"/>
+      <c r="I27" s="40"/>
+      <c r="J27" s="40"/>
+      <c r="K27" s="40"/>
+      <c r="L27" s="40"/>
+      <c r="M27" s="40"/>
+      <c r="N27" s="40"/>
+      <c r="O27" s="40"/>
+      <c r="P27" s="40"/>
+      <c r="Q27" s="40"/>
+      <c r="R27" s="40"/>
+    </row>
+    <row r="28" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="12"/>
+      <c r="B28" s="42"/>
+      <c r="C28" s="42"/>
+      <c r="D28" s="42"/>
+      <c r="E28" s="42"/>
+      <c r="F28" s="42"/>
+      <c r="G28" s="42"/>
+      <c r="H28" s="42"/>
+      <c r="I28" s="42"/>
+      <c r="J28" s="42"/>
+      <c r="K28" s="40"/>
+      <c r="L28" s="40"/>
+      <c r="M28" s="40"/>
+      <c r="N28" s="40"/>
+      <c r="O28" s="40"/>
+      <c r="P28" s="40"/>
+      <c r="Q28" s="40"/>
+      <c r="R28" s="40"/>
+    </row>
+    <row r="29" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="12"/>
+      <c r="B29" s="42"/>
+      <c r="C29" s="42"/>
+      <c r="D29" s="42"/>
+      <c r="E29" s="42"/>
+      <c r="F29" s="42"/>
+      <c r="G29" s="42"/>
+      <c r="H29" s="42"/>
+      <c r="I29" s="42"/>
+      <c r="J29" s="42"/>
+      <c r="K29" s="40"/>
+      <c r="L29" s="40"/>
+      <c r="M29" s="40"/>
+      <c r="N29" s="40"/>
+      <c r="O29" s="40"/>
+      <c r="P29" s="40"/>
+      <c r="Q29" s="40"/>
+      <c r="R29" s="40"/>
+    </row>
+    <row r="30" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="12"/>
+      <c r="B30" s="42"/>
+      <c r="C30" s="42"/>
+      <c r="D30" s="42"/>
+      <c r="E30" s="42"/>
+      <c r="F30" s="42"/>
+      <c r="G30" s="42"/>
+      <c r="H30" s="42"/>
+      <c r="I30" s="42"/>
+      <c r="J30" s="42"/>
+      <c r="K30" s="40"/>
+      <c r="L30" s="40"/>
+      <c r="M30" s="40"/>
+      <c r="N30" s="40"/>
+      <c r="O30" s="40"/>
+      <c r="P30" s="40"/>
+      <c r="Q30" s="40"/>
+      <c r="R30" s="40"/>
+    </row>
+    <row r="31" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="12"/>
+      <c r="B31" s="42"/>
+      <c r="C31" s="42"/>
+      <c r="D31" s="42"/>
+      <c r="E31" s="42"/>
+      <c r="F31" s="42"/>
+      <c r="G31" s="42"/>
+      <c r="H31" s="42"/>
+      <c r="I31" s="42"/>
+      <c r="J31" s="42"/>
+      <c r="K31" s="40"/>
+      <c r="L31" s="40"/>
+      <c r="M31" s="40"/>
+      <c r="N31" s="40"/>
+      <c r="O31" s="40"/>
+      <c r="P31" s="40"/>
+      <c r="Q31" s="40"/>
+      <c r="R31" s="40"/>
+    </row>
+    <row r="32" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="12"/>
+      <c r="B32" s="42"/>
+      <c r="C32" s="42"/>
+      <c r="D32" s="42"/>
+      <c r="E32" s="42"/>
+      <c r="F32" s="42"/>
+      <c r="G32" s="42"/>
+      <c r="H32" s="42"/>
+      <c r="I32" s="42"/>
+      <c r="J32" s="42"/>
+      <c r="K32" s="40"/>
+      <c r="L32" s="40"/>
+      <c r="M32" s="40"/>
+      <c r="N32" s="40"/>
+      <c r="O32" s="40"/>
+      <c r="P32" s="40"/>
+      <c r="Q32" s="40"/>
+      <c r="R32" s="40"/>
+    </row>
+    <row r="33" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B33" s="43"/>
+      <c r="C33" s="43"/>
+      <c r="D33" s="43"/>
+      <c r="E33" s="43"/>
+      <c r="F33" s="43"/>
+      <c r="G33" s="43"/>
+      <c r="H33" s="43"/>
+      <c r="I33" s="43"/>
+      <c r="J33" s="43"/>
+      <c r="K33" s="43"/>
+      <c r="L33" s="43"/>
+      <c r="M33" s="43"/>
+      <c r="N33" s="43"/>
+      <c r="O33" s="43"/>
+      <c r="P33" s="43"/>
+      <c r="Q33" s="43"/>
+      <c r="R33" s="43"/>
+    </row>
+    <row r="34" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B34" s="43"/>
+      <c r="C34" s="43"/>
+      <c r="D34" s="43"/>
+      <c r="E34" s="43"/>
+      <c r="F34" s="43"/>
+      <c r="G34" s="43"/>
+      <c r="H34" s="43"/>
+      <c r="I34" s="43"/>
+      <c r="J34" s="43"/>
+      <c r="K34" s="43"/>
+      <c r="L34" s="43"/>
+      <c r="M34" s="43"/>
+      <c r="N34" s="43"/>
+      <c r="O34" s="43"/>
+      <c r="P34" s="43"/>
+      <c r="Q34" s="43"/>
+      <c r="R34" s="43"/>
+    </row>
+    <row r="35" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B35" s="43"/>
+      <c r="C35" s="43"/>
+      <c r="D35" s="43"/>
+      <c r="E35" s="43"/>
+      <c r="F35" s="43"/>
+      <c r="G35" s="43"/>
+      <c r="H35" s="43"/>
+      <c r="I35" s="43"/>
+      <c r="J35" s="43"/>
+      <c r="K35" s="43"/>
+      <c r="L35" s="43"/>
+      <c r="M35" s="43"/>
+      <c r="N35" s="43"/>
+      <c r="O35" s="43"/>
+      <c r="P35" s="43"/>
+      <c r="Q35" s="43"/>
+      <c r="R35" s="43"/>
+    </row>
+    <row r="36" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B36" s="43"/>
+      <c r="C36" s="43"/>
+      <c r="D36" s="43"/>
+      <c r="E36" s="43"/>
+      <c r="F36" s="43"/>
+      <c r="G36" s="43"/>
+      <c r="H36" s="43"/>
+      <c r="I36" s="43"/>
+      <c r="J36" s="43"/>
+      <c r="K36" s="43"/>
+      <c r="L36" s="43"/>
+      <c r="M36" s="43"/>
+      <c r="N36" s="43"/>
+      <c r="O36" s="43"/>
+      <c r="P36" s="43"/>
+      <c r="Q36" s="43"/>
+      <c r="R36" s="43"/>
+    </row>
+    <row r="37" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B37" s="43"/>
+      <c r="C37" s="43"/>
+      <c r="D37" s="43"/>
+      <c r="E37" s="43"/>
+      <c r="F37" s="43"/>
+      <c r="G37" s="43"/>
+      <c r="H37" s="43"/>
+      <c r="I37" s="43"/>
+      <c r="J37" s="43"/>
+      <c r="K37" s="43"/>
+      <c r="L37" s="43"/>
+      <c r="M37" s="43"/>
+      <c r="N37" s="43"/>
+      <c r="O37" s="43"/>
+      <c r="P37" s="43"/>
+      <c r="Q37" s="43"/>
+      <c r="R37" s="43"/>
+    </row>
+    <row r="38" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B38" s="43"/>
+      <c r="C38" s="43"/>
+      <c r="D38" s="43"/>
+      <c r="E38" s="43"/>
+      <c r="F38" s="43"/>
+      <c r="G38" s="43"/>
+      <c r="H38" s="43"/>
+      <c r="I38" s="43"/>
+      <c r="J38" s="43"/>
+      <c r="K38" s="43"/>
+      <c r="L38" s="43"/>
+      <c r="M38" s="43"/>
+      <c r="N38" s="43"/>
+      <c r="O38" s="43"/>
+      <c r="P38" s="43"/>
+      <c r="Q38" s="43"/>
+      <c r="R38" s="43"/>
+    </row>
+    <row r="39" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B39" s="43"/>
+      <c r="C39" s="43"/>
+      <c r="D39" s="43"/>
+      <c r="E39" s="43"/>
+      <c r="F39" s="43"/>
+      <c r="G39" s="43"/>
+      <c r="H39" s="43"/>
+      <c r="I39" s="43"/>
+      <c r="J39" s="43"/>
+      <c r="K39" s="43"/>
+      <c r="L39" s="43"/>
+      <c r="M39" s="43"/>
+      <c r="N39" s="43"/>
+      <c r="O39" s="43"/>
+      <c r="P39" s="43"/>
+      <c r="Q39" s="43"/>
+      <c r="R39" s="43"/>
+    </row>
+    <row r="40" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B40" s="43"/>
+      <c r="C40" s="43"/>
+      <c r="D40" s="43"/>
+      <c r="E40" s="43"/>
+      <c r="F40" s="43"/>
+      <c r="G40" s="43"/>
+      <c r="H40" s="43"/>
+      <c r="I40" s="43"/>
+      <c r="J40" s="43"/>
+      <c r="K40" s="43"/>
+      <c r="L40" s="43"/>
+      <c r="M40" s="43"/>
+      <c r="N40" s="43"/>
+      <c r="O40" s="43"/>
+      <c r="P40" s="43"/>
+      <c r="Q40" s="43"/>
+      <c r="R40" s="43"/>
+    </row>
+    <row r="41" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B41" s="43"/>
+      <c r="C41" s="43"/>
+      <c r="D41" s="43"/>
+      <c r="E41" s="43"/>
+      <c r="F41" s="43"/>
+      <c r="G41" s="43"/>
+      <c r="H41" s="43"/>
+      <c r="I41" s="43"/>
+      <c r="J41" s="43"/>
+      <c r="K41" s="43"/>
+      <c r="L41" s="43"/>
+      <c r="M41" s="43"/>
+      <c r="N41" s="43"/>
+      <c r="O41" s="43"/>
+      <c r="P41" s="43"/>
+      <c r="Q41" s="43"/>
+      <c r="R41" s="43"/>
+    </row>
+    <row r="42" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B42" s="43"/>
+      <c r="C42" s="43"/>
+      <c r="D42" s="43"/>
+      <c r="E42" s="43"/>
+      <c r="F42" s="43"/>
+      <c r="G42" s="43"/>
+      <c r="H42" s="43"/>
+      <c r="I42" s="43"/>
+      <c r="J42" s="43"/>
+      <c r="K42" s="43"/>
+      <c r="L42" s="43"/>
+      <c r="M42" s="43"/>
+      <c r="N42" s="43"/>
+      <c r="O42" s="43"/>
+      <c r="P42" s="43"/>
+      <c r="Q42" s="43"/>
+      <c r="R42" s="43"/>
+    </row>
+    <row r="43" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B43" s="43"/>
+      <c r="C43" s="43"/>
+      <c r="D43" s="43"/>
+      <c r="E43" s="43"/>
+      <c r="F43" s="43"/>
+      <c r="G43" s="43"/>
+      <c r="H43" s="43"/>
+      <c r="I43" s="43"/>
+      <c r="J43" s="43"/>
+      <c r="K43" s="43"/>
+      <c r="L43" s="43"/>
+      <c r="M43" s="43"/>
+      <c r="N43" s="43"/>
+      <c r="O43" s="43"/>
+      <c r="P43" s="43"/>
+      <c r="Q43" s="43"/>
+      <c r="R43" s="43"/>
+    </row>
+    <row r="44" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B44" s="43"/>
+      <c r="C44" s="43"/>
+      <c r="D44" s="43"/>
+      <c r="E44" s="43"/>
+      <c r="F44" s="43"/>
+      <c r="G44" s="43"/>
+      <c r="H44" s="43"/>
+      <c r="I44" s="43"/>
+      <c r="J44" s="43"/>
+      <c r="K44" s="43"/>
+      <c r="L44" s="43"/>
+      <c r="M44" s="43"/>
+      <c r="N44" s="43"/>
+      <c r="O44" s="43"/>
+      <c r="P44" s="43"/>
+      <c r="Q44" s="43"/>
+      <c r="R44" s="43"/>
+    </row>
+    <row r="45" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B45" s="43"/>
+      <c r="C45" s="43"/>
+      <c r="D45" s="43"/>
+      <c r="E45" s="43"/>
+      <c r="F45" s="43"/>
+      <c r="G45" s="43"/>
+      <c r="H45" s="43"/>
+      <c r="I45" s="43"/>
+      <c r="J45" s="43"/>
+      <c r="K45" s="43"/>
+      <c r="L45" s="43"/>
+      <c r="M45" s="43"/>
+      <c r="N45" s="43"/>
+      <c r="O45" s="43"/>
+      <c r="P45" s="43"/>
+      <c r="Q45" s="43"/>
+      <c r="R45" s="43"/>
+    </row>
+    <row r="46" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B46" s="43"/>
+      <c r="C46" s="43"/>
+      <c r="D46" s="43"/>
+      <c r="E46" s="43"/>
+      <c r="F46" s="43"/>
+      <c r="G46" s="43"/>
+      <c r="H46" s="43"/>
+      <c r="I46" s="43"/>
+      <c r="J46" s="43"/>
+      <c r="K46" s="43"/>
+      <c r="L46" s="43"/>
+      <c r="M46" s="43"/>
+      <c r="N46" s="43"/>
+      <c r="O46" s="43"/>
+      <c r="P46" s="43"/>
+      <c r="Q46" s="43"/>
+      <c r="R46" s="43"/>
+    </row>
+    <row r="47" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B47" s="43"/>
+      <c r="C47" s="43"/>
+      <c r="D47" s="43"/>
+      <c r="E47" s="43"/>
+      <c r="F47" s="43"/>
+      <c r="G47" s="43"/>
+      <c r="H47" s="43"/>
+      <c r="I47" s="43"/>
+      <c r="J47" s="43"/>
+      <c r="K47" s="43"/>
+      <c r="L47" s="43"/>
+      <c r="M47" s="43"/>
+      <c r="N47" s="43"/>
+      <c r="O47" s="43"/>
+      <c r="P47" s="43"/>
+      <c r="Q47" s="43"/>
+      <c r="R47" s="43"/>
+    </row>
+    <row r="48" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B48" s="43"/>
+      <c r="C48" s="43"/>
+      <c r="D48" s="43"/>
+      <c r="E48" s="43"/>
+      <c r="F48" s="43"/>
+      <c r="G48" s="43"/>
+      <c r="H48" s="43"/>
+      <c r="I48" s="43"/>
+      <c r="J48" s="43"/>
+      <c r="K48" s="43"/>
+      <c r="L48" s="43"/>
+      <c r="M48" s="43"/>
+      <c r="N48" s="43"/>
+      <c r="O48" s="43"/>
+      <c r="P48" s="43"/>
+      <c r="Q48" s="43"/>
+      <c r="R48" s="43"/>
+    </row>
+    <row r="49" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B49" s="43"/>
+      <c r="C49" s="43"/>
+      <c r="D49" s="43"/>
+      <c r="E49" s="43"/>
+      <c r="F49" s="43"/>
+      <c r="G49" s="43"/>
+      <c r="H49" s="43"/>
+      <c r="I49" s="43"/>
+      <c r="J49" s="43"/>
+      <c r="K49" s="43"/>
+      <c r="L49" s="43"/>
+      <c r="M49" s="43"/>
+      <c r="N49" s="43"/>
+      <c r="O49" s="43"/>
+      <c r="P49" s="43"/>
+      <c r="Q49" s="43"/>
+      <c r="R49" s="43"/>
+    </row>
+    <row r="50" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B50" s="43"/>
+      <c r="C50" s="43"/>
+      <c r="D50" s="43"/>
+      <c r="E50" s="43"/>
+      <c r="F50" s="43"/>
+      <c r="G50" s="43"/>
+      <c r="H50" s="43"/>
+      <c r="I50" s="43"/>
+      <c r="J50" s="43"/>
+      <c r="K50" s="43"/>
+      <c r="L50" s="43"/>
+      <c r="M50" s="43"/>
+      <c r="N50" s="43"/>
+      <c r="O50" s="43"/>
+      <c r="P50" s="43"/>
+      <c r="Q50" s="43"/>
+      <c r="R50" s="43"/>
+    </row>
+    <row r="51" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B51" s="43"/>
+      <c r="C51" s="43"/>
+      <c r="D51" s="43"/>
+      <c r="E51" s="43"/>
+      <c r="F51" s="43"/>
+      <c r="G51" s="43"/>
+      <c r="H51" s="43"/>
+      <c r="I51" s="43"/>
+      <c r="J51" s="43"/>
+      <c r="K51" s="43"/>
+      <c r="L51" s="43"/>
+      <c r="M51" s="43"/>
+      <c r="N51" s="43"/>
+      <c r="O51" s="43"/>
+      <c r="P51" s="43"/>
+      <c r="Q51" s="43"/>
+      <c r="R51" s="43"/>
+    </row>
+    <row r="52" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B52" s="43"/>
+      <c r="C52" s="43"/>
+      <c r="D52" s="43"/>
+      <c r="E52" s="43"/>
+      <c r="F52" s="43"/>
+      <c r="G52" s="43"/>
+      <c r="H52" s="43"/>
+      <c r="I52" s="43"/>
+      <c r="J52" s="43"/>
+      <c r="K52" s="43"/>
+      <c r="L52" s="43"/>
+      <c r="M52" s="43"/>
+      <c r="N52" s="43"/>
+      <c r="O52" s="43"/>
+      <c r="P52" s="43"/>
+      <c r="Q52" s="43"/>
+      <c r="R52" s="43"/>
+    </row>
+    <row r="53" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B53" s="43"/>
+      <c r="C53" s="43"/>
+      <c r="D53" s="43"/>
+      <c r="E53" s="43"/>
+      <c r="F53" s="43"/>
+      <c r="G53" s="43"/>
+      <c r="H53" s="43"/>
+      <c r="I53" s="43"/>
+      <c r="J53" s="43"/>
+      <c r="K53" s="43"/>
+      <c r="L53" s="43"/>
+      <c r="M53" s="43"/>
+      <c r="N53" s="43"/>
+      <c r="O53" s="43"/>
+      <c r="P53" s="43"/>
+      <c r="Q53" s="43"/>
+      <c r="R53" s="43"/>
+    </row>
+    <row r="54" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B54" s="43"/>
+      <c r="C54" s="43"/>
+      <c r="D54" s="43"/>
+      <c r="E54" s="43"/>
+      <c r="F54" s="43"/>
+      <c r="G54" s="43"/>
+      <c r="H54" s="43"/>
+      <c r="I54" s="43"/>
+      <c r="J54" s="43"/>
+      <c r="K54" s="43"/>
+      <c r="L54" s="43"/>
+      <c r="M54" s="43"/>
+      <c r="N54" s="43"/>
+      <c r="O54" s="43"/>
+      <c r="P54" s="43"/>
+      <c r="Q54" s="43"/>
+      <c r="R54" s="43"/>
+    </row>
+    <row r="55" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B55" s="43"/>
+      <c r="C55" s="43"/>
+      <c r="D55" s="43"/>
+      <c r="E55" s="43"/>
+      <c r="F55" s="43"/>
+      <c r="G55" s="43"/>
+      <c r="H55" s="43"/>
+      <c r="I55" s="43"/>
+      <c r="J55" s="43"/>
+      <c r="K55" s="43"/>
+      <c r="L55" s="43"/>
+      <c r="M55" s="43"/>
+      <c r="N55" s="43"/>
+      <c r="O55" s="43"/>
+      <c r="P55" s="43"/>
+      <c r="Q55" s="43"/>
+      <c r="R55" s="43"/>
+    </row>
+    <row r="56" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="57" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="58" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="59" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="60" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="61" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="62" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="63" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="64" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="65" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="66" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="67" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="68" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="69" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="70" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="71" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="72" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="73" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="74" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="75" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="76" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="77" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="78" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="79" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="80" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="81" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="82" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="83" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="84" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="85" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="86" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="87" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="88" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="89" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="90" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="91" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="92" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="93" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="94" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="95" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="96" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="97" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="98" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="99" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="100" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="101" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="102" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="103" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="104" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="105" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="106" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="107" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="108" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="109" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="110" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="111" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="112" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="113" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="114" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="115" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="116" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="117" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="118" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="119" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="120" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="121" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="122" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="123" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="124" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="125" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="126" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="127" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="128" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="129" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="130" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="131" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="132" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="133" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="134" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="135" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="136" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="137" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="138" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="139" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="140" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="141" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="142" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="143" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="144" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="145" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="146" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="147" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="148" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="149" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="150" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="151" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="152" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="153" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="154" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="155" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="156" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="157" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="158" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="159" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="160" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="161" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="162" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="163" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="164" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="165" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="166" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="167" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="168" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="169" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="170" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="171" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="172" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="173" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="174" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="175" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="176" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="177" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="178" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="179" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="180" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="181" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="182" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="183" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="184" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="185" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="186" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="187" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="188" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="189" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="190" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="191" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="192" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="193" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="194" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="195" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="196" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="197" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="198" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="199" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="200" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="201" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="202" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="203" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="204" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="205" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="206" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="207" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="208" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="209" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="210" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="211" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="212" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="213" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="214" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="215" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="216" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
-  <phoneticPr fontId="4" type="noConversion"/>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="1.5748031496062993" bottom="0.78740157480314965" header="0" footer="0"/>
+  <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <headerFooter differentFirst="1">
+    <firstHeader>&amp;L &amp;G</firstHeader>
+    <firstFooter>&amp;L&amp;7Adm444 2022-11-16</firstFooter>
+  </headerFooter>
+  <legacyDrawingHF r:id="rId2"/>
   <tableParts count="1">
-    <tablePart r:id="rId1"/>
+    <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
-  <dimension ref="A1:O149"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00762030-0312-49D1-B4B6-05362773D2DD}">
+  <dimension ref="A1:R214"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="15" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="49.28515625" style="2" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="16" max="16384" width="11.42578125" style="2"/>
+    <col min="1" max="1" width="48" style="1" customWidth="1"/>
+    <col min="2" max="10" width="8.875" style="1" customWidth="1"/>
+    <col min="11" max="16384" width="8.875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" ht="15" customHeight="1">
-[...31 lines deleted...]
-      <c r="H3" s="27" t="s">
+    <row r="1" spans="1:18" s="4" customFormat="1" ht="28.35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="C1" s="5"/>
+    </row>
+    <row r="2" spans="1:18" s="2" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="11"/>
+    </row>
+    <row r="3" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="11"/>
+    </row>
+    <row r="4" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="11"/>
+    </row>
+    <row r="5" spans="1:18" s="2" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="18" t="s">
+        <v>6</v>
+      </c>
+      <c r="B5" s="6"/>
+      <c r="C5" s="6"/>
+      <c r="D5" s="6"/>
+      <c r="E5" s="6"/>
+      <c r="F5" s="6"/>
+      <c r="G5" s="6"/>
+      <c r="H5" s="6"/>
+      <c r="I5" s="6"/>
+      <c r="J5" s="6"/>
+    </row>
+    <row r="6" spans="1:18" s="2" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="B6" s="14" t="s">
+        <v>2</v>
+      </c>
+      <c r="C6" s="14" t="s">
+        <v>3</v>
+      </c>
+      <c r="D6" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="J3" s="2"/>
-[...22 lines deleted...]
-      <c r="F4" s="10">
+    </row>
+    <row r="7" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="26" t="s">
+        <v>38</v>
+      </c>
+      <c r="B7" s="44">
+        <v>3723</v>
+      </c>
+      <c r="C7" s="44">
+        <v>2197</v>
+      </c>
+      <c r="D7" s="45">
+        <v>5920</v>
+      </c>
+      <c r="E7" s="40"/>
+      <c r="F7" s="40"/>
+      <c r="G7" s="40"/>
+      <c r="H7" s="40"/>
+      <c r="I7" s="40"/>
+      <c r="J7" s="40"/>
+      <c r="K7" s="40"/>
+      <c r="L7" s="40"/>
+      <c r="M7" s="40"/>
+      <c r="N7" s="40"/>
+      <c r="O7" s="40"/>
+      <c r="P7" s="40"/>
+      <c r="Q7" s="40"/>
+      <c r="R7" s="40"/>
+    </row>
+    <row r="8" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="28" t="s">
+        <v>39</v>
+      </c>
+      <c r="B8" s="46">
+        <v>2541</v>
+      </c>
+      <c r="C8" s="46">
+        <v>7296</v>
+      </c>
+      <c r="D8" s="46">
+        <v>9837</v>
+      </c>
+      <c r="E8" s="40"/>
+      <c r="F8" s="40"/>
+      <c r="G8" s="40"/>
+      <c r="H8" s="40"/>
+      <c r="I8" s="40"/>
+      <c r="J8" s="40"/>
+      <c r="K8" s="40"/>
+      <c r="L8" s="40"/>
+      <c r="M8" s="40"/>
+      <c r="N8" s="40"/>
+      <c r="O8" s="40"/>
+      <c r="P8" s="40"/>
+      <c r="Q8" s="40"/>
+      <c r="R8" s="40"/>
+    </row>
+    <row r="9" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="B9" s="44" t="s">
+        <v>76</v>
+      </c>
+      <c r="C9" s="44" t="s">
+        <v>76</v>
+      </c>
+      <c r="D9" s="45" t="s">
+        <v>76</v>
+      </c>
+      <c r="E9" s="40"/>
+      <c r="F9" s="40"/>
+      <c r="G9" s="40"/>
+      <c r="H9" s="40"/>
+      <c r="I9" s="40"/>
+      <c r="J9" s="40"/>
+      <c r="K9" s="40"/>
+      <c r="L9" s="40"/>
+      <c r="M9" s="40"/>
+      <c r="N9" s="40"/>
+      <c r="O9" s="40"/>
+      <c r="P9" s="40"/>
+      <c r="Q9" s="40"/>
+      <c r="R9" s="40"/>
+    </row>
+    <row r="10" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="28" t="s">
+        <v>41</v>
+      </c>
+      <c r="B10" s="46">
+        <v>619</v>
+      </c>
+      <c r="C10" s="46">
+        <v>754</v>
+      </c>
+      <c r="D10" s="46">
+        <v>1373</v>
+      </c>
+      <c r="E10" s="40"/>
+      <c r="F10" s="40"/>
+      <c r="G10" s="40"/>
+      <c r="H10" s="40"/>
+      <c r="I10" s="40"/>
+      <c r="J10" s="40"/>
+      <c r="K10" s="40"/>
+      <c r="L10" s="40"/>
+      <c r="M10" s="40"/>
+      <c r="N10" s="40"/>
+      <c r="O10" s="40"/>
+      <c r="P10" s="40"/>
+      <c r="Q10" s="40"/>
+      <c r="R10" s="40"/>
+    </row>
+    <row r="11" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="B11" s="44">
+        <v>658</v>
+      </c>
+      <c r="C11" s="44">
+        <v>442</v>
+      </c>
+      <c r="D11" s="44">
+        <v>1100</v>
+      </c>
+      <c r="E11" s="40"/>
+      <c r="F11" s="40"/>
+      <c r="G11" s="40"/>
+      <c r="H11" s="40"/>
+      <c r="I11" s="40"/>
+      <c r="J11" s="40"/>
+      <c r="K11" s="40"/>
+      <c r="L11" s="40"/>
+      <c r="M11" s="40"/>
+      <c r="N11" s="40"/>
+      <c r="O11" s="40"/>
+      <c r="P11" s="40"/>
+      <c r="Q11" s="40"/>
+      <c r="R11" s="40"/>
+    </row>
+    <row r="12" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="28" t="s">
+        <v>43</v>
+      </c>
+      <c r="B12" s="46">
+        <v>110</v>
+      </c>
+      <c r="C12" s="46">
+        <v>275</v>
+      </c>
+      <c r="D12" s="46">
+        <v>385</v>
+      </c>
+      <c r="E12" s="40"/>
+      <c r="F12" s="40"/>
+      <c r="G12" s="40"/>
+      <c r="H12" s="40"/>
+      <c r="I12" s="40"/>
+      <c r="J12" s="40"/>
+      <c r="K12" s="40"/>
+      <c r="L12" s="40"/>
+      <c r="M12" s="40"/>
+      <c r="N12" s="40"/>
+      <c r="O12" s="40"/>
+      <c r="P12" s="40"/>
+      <c r="Q12" s="40"/>
+      <c r="R12" s="40"/>
+    </row>
+    <row r="13" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="B13" s="44">
+        <v>117</v>
+      </c>
+      <c r="C13" s="44">
+        <v>589</v>
+      </c>
+      <c r="D13" s="45">
+        <v>706</v>
+      </c>
+      <c r="E13" s="40"/>
+      <c r="F13" s="40"/>
+      <c r="G13" s="40"/>
+      <c r="H13" s="40"/>
+      <c r="I13" s="40"/>
+      <c r="J13" s="40"/>
+      <c r="K13" s="40"/>
+      <c r="L13" s="40"/>
+      <c r="M13" s="40"/>
+      <c r="N13" s="40"/>
+      <c r="O13" s="40"/>
+      <c r="P13" s="40"/>
+      <c r="Q13" s="40"/>
+      <c r="R13" s="40"/>
+    </row>
+    <row r="14" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="28" t="s">
+        <v>71</v>
+      </c>
+      <c r="B14" s="46" t="s">
+        <v>76</v>
+      </c>
+      <c r="C14" s="46" t="s">
+        <v>76</v>
+      </c>
+      <c r="D14" s="46" t="s">
+        <v>76</v>
+      </c>
+      <c r="E14" s="40"/>
+      <c r="F14" s="40"/>
+      <c r="G14" s="40"/>
+      <c r="H14" s="40"/>
+      <c r="I14" s="40"/>
+      <c r="J14" s="40"/>
+      <c r="K14" s="40"/>
+      <c r="L14" s="40"/>
+      <c r="M14" s="40"/>
+      <c r="N14" s="40"/>
+      <c r="O14" s="40"/>
+      <c r="P14" s="40"/>
+      <c r="Q14" s="40"/>
+      <c r="R14" s="40"/>
+    </row>
+    <row r="15" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="26" t="s">
         <v>0</v>
       </c>
-      <c r="G4" s="10">
-[...4038 lines deleted...]
-    <row r="149" s="2" customFormat="1" ht="15" customHeight="1"/>
+      <c r="B15" s="44">
+        <v>7790</v>
+      </c>
+      <c r="C15" s="44">
+        <v>11572</v>
+      </c>
+      <c r="D15" s="45">
+        <v>19362</v>
+      </c>
+      <c r="E15" s="7"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="7"/>
+      <c r="I15" s="7"/>
+      <c r="J15" s="9"/>
+      <c r="K15" s="40"/>
+      <c r="L15" s="40"/>
+      <c r="M15" s="40"/>
+      <c r="N15" s="40"/>
+      <c r="O15" s="40"/>
+      <c r="P15" s="40"/>
+      <c r="Q15" s="40"/>
+      <c r="R15" s="40"/>
+    </row>
+    <row r="16" spans="1:18" s="2" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B16" s="40"/>
+      <c r="C16" s="40"/>
+      <c r="D16" s="40"/>
+      <c r="E16" s="40"/>
+      <c r="F16" s="40"/>
+      <c r="G16" s="40"/>
+      <c r="H16" s="40"/>
+      <c r="I16" s="40"/>
+      <c r="J16" s="40"/>
+      <c r="K16" s="40"/>
+      <c r="L16" s="40"/>
+      <c r="M16" s="40"/>
+      <c r="N16" s="40"/>
+      <c r="O16" s="40"/>
+      <c r="P16" s="40"/>
+      <c r="Q16" s="40"/>
+      <c r="R16" s="40"/>
+    </row>
+    <row r="17" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B17" s="40"/>
+      <c r="C17" s="40"/>
+      <c r="D17" s="40"/>
+      <c r="E17" s="40"/>
+      <c r="F17" s="40"/>
+      <c r="G17" s="40"/>
+      <c r="H17" s="40"/>
+      <c r="I17" s="40"/>
+      <c r="J17" s="40"/>
+      <c r="K17" s="40"/>
+      <c r="L17" s="40"/>
+      <c r="M17" s="40"/>
+      <c r="N17" s="40"/>
+      <c r="O17" s="40"/>
+      <c r="P17" s="40"/>
+      <c r="Q17" s="40"/>
+      <c r="R17" s="40"/>
+    </row>
+    <row r="18" spans="1:18" s="2" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B18" s="40"/>
+      <c r="C18" s="40"/>
+      <c r="D18" s="40"/>
+      <c r="E18" s="40"/>
+      <c r="F18" s="40"/>
+      <c r="G18" s="40"/>
+      <c r="H18" s="40"/>
+      <c r="I18" s="40"/>
+      <c r="J18" s="40"/>
+      <c r="K18" s="40"/>
+      <c r="L18" s="40"/>
+      <c r="M18" s="40"/>
+      <c r="N18" s="40"/>
+      <c r="O18" s="40"/>
+      <c r="P18" s="40"/>
+      <c r="Q18" s="40"/>
+      <c r="R18" s="40"/>
+    </row>
+    <row r="19" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B19" s="40"/>
+      <c r="C19" s="40"/>
+      <c r="D19" s="40"/>
+      <c r="E19" s="40"/>
+      <c r="F19" s="40"/>
+      <c r="G19" s="40"/>
+      <c r="H19" s="40"/>
+      <c r="I19" s="40"/>
+      <c r="J19" s="40"/>
+      <c r="K19" s="40"/>
+      <c r="L19" s="40"/>
+      <c r="M19" s="40"/>
+      <c r="N19" s="40"/>
+      <c r="O19" s="40"/>
+      <c r="P19" s="40"/>
+      <c r="Q19" s="40"/>
+      <c r="R19" s="40"/>
+    </row>
+    <row r="20" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B20" s="40"/>
+      <c r="C20" s="40"/>
+      <c r="D20" s="40"/>
+      <c r="E20" s="40"/>
+      <c r="F20" s="40"/>
+      <c r="G20" s="40"/>
+      <c r="H20" s="40"/>
+      <c r="I20" s="40"/>
+      <c r="J20" s="40"/>
+      <c r="K20" s="40"/>
+      <c r="L20" s="40"/>
+      <c r="M20" s="40"/>
+      <c r="N20" s="40"/>
+      <c r="O20" s="40"/>
+      <c r="P20" s="40"/>
+      <c r="Q20" s="40"/>
+      <c r="R20" s="40"/>
+    </row>
+    <row r="21" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B21" s="40"/>
+      <c r="C21" s="40"/>
+      <c r="D21" s="40"/>
+      <c r="E21" s="40"/>
+      <c r="F21" s="40"/>
+      <c r="G21" s="40"/>
+      <c r="H21" s="40"/>
+      <c r="I21" s="40"/>
+      <c r="J21" s="40"/>
+      <c r="K21" s="40"/>
+      <c r="L21" s="40"/>
+      <c r="M21" s="40"/>
+      <c r="N21" s="40"/>
+      <c r="O21" s="40"/>
+      <c r="P21" s="40"/>
+      <c r="Q21" s="40"/>
+      <c r="R21" s="40"/>
+    </row>
+    <row r="22" spans="1:18" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B22" s="41"/>
+      <c r="C22" s="41"/>
+      <c r="D22" s="41"/>
+      <c r="E22" s="41"/>
+      <c r="F22" s="41"/>
+      <c r="G22" s="41"/>
+      <c r="H22" s="41"/>
+      <c r="I22" s="41"/>
+      <c r="J22" s="41"/>
+      <c r="K22" s="41"/>
+      <c r="L22" s="41"/>
+      <c r="M22" s="41"/>
+      <c r="N22" s="41"/>
+      <c r="O22" s="41"/>
+      <c r="P22" s="41"/>
+      <c r="Q22" s="41"/>
+      <c r="R22" s="41"/>
+    </row>
+    <row r="23" spans="1:18" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B23" s="41"/>
+      <c r="C23" s="41"/>
+      <c r="D23" s="41"/>
+      <c r="E23" s="41"/>
+      <c r="F23" s="41"/>
+      <c r="G23" s="41"/>
+      <c r="H23" s="41"/>
+      <c r="I23" s="41"/>
+      <c r="J23" s="41"/>
+      <c r="K23" s="41"/>
+      <c r="L23" s="41"/>
+      <c r="M23" s="41"/>
+      <c r="N23" s="41"/>
+      <c r="O23" s="41"/>
+      <c r="P23" s="41"/>
+      <c r="Q23" s="41"/>
+      <c r="R23" s="41"/>
+    </row>
+    <row r="24" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B24" s="40"/>
+      <c r="C24" s="40"/>
+      <c r="D24" s="40"/>
+      <c r="E24" s="40"/>
+      <c r="F24" s="40"/>
+      <c r="G24" s="40"/>
+      <c r="H24" s="40"/>
+      <c r="I24" s="40"/>
+      <c r="J24" s="40"/>
+      <c r="K24" s="40"/>
+      <c r="L24" s="40"/>
+      <c r="M24" s="40"/>
+      <c r="N24" s="40"/>
+      <c r="O24" s="40"/>
+      <c r="P24" s="40"/>
+      <c r="Q24" s="40"/>
+      <c r="R24" s="40"/>
+    </row>
+    <row r="25" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B25" s="40"/>
+      <c r="C25" s="40"/>
+      <c r="D25" s="40"/>
+      <c r="E25" s="40"/>
+      <c r="F25" s="40"/>
+      <c r="G25" s="40"/>
+      <c r="H25" s="40"/>
+      <c r="I25" s="40"/>
+      <c r="J25" s="40"/>
+      <c r="K25" s="40"/>
+      <c r="L25" s="40"/>
+      <c r="M25" s="40"/>
+      <c r="N25" s="40"/>
+      <c r="O25" s="40"/>
+      <c r="P25" s="40"/>
+      <c r="Q25" s="40"/>
+      <c r="R25" s="40"/>
+    </row>
+    <row r="26" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="12"/>
+      <c r="B26" s="42"/>
+      <c r="C26" s="42"/>
+      <c r="D26" s="42"/>
+      <c r="E26" s="42"/>
+      <c r="F26" s="42"/>
+      <c r="G26" s="42"/>
+      <c r="H26" s="42"/>
+      <c r="I26" s="42"/>
+      <c r="J26" s="42"/>
+      <c r="K26" s="40"/>
+      <c r="L26" s="40"/>
+      <c r="M26" s="40"/>
+      <c r="N26" s="40"/>
+      <c r="O26" s="40"/>
+      <c r="P26" s="40"/>
+      <c r="Q26" s="40"/>
+      <c r="R26" s="40"/>
+    </row>
+    <row r="27" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="12"/>
+      <c r="B27" s="42"/>
+      <c r="C27" s="42"/>
+      <c r="D27" s="42"/>
+      <c r="E27" s="42"/>
+      <c r="F27" s="42"/>
+      <c r="G27" s="42"/>
+      <c r="H27" s="42"/>
+      <c r="I27" s="42"/>
+      <c r="J27" s="42"/>
+      <c r="K27" s="40"/>
+      <c r="L27" s="40"/>
+      <c r="M27" s="40"/>
+      <c r="N27" s="40"/>
+      <c r="O27" s="40"/>
+      <c r="P27" s="40"/>
+      <c r="Q27" s="40"/>
+      <c r="R27" s="40"/>
+    </row>
+    <row r="28" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="12"/>
+      <c r="B28" s="42"/>
+      <c r="C28" s="42"/>
+      <c r="D28" s="42"/>
+      <c r="E28" s="42"/>
+      <c r="F28" s="42"/>
+      <c r="G28" s="42"/>
+      <c r="H28" s="42"/>
+      <c r="I28" s="42"/>
+      <c r="J28" s="42"/>
+      <c r="K28" s="40"/>
+      <c r="L28" s="40"/>
+      <c r="M28" s="40"/>
+      <c r="N28" s="40"/>
+      <c r="O28" s="40"/>
+      <c r="P28" s="40"/>
+      <c r="Q28" s="40"/>
+      <c r="R28" s="40"/>
+    </row>
+    <row r="29" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="12"/>
+      <c r="B29" s="42"/>
+      <c r="C29" s="42"/>
+      <c r="D29" s="42"/>
+      <c r="E29" s="42"/>
+      <c r="F29" s="42"/>
+      <c r="G29" s="42"/>
+      <c r="H29" s="42"/>
+      <c r="I29" s="42"/>
+      <c r="J29" s="42"/>
+      <c r="K29" s="40"/>
+      <c r="L29" s="40"/>
+      <c r="M29" s="40"/>
+      <c r="N29" s="40"/>
+      <c r="O29" s="40"/>
+      <c r="P29" s="40"/>
+      <c r="Q29" s="40"/>
+      <c r="R29" s="40"/>
+    </row>
+    <row r="30" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="12"/>
+      <c r="B30" s="42"/>
+      <c r="C30" s="42"/>
+      <c r="D30" s="42"/>
+      <c r="E30" s="42"/>
+      <c r="F30" s="42"/>
+      <c r="G30" s="42"/>
+      <c r="H30" s="42"/>
+      <c r="I30" s="42"/>
+      <c r="J30" s="42"/>
+      <c r="K30" s="40"/>
+      <c r="L30" s="40"/>
+      <c r="M30" s="40"/>
+      <c r="N30" s="40"/>
+      <c r="O30" s="40"/>
+      <c r="P30" s="40"/>
+      <c r="Q30" s="40"/>
+      <c r="R30" s="40"/>
+    </row>
+    <row r="31" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B31" s="43"/>
+      <c r="C31" s="43"/>
+      <c r="D31" s="43"/>
+      <c r="E31" s="43"/>
+      <c r="F31" s="43"/>
+      <c r="G31" s="43"/>
+      <c r="H31" s="43"/>
+      <c r="I31" s="43"/>
+      <c r="J31" s="43"/>
+      <c r="K31" s="43"/>
+      <c r="L31" s="43"/>
+      <c r="M31" s="43"/>
+      <c r="N31" s="43"/>
+      <c r="O31" s="43"/>
+      <c r="P31" s="43"/>
+      <c r="Q31" s="43"/>
+      <c r="R31" s="43"/>
+    </row>
+    <row r="32" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B32" s="43"/>
+      <c r="C32" s="43"/>
+      <c r="D32" s="43"/>
+      <c r="E32" s="43"/>
+      <c r="F32" s="43"/>
+      <c r="G32" s="43"/>
+      <c r="H32" s="43"/>
+      <c r="I32" s="43"/>
+      <c r="J32" s="43"/>
+      <c r="K32" s="43"/>
+      <c r="L32" s="43"/>
+      <c r="M32" s="43"/>
+      <c r="N32" s="43"/>
+      <c r="O32" s="43"/>
+      <c r="P32" s="43"/>
+      <c r="Q32" s="43"/>
+      <c r="R32" s="43"/>
+    </row>
+    <row r="33" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B33" s="43"/>
+      <c r="C33" s="43"/>
+      <c r="D33" s="43"/>
+      <c r="E33" s="43"/>
+      <c r="F33" s="43"/>
+      <c r="G33" s="43"/>
+      <c r="H33" s="43"/>
+      <c r="I33" s="43"/>
+      <c r="J33" s="43"/>
+      <c r="K33" s="43"/>
+      <c r="L33" s="43"/>
+      <c r="M33" s="43"/>
+      <c r="N33" s="43"/>
+      <c r="O33" s="43"/>
+      <c r="P33" s="43"/>
+      <c r="Q33" s="43"/>
+      <c r="R33" s="43"/>
+    </row>
+    <row r="34" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B34" s="43"/>
+      <c r="C34" s="43"/>
+      <c r="D34" s="43"/>
+      <c r="E34" s="43"/>
+      <c r="F34" s="43"/>
+      <c r="G34" s="43"/>
+      <c r="H34" s="43"/>
+      <c r="I34" s="43"/>
+      <c r="J34" s="43"/>
+      <c r="K34" s="43"/>
+      <c r="L34" s="43"/>
+      <c r="M34" s="43"/>
+      <c r="N34" s="43"/>
+      <c r="O34" s="43"/>
+      <c r="P34" s="43"/>
+      <c r="Q34" s="43"/>
+      <c r="R34" s="43"/>
+    </row>
+    <row r="35" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B35" s="43"/>
+      <c r="C35" s="43"/>
+      <c r="D35" s="43"/>
+      <c r="E35" s="43"/>
+      <c r="F35" s="43"/>
+      <c r="G35" s="43"/>
+      <c r="H35" s="43"/>
+      <c r="I35" s="43"/>
+      <c r="J35" s="43"/>
+      <c r="K35" s="43"/>
+      <c r="L35" s="43"/>
+      <c r="M35" s="43"/>
+      <c r="N35" s="43"/>
+      <c r="O35" s="43"/>
+      <c r="P35" s="43"/>
+      <c r="Q35" s="43"/>
+      <c r="R35" s="43"/>
+    </row>
+    <row r="36" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B36" s="43"/>
+      <c r="C36" s="43"/>
+      <c r="D36" s="43"/>
+      <c r="E36" s="43"/>
+      <c r="F36" s="43"/>
+      <c r="G36" s="43"/>
+      <c r="H36" s="43"/>
+      <c r="I36" s="43"/>
+      <c r="J36" s="43"/>
+      <c r="K36" s="43"/>
+      <c r="L36" s="43"/>
+      <c r="M36" s="43"/>
+      <c r="N36" s="43"/>
+      <c r="O36" s="43"/>
+      <c r="P36" s="43"/>
+      <c r="Q36" s="43"/>
+      <c r="R36" s="43"/>
+    </row>
+    <row r="37" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B37" s="43"/>
+      <c r="C37" s="43"/>
+      <c r="D37" s="43"/>
+      <c r="E37" s="43"/>
+      <c r="F37" s="43"/>
+      <c r="G37" s="43"/>
+      <c r="H37" s="43"/>
+      <c r="I37" s="43"/>
+      <c r="J37" s="43"/>
+      <c r="K37" s="43"/>
+      <c r="L37" s="43"/>
+      <c r="M37" s="43"/>
+      <c r="N37" s="43"/>
+      <c r="O37" s="43"/>
+      <c r="P37" s="43"/>
+      <c r="Q37" s="43"/>
+      <c r="R37" s="43"/>
+    </row>
+    <row r="38" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B38" s="43"/>
+      <c r="C38" s="43"/>
+      <c r="D38" s="43"/>
+      <c r="E38" s="43"/>
+      <c r="F38" s="43"/>
+      <c r="G38" s="43"/>
+      <c r="H38" s="43"/>
+      <c r="I38" s="43"/>
+      <c r="J38" s="43"/>
+      <c r="K38" s="43"/>
+      <c r="L38" s="43"/>
+      <c r="M38" s="43"/>
+      <c r="N38" s="43"/>
+      <c r="O38" s="43"/>
+      <c r="P38" s="43"/>
+      <c r="Q38" s="43"/>
+      <c r="R38" s="43"/>
+    </row>
+    <row r="39" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B39" s="43"/>
+      <c r="C39" s="43"/>
+      <c r="D39" s="43"/>
+      <c r="E39" s="43"/>
+      <c r="F39" s="43"/>
+      <c r="G39" s="43"/>
+      <c r="H39" s="43"/>
+      <c r="I39" s="43"/>
+      <c r="J39" s="43"/>
+      <c r="K39" s="43"/>
+      <c r="L39" s="43"/>
+      <c r="M39" s="43"/>
+      <c r="N39" s="43"/>
+      <c r="O39" s="43"/>
+      <c r="P39" s="43"/>
+      <c r="Q39" s="43"/>
+      <c r="R39" s="43"/>
+    </row>
+    <row r="40" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B40" s="43"/>
+      <c r="C40" s="43"/>
+      <c r="D40" s="43"/>
+      <c r="E40" s="43"/>
+      <c r="F40" s="43"/>
+      <c r="G40" s="43"/>
+      <c r="H40" s="43"/>
+      <c r="I40" s="43"/>
+      <c r="J40" s="43"/>
+      <c r="K40" s="43"/>
+      <c r="L40" s="43"/>
+      <c r="M40" s="43"/>
+      <c r="N40" s="43"/>
+      <c r="O40" s="43"/>
+      <c r="P40" s="43"/>
+      <c r="Q40" s="43"/>
+      <c r="R40" s="43"/>
+    </row>
+    <row r="41" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B41" s="43"/>
+      <c r="C41" s="43"/>
+      <c r="D41" s="43"/>
+      <c r="E41" s="43"/>
+      <c r="F41" s="43"/>
+      <c r="G41" s="43"/>
+      <c r="H41" s="43"/>
+      <c r="I41" s="43"/>
+      <c r="J41" s="43"/>
+      <c r="K41" s="43"/>
+      <c r="L41" s="43"/>
+      <c r="M41" s="43"/>
+      <c r="N41" s="43"/>
+      <c r="O41" s="43"/>
+      <c r="P41" s="43"/>
+      <c r="Q41" s="43"/>
+      <c r="R41" s="43"/>
+    </row>
+    <row r="42" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B42" s="43"/>
+      <c r="C42" s="43"/>
+      <c r="D42" s="43"/>
+      <c r="E42" s="43"/>
+      <c r="F42" s="43"/>
+      <c r="G42" s="43"/>
+      <c r="H42" s="43"/>
+      <c r="I42" s="43"/>
+      <c r="J42" s="43"/>
+      <c r="K42" s="43"/>
+      <c r="L42" s="43"/>
+      <c r="M42" s="43"/>
+      <c r="N42" s="43"/>
+      <c r="O42" s="43"/>
+      <c r="P42" s="43"/>
+      <c r="Q42" s="43"/>
+      <c r="R42" s="43"/>
+    </row>
+    <row r="43" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B43" s="43"/>
+      <c r="C43" s="43"/>
+      <c r="D43" s="43"/>
+      <c r="E43" s="43"/>
+      <c r="F43" s="43"/>
+      <c r="G43" s="43"/>
+      <c r="H43" s="43"/>
+      <c r="I43" s="43"/>
+      <c r="J43" s="43"/>
+      <c r="K43" s="43"/>
+      <c r="L43" s="43"/>
+      <c r="M43" s="43"/>
+      <c r="N43" s="43"/>
+      <c r="O43" s="43"/>
+      <c r="P43" s="43"/>
+      <c r="Q43" s="43"/>
+      <c r="R43" s="43"/>
+    </row>
+    <row r="44" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B44" s="43"/>
+      <c r="C44" s="43"/>
+      <c r="D44" s="43"/>
+      <c r="E44" s="43"/>
+      <c r="F44" s="43"/>
+      <c r="G44" s="43"/>
+      <c r="H44" s="43"/>
+      <c r="I44" s="43"/>
+      <c r="J44" s="43"/>
+      <c r="K44" s="43"/>
+      <c r="L44" s="43"/>
+      <c r="M44" s="43"/>
+      <c r="N44" s="43"/>
+      <c r="O44" s="43"/>
+      <c r="P44" s="43"/>
+      <c r="Q44" s="43"/>
+      <c r="R44" s="43"/>
+    </row>
+    <row r="45" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B45" s="43"/>
+      <c r="C45" s="43"/>
+      <c r="D45" s="43"/>
+      <c r="E45" s="43"/>
+      <c r="F45" s="43"/>
+      <c r="G45" s="43"/>
+      <c r="H45" s="43"/>
+      <c r="I45" s="43"/>
+      <c r="J45" s="43"/>
+      <c r="K45" s="43"/>
+      <c r="L45" s="43"/>
+      <c r="M45" s="43"/>
+      <c r="N45" s="43"/>
+      <c r="O45" s="43"/>
+      <c r="P45" s="43"/>
+      <c r="Q45" s="43"/>
+      <c r="R45" s="43"/>
+    </row>
+    <row r="46" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B46" s="43"/>
+      <c r="C46" s="43"/>
+      <c r="D46" s="43"/>
+      <c r="E46" s="43"/>
+      <c r="F46" s="43"/>
+      <c r="G46" s="43"/>
+      <c r="H46" s="43"/>
+      <c r="I46" s="43"/>
+      <c r="J46" s="43"/>
+      <c r="K46" s="43"/>
+      <c r="L46" s="43"/>
+      <c r="M46" s="43"/>
+      <c r="N46" s="43"/>
+      <c r="O46" s="43"/>
+      <c r="P46" s="43"/>
+      <c r="Q46" s="43"/>
+      <c r="R46" s="43"/>
+    </row>
+    <row r="47" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B47" s="43"/>
+      <c r="C47" s="43"/>
+      <c r="D47" s="43"/>
+      <c r="E47" s="43"/>
+      <c r="F47" s="43"/>
+      <c r="G47" s="43"/>
+      <c r="H47" s="43"/>
+      <c r="I47" s="43"/>
+      <c r="J47" s="43"/>
+      <c r="K47" s="43"/>
+      <c r="L47" s="43"/>
+      <c r="M47" s="43"/>
+      <c r="N47" s="43"/>
+      <c r="O47" s="43"/>
+      <c r="P47" s="43"/>
+      <c r="Q47" s="43"/>
+      <c r="R47" s="43"/>
+    </row>
+    <row r="48" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B48" s="43"/>
+      <c r="C48" s="43"/>
+      <c r="D48" s="43"/>
+      <c r="E48" s="43"/>
+      <c r="F48" s="43"/>
+      <c r="G48" s="43"/>
+      <c r="H48" s="43"/>
+      <c r="I48" s="43"/>
+      <c r="J48" s="43"/>
+      <c r="K48" s="43"/>
+      <c r="L48" s="43"/>
+      <c r="M48" s="43"/>
+      <c r="N48" s="43"/>
+      <c r="O48" s="43"/>
+      <c r="P48" s="43"/>
+      <c r="Q48" s="43"/>
+      <c r="R48" s="43"/>
+    </row>
+    <row r="49" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B49" s="43"/>
+      <c r="C49" s="43"/>
+      <c r="D49" s="43"/>
+      <c r="E49" s="43"/>
+      <c r="F49" s="43"/>
+      <c r="G49" s="43"/>
+      <c r="H49" s="43"/>
+      <c r="I49" s="43"/>
+      <c r="J49" s="43"/>
+      <c r="K49" s="43"/>
+      <c r="L49" s="43"/>
+      <c r="M49" s="43"/>
+      <c r="N49" s="43"/>
+      <c r="O49" s="43"/>
+      <c r="P49" s="43"/>
+      <c r="Q49" s="43"/>
+      <c r="R49" s="43"/>
+    </row>
+    <row r="50" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B50" s="43"/>
+      <c r="C50" s="43"/>
+      <c r="D50" s="43"/>
+      <c r="E50" s="43"/>
+      <c r="F50" s="43"/>
+      <c r="G50" s="43"/>
+      <c r="H50" s="43"/>
+      <c r="I50" s="43"/>
+      <c r="J50" s="43"/>
+      <c r="K50" s="43"/>
+      <c r="L50" s="43"/>
+      <c r="M50" s="43"/>
+      <c r="N50" s="43"/>
+      <c r="O50" s="43"/>
+      <c r="P50" s="43"/>
+      <c r="Q50" s="43"/>
+      <c r="R50" s="43"/>
+    </row>
+    <row r="51" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B51" s="43"/>
+      <c r="C51" s="43"/>
+      <c r="D51" s="43"/>
+      <c r="E51" s="43"/>
+      <c r="F51" s="43"/>
+      <c r="G51" s="43"/>
+      <c r="H51" s="43"/>
+      <c r="I51" s="43"/>
+      <c r="J51" s="43"/>
+      <c r="K51" s="43"/>
+      <c r="L51" s="43"/>
+      <c r="M51" s="43"/>
+      <c r="N51" s="43"/>
+      <c r="O51" s="43"/>
+      <c r="P51" s="43"/>
+      <c r="Q51" s="43"/>
+      <c r="R51" s="43"/>
+    </row>
+    <row r="52" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B52" s="43"/>
+      <c r="C52" s="43"/>
+      <c r="D52" s="43"/>
+      <c r="E52" s="43"/>
+      <c r="F52" s="43"/>
+      <c r="G52" s="43"/>
+      <c r="H52" s="43"/>
+      <c r="I52" s="43"/>
+      <c r="J52" s="43"/>
+      <c r="K52" s="43"/>
+      <c r="L52" s="43"/>
+      <c r="M52" s="43"/>
+      <c r="N52" s="43"/>
+      <c r="O52" s="43"/>
+      <c r="P52" s="43"/>
+      <c r="Q52" s="43"/>
+      <c r="R52" s="43"/>
+    </row>
+    <row r="53" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B53" s="43"/>
+      <c r="C53" s="43"/>
+      <c r="D53" s="43"/>
+      <c r="E53" s="43"/>
+      <c r="F53" s="43"/>
+      <c r="G53" s="43"/>
+      <c r="H53" s="43"/>
+      <c r="I53" s="43"/>
+      <c r="J53" s="43"/>
+      <c r="K53" s="43"/>
+      <c r="L53" s="43"/>
+      <c r="M53" s="43"/>
+      <c r="N53" s="43"/>
+      <c r="O53" s="43"/>
+      <c r="P53" s="43"/>
+      <c r="Q53" s="43"/>
+      <c r="R53" s="43"/>
+    </row>
+    <row r="54" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B54" s="43"/>
+      <c r="C54" s="43"/>
+      <c r="D54" s="43"/>
+      <c r="E54" s="43"/>
+      <c r="F54" s="43"/>
+      <c r="G54" s="43"/>
+      <c r="H54" s="43"/>
+      <c r="I54" s="43"/>
+      <c r="J54" s="43"/>
+      <c r="K54" s="43"/>
+      <c r="L54" s="43"/>
+      <c r="M54" s="43"/>
+      <c r="N54" s="43"/>
+      <c r="O54" s="43"/>
+      <c r="P54" s="43"/>
+      <c r="Q54" s="43"/>
+      <c r="R54" s="43"/>
+    </row>
+    <row r="55" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="56" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="57" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="58" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="59" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="60" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="61" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="62" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="63" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="64" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="65" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="66" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="67" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="68" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="69" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="70" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="71" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="72" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="73" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="74" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="75" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="76" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="77" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="78" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="79" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="80" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="81" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="82" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="83" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="84" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="85" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="86" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="87" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="88" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="89" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="90" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="91" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="92" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="93" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="94" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="95" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="96" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="97" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="98" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="99" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="100" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="101" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="102" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="103" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="104" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="105" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="106" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="107" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="108" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="109" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="110" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="111" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="112" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="113" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="114" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="115" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="116" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="117" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="118" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="119" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="120" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="121" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="122" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="123" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="124" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="125" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="126" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="127" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="128" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="129" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="130" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="131" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="132" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="133" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="134" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="135" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="136" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="137" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="138" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="139" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="140" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="141" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="142" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="143" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="144" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="145" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="146" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="147" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="148" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="149" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="150" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="151" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="152" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="153" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="154" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="155" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="156" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="157" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="158" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="159" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="160" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="161" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="162" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="163" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="164" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="165" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="166" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="167" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="168" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="169" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="170" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="171" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="172" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="173" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="174" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="175" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="176" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="177" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="178" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="179" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="180" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="181" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="182" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="183" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="184" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="185" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="186" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="187" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="188" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="189" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="190" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="191" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="192" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="193" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="194" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="195" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="196" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="197" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="198" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="199" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="200" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="201" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="202" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="203" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="204" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="205" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="206" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="207" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="208" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="209" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="210" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="211" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="212" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="213" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="214" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
-  <phoneticPr fontId="4" type="noConversion"/>
-[...1 lines deleted...]
-  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="1.5748031496062993" bottom="0.78740157480314965" header="0" footer="0"/>
+  <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <headerFooter differentFirst="1">
+    <firstHeader>&amp;L &amp;G</firstHeader>
+    <firstFooter>&amp;L&amp;7Adm444 2022-11-16</firstFooter>
+  </headerFooter>
+  <legacyDrawingHF r:id="rId2"/>
   <tableParts count="1">
-    <tablePart r:id="rId2"/>
+    <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
-  <dimension ref="A1:O149"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F1315F6A-E174-4CFA-A0A6-A6D13FDD72CB}">
+  <dimension ref="A1:R214"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="49.28515625" style="2" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="16" max="16384" width="11.42578125" style="2"/>
+    <col min="1" max="1" width="48" style="1" customWidth="1"/>
+    <col min="2" max="10" width="8.875" style="1" customWidth="1"/>
+    <col min="11" max="16384" width="8.875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" ht="15" customHeight="1">
-[...31 lines deleted...]
-      <c r="H3" s="13" t="s">
+    <row r="1" spans="1:18" s="4" customFormat="1" ht="28.35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C1" s="5"/>
+    </row>
+    <row r="2" spans="1:18" s="2" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="11"/>
+    </row>
+    <row r="3" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="11"/>
+    </row>
+    <row r="4" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="11"/>
+    </row>
+    <row r="5" spans="1:18" s="2" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="18" t="s">
+        <v>7</v>
+      </c>
+      <c r="B5" s="6"/>
+      <c r="C5" s="6"/>
+      <c r="D5" s="6"/>
+      <c r="E5" s="6"/>
+      <c r="F5" s="6"/>
+      <c r="G5" s="6"/>
+      <c r="H5" s="6"/>
+      <c r="I5" s="6"/>
+      <c r="J5" s="6"/>
+    </row>
+    <row r="6" spans="1:18" s="2" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="B6" s="14" t="s">
+        <v>2</v>
+      </c>
+      <c r="C6" s="14" t="s">
+        <v>3</v>
+      </c>
+      <c r="D6" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="J3" s="2"/>
-[...19 lines deleted...]
-      <c r="E4" s="10">
+    </row>
+    <row r="7" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="B7" s="44">
+        <v>5011</v>
+      </c>
+      <c r="C7" s="44">
+        <v>2862</v>
+      </c>
+      <c r="D7" s="45">
+        <v>7873</v>
+      </c>
+      <c r="E7" s="40"/>
+      <c r="F7" s="40"/>
+      <c r="G7" s="40"/>
+      <c r="H7" s="40"/>
+      <c r="I7" s="40"/>
+      <c r="J7" s="40"/>
+      <c r="K7" s="40"/>
+      <c r="L7" s="40"/>
+      <c r="M7" s="40"/>
+      <c r="N7" s="40"/>
+      <c r="O7" s="40"/>
+      <c r="P7" s="40"/>
+      <c r="Q7" s="40"/>
+      <c r="R7" s="40"/>
+    </row>
+    <row r="8" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="31" t="s">
+        <v>39</v>
+      </c>
+      <c r="B8" s="46">
+        <v>3824</v>
+      </c>
+      <c r="C8" s="46">
+        <v>10244</v>
+      </c>
+      <c r="D8" s="46">
+        <v>14068</v>
+      </c>
+      <c r="E8" s="40"/>
+      <c r="F8" s="40"/>
+      <c r="G8" s="40"/>
+      <c r="H8" s="40"/>
+      <c r="I8" s="40"/>
+      <c r="J8" s="40"/>
+      <c r="K8" s="40"/>
+      <c r="L8" s="40"/>
+      <c r="M8" s="40"/>
+      <c r="N8" s="40"/>
+      <c r="O8" s="40"/>
+      <c r="P8" s="40"/>
+      <c r="Q8" s="40"/>
+      <c r="R8" s="40"/>
+    </row>
+    <row r="9" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="32" t="s">
+        <v>40</v>
+      </c>
+      <c r="B9" s="44">
+        <v>27</v>
+      </c>
+      <c r="C9" s="44">
+        <v>41</v>
+      </c>
+      <c r="D9" s="45">
+        <v>68</v>
+      </c>
+      <c r="E9" s="40"/>
+      <c r="F9" s="40"/>
+      <c r="G9" s="40"/>
+      <c r="H9" s="40"/>
+      <c r="I9" s="40"/>
+      <c r="J9" s="40"/>
+      <c r="K9" s="40"/>
+      <c r="L9" s="40"/>
+      <c r="M9" s="40"/>
+      <c r="N9" s="40"/>
+      <c r="O9" s="40"/>
+      <c r="P9" s="40"/>
+      <c r="Q9" s="40"/>
+      <c r="R9" s="40"/>
+    </row>
+    <row r="10" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="31" t="s">
+        <v>41</v>
+      </c>
+      <c r="B10" s="46">
+        <v>454</v>
+      </c>
+      <c r="C10" s="46">
+        <v>619</v>
+      </c>
+      <c r="D10" s="46">
+        <v>1073</v>
+      </c>
+      <c r="E10" s="40"/>
+      <c r="F10" s="40"/>
+      <c r="G10" s="40"/>
+      <c r="H10" s="40"/>
+      <c r="I10" s="40"/>
+      <c r="J10" s="40"/>
+      <c r="K10" s="40"/>
+      <c r="L10" s="40"/>
+      <c r="M10" s="40"/>
+      <c r="N10" s="40"/>
+      <c r="O10" s="40"/>
+      <c r="P10" s="40"/>
+      <c r="Q10" s="40"/>
+      <c r="R10" s="40"/>
+    </row>
+    <row r="11" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="32" t="s">
+        <v>42</v>
+      </c>
+      <c r="B11" s="44">
+        <v>36</v>
+      </c>
+      <c r="C11" s="44">
+        <v>108</v>
+      </c>
+      <c r="D11" s="45">
+        <v>144</v>
+      </c>
+      <c r="E11" s="40"/>
+      <c r="F11" s="40"/>
+      <c r="G11" s="40"/>
+      <c r="H11" s="40"/>
+      <c r="I11" s="40"/>
+      <c r="J11" s="40"/>
+      <c r="K11" s="40"/>
+      <c r="L11" s="40"/>
+      <c r="M11" s="40"/>
+      <c r="N11" s="40"/>
+      <c r="O11" s="40"/>
+      <c r="P11" s="40"/>
+      <c r="Q11" s="40"/>
+      <c r="R11" s="40"/>
+    </row>
+    <row r="12" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="31" t="s">
+        <v>43</v>
+      </c>
+      <c r="B12" s="46">
+        <v>14</v>
+      </c>
+      <c r="C12" s="46">
+        <v>76</v>
+      </c>
+      <c r="D12" s="46">
+        <v>90</v>
+      </c>
+      <c r="E12" s="40"/>
+      <c r="F12" s="40"/>
+      <c r="G12" s="40"/>
+      <c r="H12" s="40"/>
+      <c r="I12" s="40"/>
+      <c r="J12" s="40"/>
+      <c r="K12" s="40"/>
+      <c r="L12" s="40"/>
+      <c r="M12" s="40"/>
+      <c r="N12" s="40"/>
+      <c r="O12" s="40"/>
+      <c r="P12" s="40"/>
+      <c r="Q12" s="40"/>
+      <c r="R12" s="40"/>
+    </row>
+    <row r="13" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="32" t="s">
+        <v>71</v>
+      </c>
+      <c r="B13" s="44">
         <v>0</v>
       </c>
-      <c r="F4" s="10">
-[...26 lines deleted...]
-      <c r="E5" s="10">
+      <c r="C13" s="44">
         <v>0</v>
       </c>
-      <c r="F5" s="10">
+      <c r="D13" s="45">
         <v>0</v>
       </c>
-      <c r="G5" s="10">
+      <c r="E13" s="7"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="7"/>
+      <c r="I13" s="7"/>
+      <c r="J13" s="9"/>
+      <c r="K13" s="40"/>
+      <c r="L13" s="40"/>
+      <c r="M13" s="40"/>
+      <c r="N13" s="40"/>
+      <c r="O13" s="40"/>
+      <c r="P13" s="40"/>
+      <c r="Q13" s="40"/>
+      <c r="R13" s="40"/>
+    </row>
+    <row r="14" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="31" t="s">
         <v>0</v>
       </c>
-      <c r="H5" s="10">
-[...4214 lines deleted...]
-    </row>
+      <c r="B14" s="46">
+        <v>9366</v>
+      </c>
+      <c r="C14" s="46">
+        <v>13950</v>
+      </c>
+      <c r="D14" s="46">
+        <v>23316</v>
+      </c>
+      <c r="E14" s="7"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="7"/>
+      <c r="I14" s="7"/>
+      <c r="J14" s="9"/>
+      <c r="K14" s="40"/>
+      <c r="L14" s="40"/>
+      <c r="M14" s="40"/>
+      <c r="N14" s="40"/>
+      <c r="O14" s="40"/>
+      <c r="P14" s="40"/>
+      <c r="Q14" s="40"/>
+      <c r="R14" s="40"/>
+    </row>
+    <row r="15" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="8"/>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="7"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="7"/>
+      <c r="I15" s="7"/>
+      <c r="J15" s="9"/>
+      <c r="K15" s="40"/>
+      <c r="L15" s="40"/>
+      <c r="M15" s="40"/>
+      <c r="N15" s="40"/>
+      <c r="O15" s="40"/>
+      <c r="P15" s="40"/>
+      <c r="Q15" s="40"/>
+      <c r="R15" s="40"/>
+    </row>
+    <row r="16" spans="1:18" s="2" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B16" s="40"/>
+      <c r="C16" s="40"/>
+      <c r="D16" s="40"/>
+      <c r="E16" s="40"/>
+      <c r="F16" s="40"/>
+      <c r="G16" s="40"/>
+      <c r="H16" s="40"/>
+      <c r="I16" s="40"/>
+      <c r="J16" s="40"/>
+      <c r="K16" s="40"/>
+      <c r="L16" s="40"/>
+      <c r="M16" s="40"/>
+      <c r="N16" s="40"/>
+      <c r="O16" s="40"/>
+      <c r="P16" s="40"/>
+      <c r="Q16" s="40"/>
+      <c r="R16" s="40"/>
+    </row>
+    <row r="17" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B17" s="40"/>
+      <c r="C17" s="40"/>
+      <c r="D17" s="40"/>
+      <c r="E17" s="40"/>
+      <c r="F17" s="40"/>
+      <c r="G17" s="40"/>
+      <c r="H17" s="40"/>
+      <c r="I17" s="40"/>
+      <c r="J17" s="40"/>
+      <c r="K17" s="40"/>
+      <c r="L17" s="40"/>
+      <c r="M17" s="40"/>
+      <c r="N17" s="40"/>
+      <c r="O17" s="40"/>
+      <c r="P17" s="40"/>
+      <c r="Q17" s="40"/>
+      <c r="R17" s="40"/>
+    </row>
+    <row r="18" spans="1:18" s="2" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B18" s="40"/>
+      <c r="C18" s="40"/>
+      <c r="D18" s="40"/>
+      <c r="E18" s="40"/>
+      <c r="F18" s="40"/>
+      <c r="G18" s="40"/>
+      <c r="H18" s="40"/>
+      <c r="I18" s="40"/>
+      <c r="J18" s="40"/>
+      <c r="K18" s="40"/>
+      <c r="L18" s="40"/>
+      <c r="M18" s="40"/>
+      <c r="N18" s="40"/>
+      <c r="O18" s="40"/>
+      <c r="P18" s="40"/>
+      <c r="Q18" s="40"/>
+      <c r="R18" s="40"/>
+    </row>
+    <row r="19" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B19" s="40"/>
+      <c r="C19" s="40"/>
+      <c r="D19" s="40"/>
+      <c r="E19" s="40"/>
+      <c r="F19" s="40"/>
+      <c r="G19" s="40"/>
+      <c r="H19" s="40"/>
+      <c r="I19" s="40"/>
+      <c r="J19" s="40"/>
+      <c r="K19" s="40"/>
+      <c r="L19" s="40"/>
+      <c r="M19" s="40"/>
+      <c r="N19" s="40"/>
+      <c r="O19" s="40"/>
+      <c r="P19" s="40"/>
+      <c r="Q19" s="40"/>
+      <c r="R19" s="40"/>
+    </row>
+    <row r="20" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B20" s="40"/>
+      <c r="C20" s="40"/>
+      <c r="D20" s="40"/>
+      <c r="E20" s="40"/>
+      <c r="F20" s="40"/>
+      <c r="G20" s="40"/>
+      <c r="H20" s="40"/>
+      <c r="I20" s="40"/>
+      <c r="J20" s="40"/>
+      <c r="K20" s="40"/>
+      <c r="L20" s="40"/>
+      <c r="M20" s="40"/>
+      <c r="N20" s="40"/>
+      <c r="O20" s="40"/>
+      <c r="P20" s="40"/>
+      <c r="Q20" s="40"/>
+      <c r="R20" s="40"/>
+    </row>
+    <row r="21" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B21" s="40"/>
+      <c r="C21" s="40"/>
+      <c r="D21" s="40"/>
+      <c r="E21" s="40"/>
+      <c r="F21" s="40"/>
+      <c r="G21" s="40"/>
+      <c r="H21" s="40"/>
+      <c r="I21" s="40"/>
+      <c r="J21" s="40"/>
+      <c r="K21" s="40"/>
+      <c r="L21" s="40"/>
+      <c r="M21" s="40"/>
+      <c r="N21" s="40"/>
+      <c r="O21" s="40"/>
+      <c r="P21" s="40"/>
+      <c r="Q21" s="40"/>
+      <c r="R21" s="40"/>
+    </row>
+    <row r="22" spans="1:18" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B22" s="41"/>
+      <c r="C22" s="41"/>
+      <c r="D22" s="41"/>
+      <c r="E22" s="41"/>
+      <c r="F22" s="41"/>
+      <c r="G22" s="41"/>
+      <c r="H22" s="41"/>
+      <c r="I22" s="41"/>
+      <c r="J22" s="41"/>
+      <c r="K22" s="41"/>
+      <c r="L22" s="41"/>
+      <c r="M22" s="41"/>
+      <c r="N22" s="41"/>
+      <c r="O22" s="41"/>
+      <c r="P22" s="41"/>
+      <c r="Q22" s="41"/>
+      <c r="R22" s="41"/>
+    </row>
+    <row r="23" spans="1:18" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B23" s="41"/>
+      <c r="C23" s="41"/>
+      <c r="D23" s="41"/>
+      <c r="E23" s="41"/>
+      <c r="F23" s="41"/>
+      <c r="G23" s="41"/>
+      <c r="H23" s="41"/>
+      <c r="I23" s="41"/>
+      <c r="J23" s="41"/>
+      <c r="K23" s="41"/>
+      <c r="L23" s="41"/>
+      <c r="M23" s="41"/>
+      <c r="N23" s="41"/>
+      <c r="O23" s="41"/>
+      <c r="P23" s="41"/>
+      <c r="Q23" s="41"/>
+      <c r="R23" s="41"/>
+    </row>
+    <row r="24" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B24" s="40"/>
+      <c r="C24" s="40"/>
+      <c r="D24" s="40"/>
+      <c r="E24" s="40"/>
+      <c r="F24" s="40"/>
+      <c r="G24" s="40"/>
+      <c r="H24" s="40"/>
+      <c r="I24" s="40"/>
+      <c r="J24" s="40"/>
+      <c r="K24" s="40"/>
+      <c r="L24" s="40"/>
+      <c r="M24" s="40"/>
+      <c r="N24" s="40"/>
+      <c r="O24" s="40"/>
+      <c r="P24" s="40"/>
+      <c r="Q24" s="40"/>
+      <c r="R24" s="40"/>
+    </row>
+    <row r="25" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B25" s="40"/>
+      <c r="C25" s="40"/>
+      <c r="D25" s="40"/>
+      <c r="E25" s="40"/>
+      <c r="F25" s="40"/>
+      <c r="G25" s="40"/>
+      <c r="H25" s="40"/>
+      <c r="I25" s="40"/>
+      <c r="J25" s="40"/>
+      <c r="K25" s="40"/>
+      <c r="L25" s="40"/>
+      <c r="M25" s="40"/>
+      <c r="N25" s="40"/>
+      <c r="O25" s="40"/>
+      <c r="P25" s="40"/>
+      <c r="Q25" s="40"/>
+      <c r="R25" s="40"/>
+    </row>
+    <row r="26" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="12"/>
+      <c r="B26" s="42"/>
+      <c r="C26" s="42"/>
+      <c r="D26" s="42"/>
+      <c r="E26" s="42"/>
+      <c r="F26" s="42"/>
+      <c r="G26" s="42"/>
+      <c r="H26" s="42"/>
+      <c r="I26" s="42"/>
+      <c r="J26" s="42"/>
+      <c r="K26" s="40"/>
+      <c r="L26" s="40"/>
+      <c r="M26" s="40"/>
+      <c r="N26" s="40"/>
+      <c r="O26" s="40"/>
+      <c r="P26" s="40"/>
+      <c r="Q26" s="40"/>
+      <c r="R26" s="40"/>
+    </row>
+    <row r="27" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="12"/>
+      <c r="B27" s="42"/>
+      <c r="C27" s="42"/>
+      <c r="D27" s="42"/>
+      <c r="E27" s="42"/>
+      <c r="F27" s="42"/>
+      <c r="G27" s="42"/>
+      <c r="H27" s="42"/>
+      <c r="I27" s="42"/>
+      <c r="J27" s="42"/>
+      <c r="K27" s="40"/>
+      <c r="L27" s="40"/>
+      <c r="M27" s="40"/>
+      <c r="N27" s="40"/>
+      <c r="O27" s="40"/>
+      <c r="P27" s="40"/>
+      <c r="Q27" s="40"/>
+      <c r="R27" s="40"/>
+    </row>
+    <row r="28" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="12"/>
+      <c r="B28" s="42"/>
+      <c r="C28" s="42"/>
+      <c r="D28" s="42"/>
+      <c r="E28" s="42"/>
+      <c r="F28" s="42"/>
+      <c r="G28" s="42"/>
+      <c r="H28" s="42"/>
+      <c r="I28" s="42"/>
+      <c r="J28" s="42"/>
+      <c r="K28" s="40"/>
+      <c r="L28" s="40"/>
+      <c r="M28" s="40"/>
+      <c r="N28" s="40"/>
+      <c r="O28" s="40"/>
+      <c r="P28" s="40"/>
+      <c r="Q28" s="40"/>
+      <c r="R28" s="40"/>
+    </row>
+    <row r="29" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="12"/>
+      <c r="B29" s="42"/>
+      <c r="C29" s="42"/>
+      <c r="D29" s="42"/>
+      <c r="E29" s="42"/>
+      <c r="F29" s="42"/>
+      <c r="G29" s="42"/>
+      <c r="H29" s="42"/>
+      <c r="I29" s="42"/>
+      <c r="J29" s="42"/>
+      <c r="K29" s="40"/>
+      <c r="L29" s="40"/>
+      <c r="M29" s="40"/>
+      <c r="N29" s="40"/>
+      <c r="O29" s="40"/>
+      <c r="P29" s="40"/>
+      <c r="Q29" s="40"/>
+      <c r="R29" s="40"/>
+    </row>
+    <row r="30" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="12"/>
+      <c r="B30" s="42"/>
+      <c r="C30" s="42"/>
+      <c r="D30" s="42"/>
+      <c r="E30" s="42"/>
+      <c r="F30" s="42"/>
+      <c r="G30" s="42"/>
+      <c r="H30" s="42"/>
+      <c r="I30" s="42"/>
+      <c r="J30" s="42"/>
+      <c r="K30" s="40"/>
+      <c r="L30" s="40"/>
+      <c r="M30" s="40"/>
+      <c r="N30" s="40"/>
+      <c r="O30" s="40"/>
+      <c r="P30" s="40"/>
+      <c r="Q30" s="40"/>
+      <c r="R30" s="40"/>
+    </row>
+    <row r="31" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B31" s="43"/>
+      <c r="C31" s="43"/>
+      <c r="D31" s="43"/>
+      <c r="E31" s="43"/>
+      <c r="F31" s="43"/>
+      <c r="G31" s="43"/>
+      <c r="H31" s="43"/>
+      <c r="I31" s="43"/>
+      <c r="J31" s="43"/>
+      <c r="K31" s="43"/>
+      <c r="L31" s="43"/>
+      <c r="M31" s="43"/>
+      <c r="N31" s="43"/>
+      <c r="O31" s="43"/>
+      <c r="P31" s="43"/>
+      <c r="Q31" s="43"/>
+      <c r="R31" s="43"/>
+    </row>
+    <row r="32" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B32" s="43"/>
+      <c r="C32" s="43"/>
+      <c r="D32" s="43"/>
+      <c r="E32" s="43"/>
+      <c r="F32" s="43"/>
+      <c r="G32" s="43"/>
+      <c r="H32" s="43"/>
+      <c r="I32" s="43"/>
+      <c r="J32" s="43"/>
+      <c r="K32" s="43"/>
+      <c r="L32" s="43"/>
+      <c r="M32" s="43"/>
+      <c r="N32" s="43"/>
+      <c r="O32" s="43"/>
+      <c r="P32" s="43"/>
+      <c r="Q32" s="43"/>
+      <c r="R32" s="43"/>
+    </row>
+    <row r="33" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B33" s="43"/>
+      <c r="C33" s="43"/>
+      <c r="D33" s="43"/>
+      <c r="E33" s="43"/>
+      <c r="F33" s="43"/>
+      <c r="G33" s="43"/>
+      <c r="H33" s="43"/>
+      <c r="I33" s="43"/>
+      <c r="J33" s="43"/>
+      <c r="K33" s="43"/>
+      <c r="L33" s="43"/>
+      <c r="M33" s="43"/>
+      <c r="N33" s="43"/>
+      <c r="O33" s="43"/>
+      <c r="P33" s="43"/>
+      <c r="Q33" s="43"/>
+      <c r="R33" s="43"/>
+    </row>
+    <row r="34" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B34" s="43"/>
+      <c r="C34" s="43"/>
+      <c r="D34" s="43"/>
+      <c r="E34" s="43"/>
+      <c r="F34" s="43"/>
+      <c r="G34" s="43"/>
+      <c r="H34" s="43"/>
+      <c r="I34" s="43"/>
+      <c r="J34" s="43"/>
+      <c r="K34" s="43"/>
+      <c r="L34" s="43"/>
+      <c r="M34" s="43"/>
+      <c r="N34" s="43"/>
+      <c r="O34" s="43"/>
+      <c r="P34" s="43"/>
+      <c r="Q34" s="43"/>
+      <c r="R34" s="43"/>
+    </row>
+    <row r="35" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B35" s="43"/>
+      <c r="C35" s="43"/>
+      <c r="D35" s="43"/>
+      <c r="E35" s="43"/>
+      <c r="F35" s="43"/>
+      <c r="G35" s="43"/>
+      <c r="H35" s="43"/>
+      <c r="I35" s="43"/>
+      <c r="J35" s="43"/>
+      <c r="K35" s="43"/>
+      <c r="L35" s="43"/>
+      <c r="M35" s="43"/>
+      <c r="N35" s="43"/>
+      <c r="O35" s="43"/>
+      <c r="P35" s="43"/>
+      <c r="Q35" s="43"/>
+      <c r="R35" s="43"/>
+    </row>
+    <row r="36" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B36" s="43"/>
+      <c r="C36" s="43"/>
+      <c r="D36" s="43"/>
+      <c r="E36" s="43"/>
+      <c r="F36" s="43"/>
+      <c r="G36" s="43"/>
+      <c r="H36" s="43"/>
+      <c r="I36" s="43"/>
+      <c r="J36" s="43"/>
+      <c r="K36" s="43"/>
+      <c r="L36" s="43"/>
+      <c r="M36" s="43"/>
+      <c r="N36" s="43"/>
+      <c r="O36" s="43"/>
+      <c r="P36" s="43"/>
+      <c r="Q36" s="43"/>
+      <c r="R36" s="43"/>
+    </row>
+    <row r="37" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B37" s="43"/>
+      <c r="C37" s="43"/>
+      <c r="D37" s="43"/>
+      <c r="E37" s="43"/>
+      <c r="F37" s="43"/>
+      <c r="G37" s="43"/>
+      <c r="H37" s="43"/>
+      <c r="I37" s="43"/>
+      <c r="J37" s="43"/>
+      <c r="K37" s="43"/>
+      <c r="L37" s="43"/>
+      <c r="M37" s="43"/>
+      <c r="N37" s="43"/>
+      <c r="O37" s="43"/>
+      <c r="P37" s="43"/>
+      <c r="Q37" s="43"/>
+      <c r="R37" s="43"/>
+    </row>
+    <row r="38" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B38" s="43"/>
+      <c r="C38" s="43"/>
+      <c r="D38" s="43"/>
+      <c r="E38" s="43"/>
+      <c r="F38" s="43"/>
+      <c r="G38" s="43"/>
+      <c r="H38" s="43"/>
+      <c r="I38" s="43"/>
+      <c r="J38" s="43"/>
+      <c r="K38" s="43"/>
+      <c r="L38" s="43"/>
+      <c r="M38" s="43"/>
+      <c r="N38" s="43"/>
+      <c r="O38" s="43"/>
+      <c r="P38" s="43"/>
+      <c r="Q38" s="43"/>
+      <c r="R38" s="43"/>
+    </row>
+    <row r="39" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B39" s="43"/>
+      <c r="C39" s="43"/>
+      <c r="D39" s="43"/>
+      <c r="E39" s="43"/>
+      <c r="F39" s="43"/>
+      <c r="G39" s="43"/>
+      <c r="H39" s="43"/>
+      <c r="I39" s="43"/>
+      <c r="J39" s="43"/>
+      <c r="K39" s="43"/>
+      <c r="L39" s="43"/>
+      <c r="M39" s="43"/>
+      <c r="N39" s="43"/>
+      <c r="O39" s="43"/>
+      <c r="P39" s="43"/>
+      <c r="Q39" s="43"/>
+      <c r="R39" s="43"/>
+    </row>
+    <row r="40" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B40" s="43"/>
+      <c r="C40" s="43"/>
+      <c r="D40" s="43"/>
+      <c r="E40" s="43"/>
+      <c r="F40" s="43"/>
+      <c r="G40" s="43"/>
+      <c r="H40" s="43"/>
+      <c r="I40" s="43"/>
+      <c r="J40" s="43"/>
+      <c r="K40" s="43"/>
+      <c r="L40" s="43"/>
+      <c r="M40" s="43"/>
+      <c r="N40" s="43"/>
+      <c r="O40" s="43"/>
+      <c r="P40" s="43"/>
+      <c r="Q40" s="43"/>
+      <c r="R40" s="43"/>
+    </row>
+    <row r="41" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B41" s="43"/>
+      <c r="C41" s="43"/>
+      <c r="D41" s="43"/>
+      <c r="E41" s="43"/>
+      <c r="F41" s="43"/>
+      <c r="G41" s="43"/>
+      <c r="H41" s="43"/>
+      <c r="I41" s="43"/>
+      <c r="J41" s="43"/>
+      <c r="K41" s="43"/>
+      <c r="L41" s="43"/>
+      <c r="M41" s="43"/>
+      <c r="N41" s="43"/>
+      <c r="O41" s="43"/>
+      <c r="P41" s="43"/>
+      <c r="Q41" s="43"/>
+      <c r="R41" s="43"/>
+    </row>
+    <row r="42" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B42" s="43"/>
+      <c r="C42" s="43"/>
+      <c r="D42" s="43"/>
+      <c r="E42" s="43"/>
+      <c r="F42" s="43"/>
+      <c r="G42" s="43"/>
+      <c r="H42" s="43"/>
+      <c r="I42" s="43"/>
+      <c r="J42" s="43"/>
+      <c r="K42" s="43"/>
+      <c r="L42" s="43"/>
+      <c r="M42" s="43"/>
+      <c r="N42" s="43"/>
+      <c r="O42" s="43"/>
+      <c r="P42" s="43"/>
+      <c r="Q42" s="43"/>
+      <c r="R42" s="43"/>
+    </row>
+    <row r="43" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B43" s="43"/>
+      <c r="C43" s="43"/>
+      <c r="D43" s="43"/>
+      <c r="E43" s="43"/>
+      <c r="F43" s="43"/>
+      <c r="G43" s="43"/>
+      <c r="H43" s="43"/>
+      <c r="I43" s="43"/>
+      <c r="J43" s="43"/>
+      <c r="K43" s="43"/>
+      <c r="L43" s="43"/>
+      <c r="M43" s="43"/>
+      <c r="N43" s="43"/>
+      <c r="O43" s="43"/>
+      <c r="P43" s="43"/>
+      <c r="Q43" s="43"/>
+      <c r="R43" s="43"/>
+    </row>
+    <row r="44" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B44" s="43"/>
+      <c r="C44" s="43"/>
+      <c r="D44" s="43"/>
+      <c r="E44" s="43"/>
+      <c r="F44" s="43"/>
+      <c r="G44" s="43"/>
+      <c r="H44" s="43"/>
+      <c r="I44" s="43"/>
+      <c r="J44" s="43"/>
+      <c r="K44" s="43"/>
+      <c r="L44" s="43"/>
+      <c r="M44" s="43"/>
+      <c r="N44" s="43"/>
+      <c r="O44" s="43"/>
+      <c r="P44" s="43"/>
+      <c r="Q44" s="43"/>
+      <c r="R44" s="43"/>
+    </row>
+    <row r="45" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B45" s="43"/>
+      <c r="C45" s="43"/>
+      <c r="D45" s="43"/>
+      <c r="E45" s="43"/>
+      <c r="F45" s="43"/>
+      <c r="G45" s="43"/>
+      <c r="H45" s="43"/>
+      <c r="I45" s="43"/>
+      <c r="J45" s="43"/>
+      <c r="K45" s="43"/>
+      <c r="L45" s="43"/>
+      <c r="M45" s="43"/>
+      <c r="N45" s="43"/>
+      <c r="O45" s="43"/>
+      <c r="P45" s="43"/>
+      <c r="Q45" s="43"/>
+      <c r="R45" s="43"/>
+    </row>
+    <row r="46" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B46" s="43"/>
+      <c r="C46" s="43"/>
+      <c r="D46" s="43"/>
+      <c r="E46" s="43"/>
+      <c r="F46" s="43"/>
+      <c r="G46" s="43"/>
+      <c r="H46" s="43"/>
+      <c r="I46" s="43"/>
+      <c r="J46" s="43"/>
+      <c r="K46" s="43"/>
+      <c r="L46" s="43"/>
+      <c r="M46" s="43"/>
+      <c r="N46" s="43"/>
+      <c r="O46" s="43"/>
+      <c r="P46" s="43"/>
+      <c r="Q46" s="43"/>
+      <c r="R46" s="43"/>
+    </row>
+    <row r="47" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B47" s="43"/>
+      <c r="C47" s="43"/>
+      <c r="D47" s="43"/>
+      <c r="E47" s="43"/>
+      <c r="F47" s="43"/>
+      <c r="G47" s="43"/>
+      <c r="H47" s="43"/>
+      <c r="I47" s="43"/>
+      <c r="J47" s="43"/>
+      <c r="K47" s="43"/>
+      <c r="L47" s="43"/>
+      <c r="M47" s="43"/>
+      <c r="N47" s="43"/>
+      <c r="O47" s="43"/>
+      <c r="P47" s="43"/>
+      <c r="Q47" s="43"/>
+      <c r="R47" s="43"/>
+    </row>
+    <row r="48" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B48" s="43"/>
+      <c r="C48" s="43"/>
+      <c r="D48" s="43"/>
+      <c r="E48" s="43"/>
+      <c r="F48" s="43"/>
+      <c r="G48" s="43"/>
+      <c r="H48" s="43"/>
+      <c r="I48" s="43"/>
+      <c r="J48" s="43"/>
+      <c r="K48" s="43"/>
+      <c r="L48" s="43"/>
+      <c r="M48" s="43"/>
+      <c r="N48" s="43"/>
+      <c r="O48" s="43"/>
+      <c r="P48" s="43"/>
+      <c r="Q48" s="43"/>
+      <c r="R48" s="43"/>
+    </row>
+    <row r="49" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B49" s="43"/>
+      <c r="C49" s="43"/>
+      <c r="D49" s="43"/>
+      <c r="E49" s="43"/>
+      <c r="F49" s="43"/>
+      <c r="G49" s="43"/>
+      <c r="H49" s="43"/>
+      <c r="I49" s="43"/>
+      <c r="J49" s="43"/>
+      <c r="K49" s="43"/>
+      <c r="L49" s="43"/>
+      <c r="M49" s="43"/>
+      <c r="N49" s="43"/>
+      <c r="O49" s="43"/>
+      <c r="P49" s="43"/>
+      <c r="Q49" s="43"/>
+      <c r="R49" s="43"/>
+    </row>
+    <row r="50" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B50" s="43"/>
+      <c r="C50" s="43"/>
+      <c r="D50" s="43"/>
+      <c r="E50" s="43"/>
+      <c r="F50" s="43"/>
+      <c r="G50" s="43"/>
+      <c r="H50" s="43"/>
+      <c r="I50" s="43"/>
+      <c r="J50" s="43"/>
+      <c r="K50" s="43"/>
+      <c r="L50" s="43"/>
+      <c r="M50" s="43"/>
+      <c r="N50" s="43"/>
+      <c r="O50" s="43"/>
+      <c r="P50" s="43"/>
+      <c r="Q50" s="43"/>
+      <c r="R50" s="43"/>
+    </row>
+    <row r="51" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B51" s="43"/>
+      <c r="C51" s="43"/>
+      <c r="D51" s="43"/>
+      <c r="E51" s="43"/>
+      <c r="F51" s="43"/>
+      <c r="G51" s="43"/>
+      <c r="H51" s="43"/>
+      <c r="I51" s="43"/>
+      <c r="J51" s="43"/>
+      <c r="K51" s="43"/>
+      <c r="L51" s="43"/>
+      <c r="M51" s="43"/>
+      <c r="N51" s="43"/>
+      <c r="O51" s="43"/>
+      <c r="P51" s="43"/>
+      <c r="Q51" s="43"/>
+      <c r="R51" s="43"/>
+    </row>
+    <row r="52" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B52" s="43"/>
+      <c r="C52" s="43"/>
+      <c r="D52" s="43"/>
+      <c r="E52" s="43"/>
+      <c r="F52" s="43"/>
+      <c r="G52" s="43"/>
+      <c r="H52" s="43"/>
+      <c r="I52" s="43"/>
+      <c r="J52" s="43"/>
+      <c r="K52" s="43"/>
+      <c r="L52" s="43"/>
+      <c r="M52" s="43"/>
+      <c r="N52" s="43"/>
+      <c r="O52" s="43"/>
+      <c r="P52" s="43"/>
+      <c r="Q52" s="43"/>
+      <c r="R52" s="43"/>
+    </row>
+    <row r="53" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B53" s="43"/>
+      <c r="C53" s="43"/>
+      <c r="D53" s="43"/>
+      <c r="E53" s="43"/>
+      <c r="F53" s="43"/>
+      <c r="G53" s="43"/>
+      <c r="H53" s="43"/>
+      <c r="I53" s="43"/>
+      <c r="J53" s="43"/>
+      <c r="K53" s="43"/>
+      <c r="L53" s="43"/>
+      <c r="M53" s="43"/>
+      <c r="N53" s="43"/>
+      <c r="O53" s="43"/>
+      <c r="P53" s="43"/>
+      <c r="Q53" s="43"/>
+      <c r="R53" s="43"/>
+    </row>
+    <row r="54" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B54" s="43"/>
+      <c r="C54" s="43"/>
+      <c r="D54" s="43"/>
+      <c r="E54" s="43"/>
+      <c r="F54" s="43"/>
+      <c r="G54" s="43"/>
+      <c r="H54" s="43"/>
+      <c r="I54" s="43"/>
+      <c r="J54" s="43"/>
+      <c r="K54" s="43"/>
+      <c r="L54" s="43"/>
+      <c r="M54" s="43"/>
+      <c r="N54" s="43"/>
+      <c r="O54" s="43"/>
+      <c r="P54" s="43"/>
+      <c r="Q54" s="43"/>
+      <c r="R54" s="43"/>
+    </row>
+    <row r="55" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="56" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="57" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="58" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="59" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="60" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="61" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="62" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="63" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="64" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="65" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="66" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="67" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="68" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="69" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="70" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="71" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="72" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="73" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="74" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="75" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="76" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="77" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="78" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="79" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="80" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="81" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="82" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="83" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="84" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="85" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="86" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="87" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="88" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="89" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="90" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="91" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="92" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="93" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="94" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="95" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="96" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="97" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="98" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="99" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="100" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="101" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="102" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="103" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="104" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="105" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="106" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="107" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="108" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="109" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="110" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="111" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="112" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="113" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="114" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="115" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="116" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="117" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="118" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="119" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="120" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="121" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="122" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="123" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="124" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="125" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="126" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="127" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="128" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="129" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="130" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="131" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="132" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="133" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="134" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="135" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="136" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="137" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="138" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="139" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="140" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="141" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="142" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="143" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="144" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="145" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="146" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="147" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="148" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="149" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="150" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="151" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="152" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="153" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="154" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="155" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="156" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="157" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="158" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="159" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="160" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="161" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="162" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="163" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="164" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="165" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="166" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="167" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="168" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="169" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="170" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="171" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="172" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="173" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="174" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="175" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="176" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="177" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="178" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="179" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="180" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="181" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="182" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="183" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="184" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="185" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="186" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="187" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="188" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="189" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="190" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="191" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="192" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="193" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="194" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="195" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="196" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="197" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="198" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="199" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="200" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="201" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="202" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="203" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="204" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="205" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="206" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="207" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="208" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="209" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="210" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="211" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="212" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="213" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="214" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
-  <phoneticPr fontId="4" type="noConversion"/>
-[...1 lines deleted...]
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="1.5748031496062993" bottom="0.78740157480314965" header="0" footer="0"/>
+  <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <headerFooter differentFirst="1">
+    <firstHeader>&amp;L &amp;G</firstHeader>
+    <firstFooter>&amp;L&amp;7Adm444 2022-11-16</firstFooter>
+  </headerFooter>
+  <legacyDrawingHF r:id="rId2"/>
   <tableParts count="1">
-    <tablePart r:id="rId2"/>
+    <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
-  <dimension ref="A1:P120"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{05BCD195-A73D-4F30-846F-264413D433A0}">
+  <dimension ref="A1:R214"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="15" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="49.42578125" style="2" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="17" max="16384" width="11.42578125" style="2"/>
+    <col min="1" max="1" width="48" style="1" customWidth="1"/>
+    <col min="2" max="10" width="8.875" style="1" customWidth="1"/>
+    <col min="11" max="16384" width="8.875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="15" customHeight="1">
-[...38 lines deleted...]
-      <c r="G3" s="13" t="s">
+    <row r="1" spans="1:18" s="4" customFormat="1" ht="28.35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="C1" s="5"/>
+    </row>
+    <row r="2" spans="1:18" s="2" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="11"/>
+    </row>
+    <row r="3" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="11"/>
+    </row>
+    <row r="4" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="11"/>
+    </row>
+    <row r="5" spans="1:18" s="2" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="18" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="6" spans="1:18" s="2" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="B6" s="14" t="s">
+        <v>60</v>
+      </c>
+      <c r="C6" s="14" t="s">
+        <v>61</v>
+      </c>
+      <c r="D6" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="H3" s="2"/>
-[...108 lines deleted...]
-      <c r="C7" s="12">
+    </row>
+    <row r="7" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="26" t="s">
+        <v>38</v>
+      </c>
+      <c r="B7" s="44">
+        <v>2876</v>
+      </c>
+      <c r="C7" s="44">
+        <v>3044</v>
+      </c>
+      <c r="D7" s="45">
+        <v>5920</v>
+      </c>
+      <c r="E7" s="40"/>
+      <c r="F7" s="40"/>
+      <c r="G7" s="40"/>
+      <c r="H7" s="40"/>
+      <c r="I7" s="40"/>
+      <c r="J7" s="40"/>
+      <c r="K7" s="40"/>
+      <c r="L7" s="40"/>
+      <c r="M7" s="40"/>
+      <c r="N7" s="40"/>
+      <c r="O7" s="40"/>
+      <c r="P7" s="40"/>
+      <c r="Q7" s="40"/>
+      <c r="R7" s="40"/>
+    </row>
+    <row r="8" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="28" t="s">
+        <v>39</v>
+      </c>
+      <c r="B8" s="46" t="s">
+        <v>76</v>
+      </c>
+      <c r="C8" s="46" t="s">
+        <v>76</v>
+      </c>
+      <c r="D8" s="46">
+        <v>9837</v>
+      </c>
+      <c r="E8" s="40"/>
+      <c r="F8" s="40"/>
+      <c r="G8" s="40"/>
+      <c r="H8" s="40"/>
+      <c r="I8" s="40"/>
+      <c r="J8" s="40"/>
+      <c r="K8" s="40"/>
+      <c r="L8" s="40"/>
+      <c r="M8" s="40"/>
+      <c r="N8" s="40"/>
+      <c r="O8" s="40"/>
+      <c r="P8" s="40"/>
+      <c r="Q8" s="40"/>
+      <c r="R8" s="40"/>
+    </row>
+    <row r="9" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="B9" s="44" t="s">
+        <v>76</v>
+      </c>
+      <c r="C9" s="44" t="s">
+        <v>76</v>
+      </c>
+      <c r="D9" s="45" t="s">
+        <v>76</v>
+      </c>
+      <c r="E9" s="40"/>
+      <c r="F9" s="40"/>
+      <c r="G9" s="40"/>
+      <c r="H9" s="40"/>
+      <c r="I9" s="40"/>
+      <c r="J9" s="40"/>
+      <c r="K9" s="40"/>
+      <c r="L9" s="40"/>
+      <c r="M9" s="40"/>
+      <c r="N9" s="40"/>
+      <c r="O9" s="40"/>
+      <c r="P9" s="40"/>
+      <c r="Q9" s="40"/>
+      <c r="R9" s="40"/>
+    </row>
+    <row r="10" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="28" t="s">
+        <v>41</v>
+      </c>
+      <c r="B10" s="46">
+        <v>1373</v>
+      </c>
+      <c r="C10" s="46">
         <v>0</v>
       </c>
-      <c r="D7" s="12">
+      <c r="D10" s="46">
+        <v>1373</v>
+      </c>
+      <c r="E10" s="40"/>
+      <c r="F10" s="40"/>
+      <c r="G10" s="40"/>
+      <c r="H10" s="40"/>
+      <c r="I10" s="40"/>
+      <c r="J10" s="40"/>
+      <c r="K10" s="40"/>
+      <c r="L10" s="40"/>
+      <c r="M10" s="40"/>
+      <c r="N10" s="40"/>
+      <c r="O10" s="40"/>
+      <c r="P10" s="40"/>
+      <c r="Q10" s="40"/>
+      <c r="R10" s="40"/>
+    </row>
+    <row r="11" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="B11" s="44">
+        <v>1100</v>
+      </c>
+      <c r="C11" s="44">
         <v>0</v>
       </c>
-      <c r="E7" s="12">
+      <c r="D11" s="44">
+        <v>1100</v>
+      </c>
+      <c r="E11" s="40"/>
+      <c r="F11" s="40"/>
+      <c r="G11" s="40"/>
+      <c r="H11" s="40"/>
+      <c r="I11" s="40"/>
+      <c r="J11" s="40"/>
+      <c r="K11" s="40"/>
+      <c r="L11" s="40"/>
+      <c r="M11" s="40"/>
+      <c r="N11" s="40"/>
+      <c r="O11" s="40"/>
+      <c r="P11" s="40"/>
+      <c r="Q11" s="40"/>
+      <c r="R11" s="40"/>
+    </row>
+    <row r="12" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="28" t="s">
+        <v>43</v>
+      </c>
+      <c r="B12" s="46">
+        <v>385</v>
+      </c>
+      <c r="C12" s="46">
         <v>0</v>
       </c>
-      <c r="F7" s="12">
+      <c r="D12" s="46">
+        <v>385</v>
+      </c>
+      <c r="E12" s="40"/>
+      <c r="F12" s="40"/>
+      <c r="G12" s="40"/>
+      <c r="H12" s="40"/>
+      <c r="I12" s="40"/>
+      <c r="J12" s="40"/>
+      <c r="K12" s="40"/>
+      <c r="L12" s="40"/>
+      <c r="M12" s="40"/>
+      <c r="N12" s="40"/>
+      <c r="O12" s="40"/>
+      <c r="P12" s="40"/>
+      <c r="Q12" s="40"/>
+      <c r="R12" s="40"/>
+    </row>
+    <row r="13" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="B13" s="44">
+        <v>706</v>
+      </c>
+      <c r="C13" s="44">
         <v>0</v>
       </c>
-      <c r="G7" s="10">
-[...52 lines deleted...]
-      <c r="D9" s="12">
+      <c r="D13" s="45">
+        <v>706</v>
+      </c>
+      <c r="E13" s="40"/>
+      <c r="F13" s="40"/>
+      <c r="G13" s="40"/>
+      <c r="H13" s="40"/>
+      <c r="I13" s="40"/>
+      <c r="J13" s="40"/>
+      <c r="K13" s="40"/>
+      <c r="L13" s="40"/>
+      <c r="M13" s="40"/>
+      <c r="N13" s="40"/>
+      <c r="O13" s="40"/>
+      <c r="P13" s="40"/>
+      <c r="Q13" s="40"/>
+      <c r="R13" s="40"/>
+    </row>
+    <row r="14" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="28" t="s">
+        <v>71</v>
+      </c>
+      <c r="B14" s="46" t="s">
+        <v>76</v>
+      </c>
+      <c r="C14" s="46">
         <v>0</v>
       </c>
-      <c r="E9" s="12">
-[...64 lines deleted...]
-      <c r="F11" s="12">
+      <c r="D14" s="46" t="s">
+        <v>76</v>
+      </c>
+      <c r="E14" s="40"/>
+      <c r="F14" s="40"/>
+      <c r="G14" s="40"/>
+      <c r="H14" s="40"/>
+      <c r="I14" s="40"/>
+      <c r="J14" s="40"/>
+      <c r="K14" s="40"/>
+      <c r="L14" s="40"/>
+      <c r="M14" s="40"/>
+      <c r="N14" s="40"/>
+      <c r="O14" s="40"/>
+      <c r="P14" s="40"/>
+      <c r="Q14" s="40"/>
+      <c r="R14" s="40"/>
+    </row>
+    <row r="15" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="26" t="s">
         <v>0</v>
       </c>
-      <c r="G11" s="10">
-[...2973 lines deleted...]
-    </row>
+      <c r="B15" s="44">
+        <v>16316</v>
+      </c>
+      <c r="C15" s="44">
+        <v>3046</v>
+      </c>
+      <c r="D15" s="45">
+        <v>19362</v>
+      </c>
+      <c r="E15" s="38"/>
+      <c r="F15" s="38"/>
+      <c r="G15" s="38"/>
+      <c r="H15" s="38"/>
+      <c r="I15" s="38"/>
+      <c r="J15" s="39"/>
+      <c r="K15" s="40"/>
+      <c r="L15" s="40"/>
+      <c r="M15" s="40"/>
+      <c r="N15" s="40"/>
+      <c r="O15" s="40"/>
+      <c r="P15" s="40"/>
+      <c r="Q15" s="40"/>
+      <c r="R15" s="40"/>
+    </row>
+    <row r="16" spans="1:18" s="2" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B16" s="40"/>
+      <c r="C16" s="40"/>
+      <c r="D16" s="40"/>
+      <c r="E16" s="40"/>
+      <c r="F16" s="40"/>
+      <c r="G16" s="40"/>
+      <c r="H16" s="40"/>
+      <c r="I16" s="40"/>
+      <c r="J16" s="40"/>
+      <c r="K16" s="40"/>
+      <c r="L16" s="40"/>
+      <c r="M16" s="40"/>
+      <c r="N16" s="40"/>
+      <c r="O16" s="40"/>
+      <c r="P16" s="40"/>
+      <c r="Q16" s="40"/>
+      <c r="R16" s="40"/>
+    </row>
+    <row r="17" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B17" s="40"/>
+      <c r="C17" s="40"/>
+      <c r="D17" s="40"/>
+      <c r="E17" s="40"/>
+      <c r="F17" s="40"/>
+      <c r="G17" s="40"/>
+      <c r="H17" s="40"/>
+      <c r="I17" s="40"/>
+      <c r="J17" s="40"/>
+      <c r="K17" s="40"/>
+      <c r="L17" s="40"/>
+      <c r="M17" s="40"/>
+      <c r="N17" s="40"/>
+      <c r="O17" s="40"/>
+      <c r="P17" s="40"/>
+      <c r="Q17" s="40"/>
+      <c r="R17" s="40"/>
+    </row>
+    <row r="18" spans="1:18" s="2" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B18" s="40"/>
+      <c r="C18" s="40"/>
+      <c r="D18" s="40"/>
+      <c r="E18" s="40"/>
+      <c r="F18" s="40"/>
+      <c r="G18" s="40"/>
+      <c r="H18" s="40"/>
+      <c r="I18" s="40"/>
+      <c r="J18" s="40"/>
+      <c r="K18" s="40"/>
+      <c r="L18" s="40"/>
+      <c r="M18" s="40"/>
+      <c r="N18" s="40"/>
+      <c r="O18" s="40"/>
+      <c r="P18" s="40"/>
+      <c r="Q18" s="40"/>
+      <c r="R18" s="40"/>
+    </row>
+    <row r="19" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B19" s="40"/>
+      <c r="C19" s="40"/>
+      <c r="D19" s="40"/>
+      <c r="E19" s="40"/>
+      <c r="F19" s="40"/>
+      <c r="G19" s="40"/>
+      <c r="H19" s="40"/>
+      <c r="I19" s="40"/>
+      <c r="J19" s="40"/>
+      <c r="K19" s="40"/>
+      <c r="L19" s="40"/>
+      <c r="M19" s="40"/>
+      <c r="N19" s="40"/>
+      <c r="O19" s="40"/>
+      <c r="P19" s="40"/>
+      <c r="Q19" s="40"/>
+      <c r="R19" s="40"/>
+    </row>
+    <row r="20" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B20" s="40"/>
+      <c r="C20" s="40"/>
+      <c r="D20" s="40"/>
+      <c r="E20" s="40"/>
+      <c r="F20" s="40"/>
+      <c r="G20" s="40"/>
+      <c r="H20" s="40"/>
+      <c r="I20" s="40"/>
+      <c r="J20" s="40"/>
+      <c r="K20" s="40"/>
+      <c r="L20" s="40"/>
+      <c r="M20" s="40"/>
+      <c r="N20" s="40"/>
+      <c r="O20" s="40"/>
+      <c r="P20" s="40"/>
+      <c r="Q20" s="40"/>
+      <c r="R20" s="40"/>
+    </row>
+    <row r="21" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B21" s="40"/>
+      <c r="C21" s="40"/>
+      <c r="D21" s="40"/>
+      <c r="E21" s="40"/>
+      <c r="F21" s="40"/>
+      <c r="G21" s="40"/>
+      <c r="H21" s="40"/>
+      <c r="I21" s="40"/>
+      <c r="J21" s="40"/>
+      <c r="K21" s="40"/>
+      <c r="L21" s="40"/>
+      <c r="M21" s="40"/>
+      <c r="N21" s="40"/>
+      <c r="O21" s="40"/>
+      <c r="P21" s="40"/>
+      <c r="Q21" s="40"/>
+      <c r="R21" s="40"/>
+    </row>
+    <row r="22" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B22" s="40"/>
+      <c r="C22" s="40"/>
+      <c r="D22" s="40"/>
+      <c r="E22" s="40"/>
+      <c r="F22" s="40"/>
+      <c r="G22" s="40"/>
+      <c r="H22" s="40"/>
+      <c r="I22" s="40"/>
+      <c r="J22" s="40"/>
+      <c r="K22" s="40"/>
+      <c r="L22" s="40"/>
+      <c r="M22" s="40"/>
+      <c r="N22" s="40"/>
+      <c r="O22" s="40"/>
+      <c r="P22" s="40"/>
+      <c r="Q22" s="40"/>
+      <c r="R22" s="40"/>
+    </row>
+    <row r="23" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B23" s="40"/>
+      <c r="C23" s="40"/>
+      <c r="D23" s="40"/>
+      <c r="E23" s="40"/>
+      <c r="F23" s="40"/>
+      <c r="G23" s="40"/>
+      <c r="H23" s="40"/>
+      <c r="I23" s="40"/>
+      <c r="J23" s="40"/>
+      <c r="K23" s="40"/>
+      <c r="L23" s="40"/>
+      <c r="M23" s="40"/>
+      <c r="N23" s="40"/>
+      <c r="O23" s="40"/>
+      <c r="P23" s="40"/>
+      <c r="Q23" s="40"/>
+      <c r="R23" s="40"/>
+    </row>
+    <row r="24" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B24" s="40"/>
+      <c r="C24" s="40"/>
+      <c r="D24" s="40"/>
+      <c r="E24" s="40"/>
+      <c r="F24" s="40"/>
+      <c r="G24" s="40"/>
+      <c r="H24" s="40"/>
+      <c r="I24" s="40"/>
+      <c r="J24" s="40"/>
+      <c r="K24" s="40"/>
+      <c r="L24" s="40"/>
+      <c r="M24" s="40"/>
+      <c r="N24" s="40"/>
+      <c r="O24" s="40"/>
+      <c r="P24" s="40"/>
+      <c r="Q24" s="40"/>
+      <c r="R24" s="40"/>
+    </row>
+    <row r="25" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B25" s="40"/>
+      <c r="C25" s="40"/>
+      <c r="D25" s="40"/>
+      <c r="E25" s="40"/>
+      <c r="F25" s="40"/>
+      <c r="G25" s="40"/>
+      <c r="H25" s="40"/>
+      <c r="I25" s="40"/>
+      <c r="J25" s="40"/>
+      <c r="K25" s="40"/>
+      <c r="L25" s="40"/>
+      <c r="M25" s="40"/>
+      <c r="N25" s="40"/>
+      <c r="O25" s="40"/>
+      <c r="P25" s="40"/>
+      <c r="Q25" s="40"/>
+      <c r="R25" s="40"/>
+    </row>
+    <row r="26" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="12"/>
+      <c r="B26" s="42"/>
+      <c r="C26" s="42"/>
+      <c r="D26" s="42"/>
+      <c r="E26" s="42"/>
+      <c r="F26" s="42"/>
+      <c r="G26" s="42"/>
+      <c r="H26" s="42"/>
+      <c r="I26" s="42"/>
+      <c r="J26" s="42"/>
+      <c r="K26" s="40"/>
+      <c r="L26" s="40"/>
+      <c r="M26" s="40"/>
+      <c r="N26" s="40"/>
+      <c r="O26" s="40"/>
+      <c r="P26" s="40"/>
+      <c r="Q26" s="40"/>
+      <c r="R26" s="40"/>
+    </row>
+    <row r="27" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="12"/>
+      <c r="B27" s="42"/>
+      <c r="C27" s="42"/>
+      <c r="D27" s="42"/>
+      <c r="E27" s="42"/>
+      <c r="F27" s="42"/>
+      <c r="G27" s="42"/>
+      <c r="H27" s="42"/>
+      <c r="I27" s="42"/>
+      <c r="J27" s="42"/>
+      <c r="K27" s="40"/>
+      <c r="L27" s="40"/>
+      <c r="M27" s="40"/>
+      <c r="N27" s="40"/>
+      <c r="O27" s="40"/>
+      <c r="P27" s="40"/>
+      <c r="Q27" s="40"/>
+      <c r="R27" s="40"/>
+    </row>
+    <row r="28" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="12"/>
+      <c r="B28" s="42"/>
+      <c r="C28" s="42"/>
+      <c r="D28" s="42"/>
+      <c r="E28" s="42"/>
+      <c r="F28" s="42"/>
+      <c r="G28" s="42"/>
+      <c r="H28" s="42"/>
+      <c r="I28" s="42"/>
+      <c r="J28" s="42"/>
+      <c r="K28" s="40"/>
+      <c r="L28" s="40"/>
+      <c r="M28" s="40"/>
+      <c r="N28" s="40"/>
+      <c r="O28" s="40"/>
+      <c r="P28" s="40"/>
+      <c r="Q28" s="40"/>
+      <c r="R28" s="40"/>
+    </row>
+    <row r="29" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="12"/>
+      <c r="B29" s="42"/>
+      <c r="C29" s="42"/>
+      <c r="D29" s="42"/>
+      <c r="E29" s="42"/>
+      <c r="F29" s="42"/>
+      <c r="G29" s="42"/>
+      <c r="H29" s="42"/>
+      <c r="I29" s="42"/>
+      <c r="J29" s="42"/>
+      <c r="K29" s="40"/>
+      <c r="L29" s="40"/>
+      <c r="M29" s="40"/>
+      <c r="N29" s="40"/>
+      <c r="O29" s="40"/>
+      <c r="P29" s="40"/>
+      <c r="Q29" s="40"/>
+      <c r="R29" s="40"/>
+    </row>
+    <row r="30" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="12"/>
+      <c r="B30" s="42"/>
+      <c r="C30" s="42"/>
+      <c r="D30" s="42"/>
+      <c r="E30" s="42"/>
+      <c r="F30" s="42"/>
+      <c r="G30" s="42"/>
+      <c r="H30" s="42"/>
+      <c r="I30" s="42"/>
+      <c r="J30" s="42"/>
+      <c r="K30" s="40"/>
+      <c r="L30" s="40"/>
+      <c r="M30" s="40"/>
+      <c r="N30" s="40"/>
+      <c r="O30" s="40"/>
+      <c r="P30" s="40"/>
+      <c r="Q30" s="40"/>
+      <c r="R30" s="40"/>
+    </row>
+    <row r="31" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B31" s="43"/>
+      <c r="C31" s="43"/>
+      <c r="D31" s="43"/>
+      <c r="E31" s="43"/>
+      <c r="F31" s="43"/>
+      <c r="G31" s="43"/>
+      <c r="H31" s="43"/>
+      <c r="I31" s="43"/>
+      <c r="J31" s="43"/>
+      <c r="K31" s="43"/>
+      <c r="L31" s="43"/>
+      <c r="M31" s="43"/>
+      <c r="N31" s="43"/>
+      <c r="O31" s="43"/>
+      <c r="P31" s="43"/>
+      <c r="Q31" s="43"/>
+      <c r="R31" s="43"/>
+    </row>
+    <row r="32" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B32" s="43"/>
+      <c r="C32" s="43"/>
+      <c r="D32" s="43"/>
+      <c r="E32" s="43"/>
+      <c r="F32" s="43"/>
+      <c r="G32" s="43"/>
+      <c r="H32" s="43"/>
+      <c r="I32" s="43"/>
+      <c r="J32" s="43"/>
+      <c r="K32" s="43"/>
+      <c r="L32" s="43"/>
+      <c r="M32" s="43"/>
+      <c r="N32" s="43"/>
+      <c r="O32" s="43"/>
+      <c r="P32" s="43"/>
+      <c r="Q32" s="43"/>
+      <c r="R32" s="43"/>
+    </row>
+    <row r="33" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B33" s="43"/>
+      <c r="C33" s="43"/>
+      <c r="D33" s="43"/>
+      <c r="E33" s="43"/>
+      <c r="F33" s="43"/>
+      <c r="G33" s="43"/>
+      <c r="H33" s="43"/>
+      <c r="I33" s="43"/>
+      <c r="J33" s="43"/>
+      <c r="K33" s="43"/>
+      <c r="L33" s="43"/>
+      <c r="M33" s="43"/>
+      <c r="N33" s="43"/>
+      <c r="O33" s="43"/>
+      <c r="P33" s="43"/>
+      <c r="Q33" s="43"/>
+      <c r="R33" s="43"/>
+    </row>
+    <row r="34" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B34" s="43"/>
+      <c r="C34" s="43"/>
+      <c r="D34" s="43"/>
+      <c r="E34" s="43"/>
+      <c r="F34" s="43"/>
+      <c r="G34" s="43"/>
+      <c r="H34" s="43"/>
+      <c r="I34" s="43"/>
+      <c r="J34" s="43"/>
+      <c r="K34" s="43"/>
+      <c r="L34" s="43"/>
+      <c r="M34" s="43"/>
+      <c r="N34" s="43"/>
+      <c r="O34" s="43"/>
+      <c r="P34" s="43"/>
+      <c r="Q34" s="43"/>
+      <c r="R34" s="43"/>
+    </row>
+    <row r="35" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B35" s="43"/>
+      <c r="C35" s="43"/>
+      <c r="D35" s="43"/>
+      <c r="E35" s="43"/>
+      <c r="F35" s="43"/>
+      <c r="G35" s="43"/>
+      <c r="H35" s="43"/>
+      <c r="I35" s="43"/>
+      <c r="J35" s="43"/>
+      <c r="K35" s="43"/>
+      <c r="L35" s="43"/>
+      <c r="M35" s="43"/>
+      <c r="N35" s="43"/>
+      <c r="O35" s="43"/>
+      <c r="P35" s="43"/>
+      <c r="Q35" s="43"/>
+      <c r="R35" s="43"/>
+    </row>
+    <row r="36" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B36" s="43"/>
+      <c r="C36" s="43"/>
+      <c r="D36" s="43"/>
+      <c r="E36" s="43"/>
+      <c r="F36" s="43"/>
+      <c r="G36" s="43"/>
+      <c r="H36" s="43"/>
+      <c r="I36" s="43"/>
+      <c r="J36" s="43"/>
+      <c r="K36" s="43"/>
+      <c r="L36" s="43"/>
+      <c r="M36" s="43"/>
+      <c r="N36" s="43"/>
+      <c r="O36" s="43"/>
+      <c r="P36" s="43"/>
+      <c r="Q36" s="43"/>
+      <c r="R36" s="43"/>
+    </row>
+    <row r="37" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B37" s="43"/>
+      <c r="C37" s="43"/>
+      <c r="D37" s="43"/>
+      <c r="E37" s="43"/>
+      <c r="F37" s="43"/>
+      <c r="G37" s="43"/>
+      <c r="H37" s="43"/>
+      <c r="I37" s="43"/>
+      <c r="J37" s="43"/>
+      <c r="K37" s="43"/>
+      <c r="L37" s="43"/>
+      <c r="M37" s="43"/>
+      <c r="N37" s="43"/>
+      <c r="O37" s="43"/>
+      <c r="P37" s="43"/>
+      <c r="Q37" s="43"/>
+      <c r="R37" s="43"/>
+    </row>
+    <row r="38" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B38" s="43"/>
+      <c r="C38" s="43"/>
+      <c r="D38" s="43"/>
+      <c r="E38" s="43"/>
+      <c r="F38" s="43"/>
+      <c r="G38" s="43"/>
+      <c r="H38" s="43"/>
+      <c r="I38" s="43"/>
+      <c r="J38" s="43"/>
+      <c r="K38" s="43"/>
+      <c r="L38" s="43"/>
+      <c r="M38" s="43"/>
+      <c r="N38" s="43"/>
+      <c r="O38" s="43"/>
+      <c r="P38" s="43"/>
+      <c r="Q38" s="43"/>
+      <c r="R38" s="43"/>
+    </row>
+    <row r="39" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B39" s="43"/>
+      <c r="C39" s="43"/>
+      <c r="D39" s="43"/>
+      <c r="E39" s="43"/>
+      <c r="F39" s="43"/>
+      <c r="G39" s="43"/>
+      <c r="H39" s="43"/>
+      <c r="I39" s="43"/>
+      <c r="J39" s="43"/>
+      <c r="K39" s="43"/>
+      <c r="L39" s="43"/>
+      <c r="M39" s="43"/>
+      <c r="N39" s="43"/>
+      <c r="O39" s="43"/>
+      <c r="P39" s="43"/>
+      <c r="Q39" s="43"/>
+      <c r="R39" s="43"/>
+    </row>
+    <row r="40" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B40" s="43"/>
+      <c r="C40" s="43"/>
+      <c r="D40" s="43"/>
+      <c r="E40" s="43"/>
+      <c r="F40" s="43"/>
+      <c r="G40" s="43"/>
+      <c r="H40" s="43"/>
+      <c r="I40" s="43"/>
+      <c r="J40" s="43"/>
+      <c r="K40" s="43"/>
+      <c r="L40" s="43"/>
+      <c r="M40" s="43"/>
+      <c r="N40" s="43"/>
+      <c r="O40" s="43"/>
+      <c r="P40" s="43"/>
+      <c r="Q40" s="43"/>
+      <c r="R40" s="43"/>
+    </row>
+    <row r="41" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B41" s="43"/>
+      <c r="C41" s="43"/>
+      <c r="D41" s="43"/>
+      <c r="E41" s="43"/>
+      <c r="F41" s="43"/>
+      <c r="G41" s="43"/>
+      <c r="H41" s="43"/>
+      <c r="I41" s="43"/>
+      <c r="J41" s="43"/>
+      <c r="K41" s="43"/>
+      <c r="L41" s="43"/>
+      <c r="M41" s="43"/>
+      <c r="N41" s="43"/>
+      <c r="O41" s="43"/>
+      <c r="P41" s="43"/>
+      <c r="Q41" s="43"/>
+      <c r="R41" s="43"/>
+    </row>
+    <row r="42" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B42" s="43"/>
+      <c r="C42" s="43"/>
+      <c r="D42" s="43"/>
+      <c r="E42" s="43"/>
+      <c r="F42" s="43"/>
+      <c r="G42" s="43"/>
+      <c r="H42" s="43"/>
+      <c r="I42" s="43"/>
+      <c r="J42" s="43"/>
+      <c r="K42" s="43"/>
+      <c r="L42" s="43"/>
+      <c r="M42" s="43"/>
+      <c r="N42" s="43"/>
+      <c r="O42" s="43"/>
+      <c r="P42" s="43"/>
+      <c r="Q42" s="43"/>
+      <c r="R42" s="43"/>
+    </row>
+    <row r="43" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B43" s="43"/>
+      <c r="C43" s="43"/>
+      <c r="D43" s="43"/>
+      <c r="E43" s="43"/>
+      <c r="F43" s="43"/>
+      <c r="G43" s="43"/>
+      <c r="H43" s="43"/>
+      <c r="I43" s="43"/>
+      <c r="J43" s="43"/>
+      <c r="K43" s="43"/>
+      <c r="L43" s="43"/>
+      <c r="M43" s="43"/>
+      <c r="N43" s="43"/>
+      <c r="O43" s="43"/>
+      <c r="P43" s="43"/>
+      <c r="Q43" s="43"/>
+      <c r="R43" s="43"/>
+    </row>
+    <row r="44" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B44" s="43"/>
+      <c r="C44" s="43"/>
+      <c r="D44" s="43"/>
+      <c r="E44" s="43"/>
+      <c r="F44" s="43"/>
+      <c r="G44" s="43"/>
+      <c r="H44" s="43"/>
+      <c r="I44" s="43"/>
+      <c r="J44" s="43"/>
+      <c r="K44" s="43"/>
+      <c r="L44" s="43"/>
+      <c r="M44" s="43"/>
+      <c r="N44" s="43"/>
+      <c r="O44" s="43"/>
+      <c r="P44" s="43"/>
+      <c r="Q44" s="43"/>
+      <c r="R44" s="43"/>
+    </row>
+    <row r="45" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B45" s="43"/>
+      <c r="C45" s="43"/>
+      <c r="D45" s="43"/>
+      <c r="E45" s="43"/>
+      <c r="F45" s="43"/>
+      <c r="G45" s="43"/>
+      <c r="H45" s="43"/>
+      <c r="I45" s="43"/>
+      <c r="J45" s="43"/>
+      <c r="K45" s="43"/>
+      <c r="L45" s="43"/>
+      <c r="M45" s="43"/>
+      <c r="N45" s="43"/>
+      <c r="O45" s="43"/>
+      <c r="P45" s="43"/>
+      <c r="Q45" s="43"/>
+      <c r="R45" s="43"/>
+    </row>
+    <row r="46" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B46" s="43"/>
+      <c r="C46" s="43"/>
+      <c r="D46" s="43"/>
+      <c r="E46" s="43"/>
+      <c r="F46" s="43"/>
+      <c r="G46" s="43"/>
+      <c r="H46" s="43"/>
+      <c r="I46" s="43"/>
+      <c r="J46" s="43"/>
+      <c r="K46" s="43"/>
+      <c r="L46" s="43"/>
+      <c r="M46" s="43"/>
+      <c r="N46" s="43"/>
+      <c r="O46" s="43"/>
+      <c r="P46" s="43"/>
+      <c r="Q46" s="43"/>
+      <c r="R46" s="43"/>
+    </row>
+    <row r="47" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B47" s="43"/>
+      <c r="C47" s="43"/>
+      <c r="D47" s="43"/>
+      <c r="E47" s="43"/>
+      <c r="F47" s="43"/>
+      <c r="G47" s="43"/>
+      <c r="H47" s="43"/>
+      <c r="I47" s="43"/>
+      <c r="J47" s="43"/>
+      <c r="K47" s="43"/>
+      <c r="L47" s="43"/>
+      <c r="M47" s="43"/>
+      <c r="N47" s="43"/>
+      <c r="O47" s="43"/>
+      <c r="P47" s="43"/>
+      <c r="Q47" s="43"/>
+      <c r="R47" s="43"/>
+    </row>
+    <row r="48" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B48" s="43"/>
+      <c r="C48" s="43"/>
+      <c r="D48" s="43"/>
+      <c r="E48" s="43"/>
+      <c r="F48" s="43"/>
+      <c r="G48" s="43"/>
+      <c r="H48" s="43"/>
+      <c r="I48" s="43"/>
+      <c r="J48" s="43"/>
+      <c r="K48" s="43"/>
+      <c r="L48" s="43"/>
+      <c r="M48" s="43"/>
+      <c r="N48" s="43"/>
+      <c r="O48" s="43"/>
+      <c r="P48" s="43"/>
+      <c r="Q48" s="43"/>
+      <c r="R48" s="43"/>
+    </row>
+    <row r="49" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B49" s="43"/>
+      <c r="C49" s="43"/>
+      <c r="D49" s="43"/>
+      <c r="E49" s="43"/>
+      <c r="F49" s="43"/>
+      <c r="G49" s="43"/>
+      <c r="H49" s="43"/>
+      <c r="I49" s="43"/>
+      <c r="J49" s="43"/>
+      <c r="K49" s="43"/>
+      <c r="L49" s="43"/>
+      <c r="M49" s="43"/>
+      <c r="N49" s="43"/>
+      <c r="O49" s="43"/>
+      <c r="P49" s="43"/>
+      <c r="Q49" s="43"/>
+      <c r="R49" s="43"/>
+    </row>
+    <row r="50" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B50" s="43"/>
+      <c r="C50" s="43"/>
+      <c r="D50" s="43"/>
+      <c r="E50" s="43"/>
+      <c r="F50" s="43"/>
+      <c r="G50" s="43"/>
+      <c r="H50" s="43"/>
+      <c r="I50" s="43"/>
+      <c r="J50" s="43"/>
+      <c r="K50" s="43"/>
+      <c r="L50" s="43"/>
+      <c r="M50" s="43"/>
+      <c r="N50" s="43"/>
+      <c r="O50" s="43"/>
+      <c r="P50" s="43"/>
+      <c r="Q50" s="43"/>
+      <c r="R50" s="43"/>
+    </row>
+    <row r="51" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B51" s="43"/>
+      <c r="C51" s="43"/>
+      <c r="D51" s="43"/>
+      <c r="E51" s="43"/>
+      <c r="F51" s="43"/>
+      <c r="G51" s="43"/>
+      <c r="H51" s="43"/>
+      <c r="I51" s="43"/>
+      <c r="J51" s="43"/>
+      <c r="K51" s="43"/>
+      <c r="L51" s="43"/>
+      <c r="M51" s="43"/>
+      <c r="N51" s="43"/>
+      <c r="O51" s="43"/>
+      <c r="P51" s="43"/>
+      <c r="Q51" s="43"/>
+      <c r="R51" s="43"/>
+    </row>
+    <row r="52" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B52" s="43"/>
+      <c r="C52" s="43"/>
+      <c r="D52" s="43"/>
+      <c r="E52" s="43"/>
+      <c r="F52" s="43"/>
+      <c r="G52" s="43"/>
+      <c r="H52" s="43"/>
+      <c r="I52" s="43"/>
+      <c r="J52" s="43"/>
+      <c r="K52" s="43"/>
+      <c r="L52" s="43"/>
+      <c r="M52" s="43"/>
+      <c r="N52" s="43"/>
+      <c r="O52" s="43"/>
+      <c r="P52" s="43"/>
+      <c r="Q52" s="43"/>
+      <c r="R52" s="43"/>
+    </row>
+    <row r="53" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B53" s="43"/>
+      <c r="C53" s="43"/>
+      <c r="D53" s="43"/>
+      <c r="E53" s="43"/>
+      <c r="F53" s="43"/>
+      <c r="G53" s="43"/>
+      <c r="H53" s="43"/>
+      <c r="I53" s="43"/>
+      <c r="J53" s="43"/>
+      <c r="K53" s="43"/>
+      <c r="L53" s="43"/>
+      <c r="M53" s="43"/>
+      <c r="N53" s="43"/>
+      <c r="O53" s="43"/>
+      <c r="P53" s="43"/>
+      <c r="Q53" s="43"/>
+      <c r="R53" s="43"/>
+    </row>
+    <row r="54" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B54" s="43"/>
+      <c r="C54" s="43"/>
+      <c r="D54" s="43"/>
+      <c r="E54" s="43"/>
+      <c r="F54" s="43"/>
+      <c r="G54" s="43"/>
+      <c r="H54" s="43"/>
+      <c r="I54" s="43"/>
+      <c r="J54" s="43"/>
+      <c r="K54" s="43"/>
+      <c r="L54" s="43"/>
+      <c r="M54" s="43"/>
+      <c r="N54" s="43"/>
+      <c r="O54" s="43"/>
+      <c r="P54" s="43"/>
+      <c r="Q54" s="43"/>
+      <c r="R54" s="43"/>
+    </row>
+    <row r="55" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="56" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="57" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="58" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="59" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="60" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="61" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="62" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="63" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="64" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="65" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="66" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="67" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="68" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="69" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="70" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="71" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="72" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="73" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="74" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="75" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="76" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="77" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="78" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="79" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="80" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="81" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="82" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="83" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="84" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="85" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="86" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="87" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="88" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="89" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="90" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="91" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="92" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="93" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="94" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="95" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="96" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="97" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="98" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="99" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="100" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="101" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="102" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="103" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="104" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="105" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="106" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="107" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="108" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="109" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="110" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="111" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="112" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="113" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="114" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="115" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="116" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="117" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="118" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="119" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="120" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="121" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="122" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="123" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="124" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="125" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="126" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="127" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="128" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="129" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="130" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="131" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="132" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="133" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="134" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="135" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="136" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="137" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="138" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="139" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="140" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="141" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="142" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="143" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="144" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="145" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="146" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="147" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="148" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="149" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="150" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="151" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="152" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="153" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="154" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="155" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="156" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="157" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="158" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="159" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="160" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="161" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="162" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="163" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="164" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="165" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="166" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="167" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="168" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="169" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="170" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="171" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="172" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="173" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="174" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="175" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="176" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="177" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="178" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="179" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="180" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="181" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="182" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="183" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="184" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="185" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="186" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="187" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="188" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="189" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="190" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="191" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="192" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="193" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="194" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="195" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="196" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="197" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="198" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="199" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="200" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="201" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="202" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="203" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="204" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="205" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="206" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="207" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="208" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="209" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="210" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="211" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="212" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="213" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="214" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
-  <phoneticPr fontId="4" type="noConversion"/>
-[...1 lines deleted...]
-  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
+  <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="1.5748031496062993" bottom="0.78740157480314965" header="0" footer="0"/>
+  <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <headerFooter differentFirst="1">
+    <firstHeader>&amp;L &amp;G</firstHeader>
+    <firstFooter>&amp;L&amp;7Adm444 2022-11-16</firstFooter>
+  </headerFooter>
+  <legacyDrawingHF r:id="rId2"/>
   <tableParts count="1">
-    <tablePart r:id="rId1"/>
+    <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
-  <dimension ref="A1:Q122"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DFE7C5ED-9D9B-44EF-BE37-EF524513FA62}">
+  <dimension ref="A1:R214"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="49.42578125" style="2" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="18" max="16384" width="11.42578125" style="2"/>
+    <col min="1" max="1" width="48" style="1" customWidth="1"/>
+    <col min="2" max="10" width="8.875" style="1" customWidth="1"/>
+    <col min="11" max="16384" width="8.875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" ht="15" customHeight="1">
-[...46 lines deleted...]
-      <c r="G3" s="13" t="s">
+    <row r="1" spans="1:18" s="4" customFormat="1" ht="28.35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="C1" s="5"/>
+    </row>
+    <row r="2" spans="1:18" s="2" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="11"/>
+    </row>
+    <row r="3" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="11"/>
+    </row>
+    <row r="4" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="11"/>
+    </row>
+    <row r="5" spans="1:18" s="2" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="18" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="6" spans="1:18" s="2" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="B6" s="14" t="s">
+        <v>60</v>
+      </c>
+      <c r="C6" s="14" t="s">
+        <v>61</v>
+      </c>
+      <c r="D6" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="I3" s="2"/>
-[...53 lines deleted...]
-      <c r="F5" s="12">
+    </row>
+    <row r="7" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="B7" s="44">
+        <v>4105</v>
+      </c>
+      <c r="C7" s="44">
+        <v>3768</v>
+      </c>
+      <c r="D7" s="45">
+        <v>7873</v>
+      </c>
+      <c r="E7" s="40"/>
+      <c r="F7" s="40"/>
+      <c r="G7" s="40"/>
+      <c r="H7" s="40"/>
+      <c r="I7" s="40"/>
+      <c r="J7" s="40"/>
+      <c r="K7" s="40"/>
+      <c r="L7" s="40"/>
+      <c r="M7" s="40"/>
+      <c r="N7" s="40"/>
+      <c r="O7" s="40"/>
+      <c r="P7" s="40"/>
+      <c r="Q7" s="40"/>
+      <c r="R7" s="40"/>
+    </row>
+    <row r="8" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="31" t="s">
+        <v>39</v>
+      </c>
+      <c r="B8" s="46">
+        <v>14068</v>
+      </c>
+      <c r="C8" s="46">
+        <v>0</v>
+      </c>
+      <c r="D8" s="46">
+        <v>14068</v>
+      </c>
+      <c r="E8" s="40"/>
+      <c r="F8" s="40"/>
+      <c r="G8" s="40"/>
+      <c r="H8" s="40"/>
+      <c r="I8" s="40"/>
+      <c r="J8" s="40"/>
+      <c r="K8" s="40"/>
+      <c r="L8" s="40"/>
+      <c r="M8" s="40"/>
+      <c r="N8" s="40"/>
+      <c r="O8" s="40"/>
+      <c r="P8" s="40"/>
+      <c r="Q8" s="40"/>
+      <c r="R8" s="40"/>
+    </row>
+    <row r="9" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="32" t="s">
         <v>40</v>
       </c>
-      <c r="G5" s="10">
-[...50 lines deleted...]
-      <c r="D7" s="12">
+      <c r="B9" s="44">
+        <v>68</v>
+      </c>
+      <c r="C9" s="44">
         <v>0</v>
       </c>
-      <c r="E7" s="12">
+      <c r="D9" s="45">
+        <v>68</v>
+      </c>
+      <c r="E9" s="40"/>
+      <c r="F9" s="40"/>
+      <c r="G9" s="40"/>
+      <c r="H9" s="40"/>
+      <c r="I9" s="40"/>
+      <c r="J9" s="40"/>
+      <c r="K9" s="40"/>
+      <c r="L9" s="40"/>
+      <c r="M9" s="40"/>
+      <c r="N9" s="40"/>
+      <c r="O9" s="40"/>
+      <c r="P9" s="40"/>
+      <c r="Q9" s="40"/>
+      <c r="R9" s="40"/>
+    </row>
+    <row r="10" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="31" t="s">
+        <v>41</v>
+      </c>
+      <c r="B10" s="46">
+        <v>1073</v>
+      </c>
+      <c r="C10" s="46">
         <v>0</v>
       </c>
-      <c r="F7" s="12">
+      <c r="D10" s="46">
+        <v>1073</v>
+      </c>
+      <c r="E10" s="40"/>
+      <c r="F10" s="40"/>
+      <c r="G10" s="40"/>
+      <c r="H10" s="40"/>
+      <c r="I10" s="40"/>
+      <c r="J10" s="40"/>
+      <c r="K10" s="40"/>
+      <c r="L10" s="40"/>
+      <c r="M10" s="40"/>
+      <c r="N10" s="40"/>
+      <c r="O10" s="40"/>
+      <c r="P10" s="40"/>
+      <c r="Q10" s="40"/>
+      <c r="R10" s="40"/>
+    </row>
+    <row r="11" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="32" t="s">
+        <v>42</v>
+      </c>
+      <c r="B11" s="44">
+        <v>144</v>
+      </c>
+      <c r="C11" s="44">
         <v>0</v>
       </c>
-      <c r="G7" s="10">
-[...194 lines deleted...]
-      <c r="B14" s="12">
+      <c r="D11" s="45">
+        <v>144</v>
+      </c>
+      <c r="E11" s="40"/>
+      <c r="F11" s="40"/>
+      <c r="G11" s="40"/>
+      <c r="H11" s="40"/>
+      <c r="I11" s="40"/>
+      <c r="J11" s="40"/>
+      <c r="K11" s="40"/>
+      <c r="L11" s="40"/>
+      <c r="M11" s="40"/>
+      <c r="N11" s="40"/>
+      <c r="O11" s="40"/>
+      <c r="P11" s="40"/>
+      <c r="Q11" s="40"/>
+      <c r="R11" s="40"/>
+    </row>
+    <row r="12" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="31" t="s">
+        <v>43</v>
+      </c>
+      <c r="B12" s="46">
+        <v>90</v>
+      </c>
+      <c r="C12" s="46">
         <v>0</v>
       </c>
-      <c r="C14" s="12">
+      <c r="D12" s="46">
+        <v>90</v>
+      </c>
+      <c r="E12" s="40"/>
+      <c r="F12" s="40"/>
+      <c r="G12" s="40"/>
+      <c r="H12" s="40"/>
+      <c r="I12" s="40"/>
+      <c r="J12" s="40"/>
+      <c r="K12" s="40"/>
+      <c r="L12" s="40"/>
+      <c r="M12" s="40"/>
+      <c r="N12" s="40"/>
+      <c r="O12" s="40"/>
+      <c r="P12" s="40"/>
+      <c r="Q12" s="40"/>
+      <c r="R12" s="40"/>
+    </row>
+    <row r="13" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="32" t="s">
+        <v>71</v>
+      </c>
+      <c r="B13" s="44">
         <v>0</v>
       </c>
-      <c r="D14" s="12">
+      <c r="C13" s="44">
         <v>0</v>
       </c>
-      <c r="E14" s="12">
-[...2 lines deleted...]
-      <c r="F14" s="12">
+      <c r="D13" s="45">
         <v>0</v>
       </c>
-      <c r="G14" s="10">
-[...17 lines deleted...]
-      <c r="C15" s="12">
+      <c r="E13" s="38"/>
+      <c r="F13" s="38"/>
+      <c r="G13" s="38"/>
+      <c r="H13" s="38"/>
+      <c r="I13" s="38"/>
+      <c r="J13" s="39"/>
+      <c r="K13" s="40"/>
+      <c r="L13" s="40"/>
+      <c r="M13" s="40"/>
+      <c r="N13" s="40"/>
+      <c r="O13" s="40"/>
+      <c r="P13" s="40"/>
+      <c r="Q13" s="40"/>
+      <c r="R13" s="40"/>
+    </row>
+    <row r="14" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="31" t="s">
         <v>0</v>
       </c>
-      <c r="D15" s="12">
-[...2833 lines deleted...]
-    <row r="122" s="2" customFormat="1"/>
+      <c r="B14" s="46">
+        <v>19548</v>
+      </c>
+      <c r="C14" s="46">
+        <v>3768</v>
+      </c>
+      <c r="D14" s="46">
+        <v>23316</v>
+      </c>
+      <c r="E14" s="38"/>
+      <c r="F14" s="38"/>
+      <c r="G14" s="38"/>
+      <c r="H14" s="38"/>
+      <c r="I14" s="38"/>
+      <c r="J14" s="39"/>
+      <c r="K14" s="40"/>
+      <c r="L14" s="40"/>
+      <c r="M14" s="40"/>
+      <c r="N14" s="40"/>
+      <c r="O14" s="40"/>
+      <c r="P14" s="40"/>
+      <c r="Q14" s="40"/>
+      <c r="R14" s="40"/>
+    </row>
+    <row r="15" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="37"/>
+      <c r="B15" s="38"/>
+      <c r="C15" s="38"/>
+      <c r="D15" s="38"/>
+      <c r="E15" s="38"/>
+      <c r="F15" s="38"/>
+      <c r="G15" s="38"/>
+      <c r="H15" s="38"/>
+      <c r="I15" s="38"/>
+      <c r="J15" s="39"/>
+      <c r="K15" s="40"/>
+      <c r="L15" s="40"/>
+      <c r="M15" s="40"/>
+      <c r="N15" s="40"/>
+      <c r="O15" s="40"/>
+      <c r="P15" s="40"/>
+      <c r="Q15" s="40"/>
+      <c r="R15" s="40"/>
+    </row>
+    <row r="16" spans="1:18" s="2" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B16" s="40"/>
+      <c r="C16" s="40"/>
+      <c r="D16" s="40"/>
+      <c r="E16" s="40"/>
+      <c r="F16" s="40"/>
+      <c r="G16" s="40"/>
+      <c r="H16" s="40"/>
+      <c r="I16" s="40"/>
+      <c r="J16" s="40"/>
+      <c r="K16" s="40"/>
+      <c r="L16" s="40"/>
+      <c r="M16" s="40"/>
+      <c r="N16" s="40"/>
+      <c r="O16" s="40"/>
+      <c r="P16" s="40"/>
+      <c r="Q16" s="40"/>
+      <c r="R16" s="40"/>
+    </row>
+    <row r="17" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B17" s="40"/>
+      <c r="C17" s="40"/>
+      <c r="D17" s="40"/>
+      <c r="E17" s="40"/>
+      <c r="F17" s="40"/>
+      <c r="G17" s="40"/>
+      <c r="H17" s="40"/>
+      <c r="I17" s="40"/>
+      <c r="J17" s="40"/>
+      <c r="K17" s="40"/>
+      <c r="L17" s="40"/>
+      <c r="M17" s="40"/>
+      <c r="N17" s="40"/>
+      <c r="O17" s="40"/>
+      <c r="P17" s="40"/>
+      <c r="Q17" s="40"/>
+      <c r="R17" s="40"/>
+    </row>
+    <row r="18" spans="1:18" s="2" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B18" s="40"/>
+      <c r="C18" s="40"/>
+      <c r="D18" s="40"/>
+      <c r="E18" s="40"/>
+      <c r="F18" s="40"/>
+      <c r="G18" s="40"/>
+      <c r="H18" s="40"/>
+      <c r="I18" s="40"/>
+      <c r="J18" s="40"/>
+      <c r="K18" s="40"/>
+      <c r="L18" s="40"/>
+      <c r="M18" s="40"/>
+      <c r="N18" s="40"/>
+      <c r="O18" s="40"/>
+      <c r="P18" s="40"/>
+      <c r="Q18" s="40"/>
+      <c r="R18" s="40"/>
+    </row>
+    <row r="19" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B19" s="40"/>
+      <c r="C19" s="40"/>
+      <c r="D19" s="40"/>
+      <c r="E19" s="40"/>
+      <c r="F19" s="40"/>
+      <c r="G19" s="40"/>
+      <c r="H19" s="40"/>
+      <c r="I19" s="40"/>
+      <c r="J19" s="40"/>
+      <c r="K19" s="40"/>
+      <c r="L19" s="40"/>
+      <c r="M19" s="40"/>
+      <c r="N19" s="40"/>
+      <c r="O19" s="40"/>
+      <c r="P19" s="40"/>
+      <c r="Q19" s="40"/>
+      <c r="R19" s="40"/>
+    </row>
+    <row r="20" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B20" s="40"/>
+      <c r="C20" s="40"/>
+      <c r="D20" s="40"/>
+      <c r="E20" s="40"/>
+      <c r="F20" s="40"/>
+      <c r="G20" s="40"/>
+      <c r="H20" s="40"/>
+      <c r="I20" s="40"/>
+      <c r="J20" s="40"/>
+      <c r="K20" s="40"/>
+      <c r="L20" s="40"/>
+      <c r="M20" s="40"/>
+      <c r="N20" s="40"/>
+      <c r="O20" s="40"/>
+      <c r="P20" s="40"/>
+      <c r="Q20" s="40"/>
+      <c r="R20" s="40"/>
+    </row>
+    <row r="21" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B21" s="40"/>
+      <c r="C21" s="40"/>
+      <c r="D21" s="40"/>
+      <c r="E21" s="40"/>
+      <c r="F21" s="40"/>
+      <c r="G21" s="40"/>
+      <c r="H21" s="40"/>
+      <c r="I21" s="40"/>
+      <c r="J21" s="40"/>
+      <c r="K21" s="40"/>
+      <c r="L21" s="40"/>
+      <c r="M21" s="40"/>
+      <c r="N21" s="40"/>
+      <c r="O21" s="40"/>
+      <c r="P21" s="40"/>
+      <c r="Q21" s="40"/>
+      <c r="R21" s="40"/>
+    </row>
+    <row r="22" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B22" s="40"/>
+      <c r="C22" s="40"/>
+      <c r="D22" s="40"/>
+      <c r="E22" s="40"/>
+      <c r="F22" s="40"/>
+      <c r="G22" s="40"/>
+      <c r="H22" s="40"/>
+      <c r="I22" s="40"/>
+      <c r="J22" s="40"/>
+      <c r="K22" s="40"/>
+      <c r="L22" s="40"/>
+      <c r="M22" s="40"/>
+      <c r="N22" s="40"/>
+      <c r="O22" s="40"/>
+      <c r="P22" s="40"/>
+      <c r="Q22" s="40"/>
+      <c r="R22" s="40"/>
+    </row>
+    <row r="23" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B23" s="40"/>
+      <c r="C23" s="40"/>
+      <c r="D23" s="40"/>
+      <c r="E23" s="40"/>
+      <c r="F23" s="40"/>
+      <c r="G23" s="40"/>
+      <c r="H23" s="40"/>
+      <c r="I23" s="40"/>
+      <c r="J23" s="40"/>
+      <c r="K23" s="40"/>
+      <c r="L23" s="40"/>
+      <c r="M23" s="40"/>
+      <c r="N23" s="40"/>
+      <c r="O23" s="40"/>
+      <c r="P23" s="40"/>
+      <c r="Q23" s="40"/>
+      <c r="R23" s="40"/>
+    </row>
+    <row r="24" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B24" s="40"/>
+      <c r="C24" s="40"/>
+      <c r="D24" s="40"/>
+      <c r="E24" s="40"/>
+      <c r="F24" s="40"/>
+      <c r="G24" s="40"/>
+      <c r="H24" s="40"/>
+      <c r="I24" s="40"/>
+      <c r="J24" s="40"/>
+      <c r="K24" s="40"/>
+      <c r="L24" s="40"/>
+      <c r="M24" s="40"/>
+      <c r="N24" s="40"/>
+      <c r="O24" s="40"/>
+      <c r="P24" s="40"/>
+      <c r="Q24" s="40"/>
+      <c r="R24" s="40"/>
+    </row>
+    <row r="25" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B25" s="40"/>
+      <c r="C25" s="40"/>
+      <c r="D25" s="40"/>
+      <c r="E25" s="40"/>
+      <c r="F25" s="40"/>
+      <c r="G25" s="40"/>
+      <c r="H25" s="40"/>
+      <c r="I25" s="40"/>
+      <c r="J25" s="40"/>
+      <c r="K25" s="40"/>
+      <c r="L25" s="40"/>
+      <c r="M25" s="40"/>
+      <c r="N25" s="40"/>
+      <c r="O25" s="40"/>
+      <c r="P25" s="40"/>
+      <c r="Q25" s="40"/>
+      <c r="R25" s="40"/>
+    </row>
+    <row r="26" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="12"/>
+      <c r="B26" s="42"/>
+      <c r="C26" s="42"/>
+      <c r="D26" s="42"/>
+      <c r="E26" s="42"/>
+      <c r="F26" s="42"/>
+      <c r="G26" s="42"/>
+      <c r="H26" s="42"/>
+      <c r="I26" s="42"/>
+      <c r="J26" s="42"/>
+      <c r="K26" s="40"/>
+      <c r="L26" s="40"/>
+      <c r="M26" s="40"/>
+      <c r="N26" s="40"/>
+      <c r="O26" s="40"/>
+      <c r="P26" s="40"/>
+      <c r="Q26" s="40"/>
+      <c r="R26" s="40"/>
+    </row>
+    <row r="27" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="12"/>
+      <c r="B27" s="42"/>
+      <c r="C27" s="42"/>
+      <c r="D27" s="42"/>
+      <c r="E27" s="42"/>
+      <c r="F27" s="42"/>
+      <c r="G27" s="42"/>
+      <c r="H27" s="42"/>
+      <c r="I27" s="42"/>
+      <c r="J27" s="42"/>
+      <c r="K27" s="40"/>
+      <c r="L27" s="40"/>
+      <c r="M27" s="40"/>
+      <c r="N27" s="40"/>
+      <c r="O27" s="40"/>
+      <c r="P27" s="40"/>
+      <c r="Q27" s="40"/>
+      <c r="R27" s="40"/>
+    </row>
+    <row r="28" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="12"/>
+      <c r="B28" s="42"/>
+      <c r="C28" s="42"/>
+      <c r="D28" s="42"/>
+      <c r="E28" s="42"/>
+      <c r="F28" s="42"/>
+      <c r="G28" s="42"/>
+      <c r="H28" s="42"/>
+      <c r="I28" s="42"/>
+      <c r="J28" s="42"/>
+      <c r="K28" s="40"/>
+      <c r="L28" s="40"/>
+      <c r="M28" s="40"/>
+      <c r="N28" s="40"/>
+      <c r="O28" s="40"/>
+      <c r="P28" s="40"/>
+      <c r="Q28" s="40"/>
+      <c r="R28" s="40"/>
+    </row>
+    <row r="29" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="12"/>
+      <c r="B29" s="42"/>
+      <c r="C29" s="42"/>
+      <c r="D29" s="42"/>
+      <c r="E29" s="42"/>
+      <c r="F29" s="42"/>
+      <c r="G29" s="42"/>
+      <c r="H29" s="42"/>
+      <c r="I29" s="42"/>
+      <c r="J29" s="42"/>
+      <c r="K29" s="40"/>
+      <c r="L29" s="40"/>
+      <c r="M29" s="40"/>
+      <c r="N29" s="40"/>
+      <c r="O29" s="40"/>
+      <c r="P29" s="40"/>
+      <c r="Q29" s="40"/>
+      <c r="R29" s="40"/>
+    </row>
+    <row r="30" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="12"/>
+      <c r="B30" s="42"/>
+      <c r="C30" s="42"/>
+      <c r="D30" s="42"/>
+      <c r="E30" s="42"/>
+      <c r="F30" s="42"/>
+      <c r="G30" s="42"/>
+      <c r="H30" s="42"/>
+      <c r="I30" s="42"/>
+      <c r="J30" s="42"/>
+      <c r="K30" s="40"/>
+      <c r="L30" s="40"/>
+      <c r="M30" s="40"/>
+      <c r="N30" s="40"/>
+      <c r="O30" s="40"/>
+      <c r="P30" s="40"/>
+      <c r="Q30" s="40"/>
+      <c r="R30" s="40"/>
+    </row>
+    <row r="31" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B31" s="43"/>
+      <c r="C31" s="43"/>
+      <c r="D31" s="43"/>
+      <c r="E31" s="43"/>
+      <c r="F31" s="43"/>
+      <c r="G31" s="43"/>
+      <c r="H31" s="43"/>
+      <c r="I31" s="43"/>
+      <c r="J31" s="43"/>
+      <c r="K31" s="43"/>
+      <c r="L31" s="43"/>
+      <c r="M31" s="43"/>
+      <c r="N31" s="43"/>
+      <c r="O31" s="43"/>
+      <c r="P31" s="43"/>
+      <c r="Q31" s="43"/>
+      <c r="R31" s="43"/>
+    </row>
+    <row r="32" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B32" s="43"/>
+      <c r="C32" s="43"/>
+      <c r="D32" s="43"/>
+      <c r="E32" s="43"/>
+      <c r="F32" s="43"/>
+      <c r="G32" s="43"/>
+      <c r="H32" s="43"/>
+      <c r="I32" s="43"/>
+      <c r="J32" s="43"/>
+      <c r="K32" s="43"/>
+      <c r="L32" s="43"/>
+      <c r="M32" s="43"/>
+      <c r="N32" s="43"/>
+      <c r="O32" s="43"/>
+      <c r="P32" s="43"/>
+      <c r="Q32" s="43"/>
+      <c r="R32" s="43"/>
+    </row>
+    <row r="33" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B33" s="43"/>
+      <c r="C33" s="43"/>
+      <c r="D33" s="43"/>
+      <c r="E33" s="43"/>
+      <c r="F33" s="43"/>
+      <c r="G33" s="43"/>
+      <c r="H33" s="43"/>
+      <c r="I33" s="43"/>
+      <c r="J33" s="43"/>
+      <c r="K33" s="43"/>
+      <c r="L33" s="43"/>
+      <c r="M33" s="43"/>
+      <c r="N33" s="43"/>
+      <c r="O33" s="43"/>
+      <c r="P33" s="43"/>
+      <c r="Q33" s="43"/>
+      <c r="R33" s="43"/>
+    </row>
+    <row r="34" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B34" s="43"/>
+      <c r="C34" s="43"/>
+      <c r="D34" s="43"/>
+      <c r="E34" s="43"/>
+      <c r="F34" s="43"/>
+      <c r="G34" s="43"/>
+      <c r="H34" s="43"/>
+      <c r="I34" s="43"/>
+      <c r="J34" s="43"/>
+      <c r="K34" s="43"/>
+      <c r="L34" s="43"/>
+      <c r="M34" s="43"/>
+      <c r="N34" s="43"/>
+      <c r="O34" s="43"/>
+      <c r="P34" s="43"/>
+      <c r="Q34" s="43"/>
+      <c r="R34" s="43"/>
+    </row>
+    <row r="35" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B35" s="43"/>
+      <c r="C35" s="43"/>
+      <c r="D35" s="43"/>
+      <c r="E35" s="43"/>
+      <c r="F35" s="43"/>
+      <c r="G35" s="43"/>
+      <c r="H35" s="43"/>
+      <c r="I35" s="43"/>
+      <c r="J35" s="43"/>
+      <c r="K35" s="43"/>
+      <c r="L35" s="43"/>
+      <c r="M35" s="43"/>
+      <c r="N35" s="43"/>
+      <c r="O35" s="43"/>
+      <c r="P35" s="43"/>
+      <c r="Q35" s="43"/>
+      <c r="R35" s="43"/>
+    </row>
+    <row r="36" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B36" s="43"/>
+      <c r="C36" s="43"/>
+      <c r="D36" s="43"/>
+      <c r="E36" s="43"/>
+      <c r="F36" s="43"/>
+      <c r="G36" s="43"/>
+      <c r="H36" s="43"/>
+      <c r="I36" s="43"/>
+      <c r="J36" s="43"/>
+      <c r="K36" s="43"/>
+      <c r="L36" s="43"/>
+      <c r="M36" s="43"/>
+      <c r="N36" s="43"/>
+      <c r="O36" s="43"/>
+      <c r="P36" s="43"/>
+      <c r="Q36" s="43"/>
+      <c r="R36" s="43"/>
+    </row>
+    <row r="37" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B37" s="43"/>
+      <c r="C37" s="43"/>
+      <c r="D37" s="43"/>
+      <c r="E37" s="43"/>
+      <c r="F37" s="43"/>
+      <c r="G37" s="43"/>
+      <c r="H37" s="43"/>
+      <c r="I37" s="43"/>
+      <c r="J37" s="43"/>
+      <c r="K37" s="43"/>
+      <c r="L37" s="43"/>
+      <c r="M37" s="43"/>
+      <c r="N37" s="43"/>
+      <c r="O37" s="43"/>
+      <c r="P37" s="43"/>
+      <c r="Q37" s="43"/>
+      <c r="R37" s="43"/>
+    </row>
+    <row r="38" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B38" s="43"/>
+      <c r="C38" s="43"/>
+      <c r="D38" s="43"/>
+      <c r="E38" s="43"/>
+      <c r="F38" s="43"/>
+      <c r="G38" s="43"/>
+      <c r="H38" s="43"/>
+      <c r="I38" s="43"/>
+      <c r="J38" s="43"/>
+      <c r="K38" s="43"/>
+      <c r="L38" s="43"/>
+      <c r="M38" s="43"/>
+      <c r="N38" s="43"/>
+      <c r="O38" s="43"/>
+      <c r="P38" s="43"/>
+      <c r="Q38" s="43"/>
+      <c r="R38" s="43"/>
+    </row>
+    <row r="39" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B39" s="43"/>
+      <c r="C39" s="43"/>
+      <c r="D39" s="43"/>
+      <c r="E39" s="43"/>
+      <c r="F39" s="43"/>
+      <c r="G39" s="43"/>
+      <c r="H39" s="43"/>
+      <c r="I39" s="43"/>
+      <c r="J39" s="43"/>
+      <c r="K39" s="43"/>
+      <c r="L39" s="43"/>
+      <c r="M39" s="43"/>
+      <c r="N39" s="43"/>
+      <c r="O39" s="43"/>
+      <c r="P39" s="43"/>
+      <c r="Q39" s="43"/>
+      <c r="R39" s="43"/>
+    </row>
+    <row r="40" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B40" s="43"/>
+      <c r="C40" s="43"/>
+      <c r="D40" s="43"/>
+      <c r="E40" s="43"/>
+      <c r="F40" s="43"/>
+      <c r="G40" s="43"/>
+      <c r="H40" s="43"/>
+      <c r="I40" s="43"/>
+      <c r="J40" s="43"/>
+      <c r="K40" s="43"/>
+      <c r="L40" s="43"/>
+      <c r="M40" s="43"/>
+      <c r="N40" s="43"/>
+      <c r="O40" s="43"/>
+      <c r="P40" s="43"/>
+      <c r="Q40" s="43"/>
+      <c r="R40" s="43"/>
+    </row>
+    <row r="41" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B41" s="43"/>
+      <c r="C41" s="43"/>
+      <c r="D41" s="43"/>
+      <c r="E41" s="43"/>
+      <c r="F41" s="43"/>
+      <c r="G41" s="43"/>
+      <c r="H41" s="43"/>
+      <c r="I41" s="43"/>
+      <c r="J41" s="43"/>
+      <c r="K41" s="43"/>
+      <c r="L41" s="43"/>
+      <c r="M41" s="43"/>
+      <c r="N41" s="43"/>
+      <c r="O41" s="43"/>
+      <c r="P41" s="43"/>
+      <c r="Q41" s="43"/>
+      <c r="R41" s="43"/>
+    </row>
+    <row r="42" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B42" s="43"/>
+      <c r="C42" s="43"/>
+      <c r="D42" s="43"/>
+      <c r="E42" s="43"/>
+      <c r="F42" s="43"/>
+      <c r="G42" s="43"/>
+      <c r="H42" s="43"/>
+      <c r="I42" s="43"/>
+      <c r="J42" s="43"/>
+      <c r="K42" s="43"/>
+      <c r="L42" s="43"/>
+      <c r="M42" s="43"/>
+      <c r="N42" s="43"/>
+      <c r="O42" s="43"/>
+      <c r="P42" s="43"/>
+      <c r="Q42" s="43"/>
+      <c r="R42" s="43"/>
+    </row>
+    <row r="43" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B43" s="43"/>
+      <c r="C43" s="43"/>
+      <c r="D43" s="43"/>
+      <c r="E43" s="43"/>
+      <c r="F43" s="43"/>
+      <c r="G43" s="43"/>
+      <c r="H43" s="43"/>
+      <c r="I43" s="43"/>
+      <c r="J43" s="43"/>
+      <c r="K43" s="43"/>
+      <c r="L43" s="43"/>
+      <c r="M43" s="43"/>
+      <c r="N43" s="43"/>
+      <c r="O43" s="43"/>
+      <c r="P43" s="43"/>
+      <c r="Q43" s="43"/>
+      <c r="R43" s="43"/>
+    </row>
+    <row r="44" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B44" s="43"/>
+      <c r="C44" s="43"/>
+      <c r="D44" s="43"/>
+      <c r="E44" s="43"/>
+      <c r="F44" s="43"/>
+      <c r="G44" s="43"/>
+      <c r="H44" s="43"/>
+      <c r="I44" s="43"/>
+      <c r="J44" s="43"/>
+      <c r="K44" s="43"/>
+      <c r="L44" s="43"/>
+      <c r="M44" s="43"/>
+      <c r="N44" s="43"/>
+      <c r="O44" s="43"/>
+      <c r="P44" s="43"/>
+      <c r="Q44" s="43"/>
+      <c r="R44" s="43"/>
+    </row>
+    <row r="45" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B45" s="43"/>
+      <c r="C45" s="43"/>
+      <c r="D45" s="43"/>
+      <c r="E45" s="43"/>
+      <c r="F45" s="43"/>
+      <c r="G45" s="43"/>
+      <c r="H45" s="43"/>
+      <c r="I45" s="43"/>
+      <c r="J45" s="43"/>
+      <c r="K45" s="43"/>
+      <c r="L45" s="43"/>
+      <c r="M45" s="43"/>
+      <c r="N45" s="43"/>
+      <c r="O45" s="43"/>
+      <c r="P45" s="43"/>
+      <c r="Q45" s="43"/>
+      <c r="R45" s="43"/>
+    </row>
+    <row r="46" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B46" s="43"/>
+      <c r="C46" s="43"/>
+      <c r="D46" s="43"/>
+      <c r="E46" s="43"/>
+      <c r="F46" s="43"/>
+      <c r="G46" s="43"/>
+      <c r="H46" s="43"/>
+      <c r="I46" s="43"/>
+      <c r="J46" s="43"/>
+      <c r="K46" s="43"/>
+      <c r="L46" s="43"/>
+      <c r="M46" s="43"/>
+      <c r="N46" s="43"/>
+      <c r="O46" s="43"/>
+      <c r="P46" s="43"/>
+      <c r="Q46" s="43"/>
+      <c r="R46" s="43"/>
+    </row>
+    <row r="47" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B47" s="43"/>
+      <c r="C47" s="43"/>
+      <c r="D47" s="43"/>
+      <c r="E47" s="43"/>
+      <c r="F47" s="43"/>
+      <c r="G47" s="43"/>
+      <c r="H47" s="43"/>
+      <c r="I47" s="43"/>
+      <c r="J47" s="43"/>
+      <c r="K47" s="43"/>
+      <c r="L47" s="43"/>
+      <c r="M47" s="43"/>
+      <c r="N47" s="43"/>
+      <c r="O47" s="43"/>
+      <c r="P47" s="43"/>
+      <c r="Q47" s="43"/>
+      <c r="R47" s="43"/>
+    </row>
+    <row r="48" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B48" s="43"/>
+      <c r="C48" s="43"/>
+      <c r="D48" s="43"/>
+      <c r="E48" s="43"/>
+      <c r="F48" s="43"/>
+      <c r="G48" s="43"/>
+      <c r="H48" s="43"/>
+      <c r="I48" s="43"/>
+      <c r="J48" s="43"/>
+      <c r="K48" s="43"/>
+      <c r="L48" s="43"/>
+      <c r="M48" s="43"/>
+      <c r="N48" s="43"/>
+      <c r="O48" s="43"/>
+      <c r="P48" s="43"/>
+      <c r="Q48" s="43"/>
+      <c r="R48" s="43"/>
+    </row>
+    <row r="49" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B49" s="43"/>
+      <c r="C49" s="43"/>
+      <c r="D49" s="43"/>
+      <c r="E49" s="43"/>
+      <c r="F49" s="43"/>
+      <c r="G49" s="43"/>
+      <c r="H49" s="43"/>
+      <c r="I49" s="43"/>
+      <c r="J49" s="43"/>
+      <c r="K49" s="43"/>
+      <c r="L49" s="43"/>
+      <c r="M49" s="43"/>
+      <c r="N49" s="43"/>
+      <c r="O49" s="43"/>
+      <c r="P49" s="43"/>
+      <c r="Q49" s="43"/>
+      <c r="R49" s="43"/>
+    </row>
+    <row r="50" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B50" s="43"/>
+      <c r="C50" s="43"/>
+      <c r="D50" s="43"/>
+      <c r="E50" s="43"/>
+      <c r="F50" s="43"/>
+      <c r="G50" s="43"/>
+      <c r="H50" s="43"/>
+      <c r="I50" s="43"/>
+      <c r="J50" s="43"/>
+      <c r="K50" s="43"/>
+      <c r="L50" s="43"/>
+      <c r="M50" s="43"/>
+      <c r="N50" s="43"/>
+      <c r="O50" s="43"/>
+      <c r="P50" s="43"/>
+      <c r="Q50" s="43"/>
+      <c r="R50" s="43"/>
+    </row>
+    <row r="51" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B51" s="43"/>
+      <c r="C51" s="43"/>
+      <c r="D51" s="43"/>
+      <c r="E51" s="43"/>
+      <c r="F51" s="43"/>
+      <c r="G51" s="43"/>
+      <c r="H51" s="43"/>
+      <c r="I51" s="43"/>
+      <c r="J51" s="43"/>
+      <c r="K51" s="43"/>
+      <c r="L51" s="43"/>
+      <c r="M51" s="43"/>
+      <c r="N51" s="43"/>
+      <c r="O51" s="43"/>
+      <c r="P51" s="43"/>
+      <c r="Q51" s="43"/>
+      <c r="R51" s="43"/>
+    </row>
+    <row r="52" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B52" s="43"/>
+      <c r="C52" s="43"/>
+      <c r="D52" s="43"/>
+      <c r="E52" s="43"/>
+      <c r="F52" s="43"/>
+      <c r="G52" s="43"/>
+      <c r="H52" s="43"/>
+      <c r="I52" s="43"/>
+      <c r="J52" s="43"/>
+      <c r="K52" s="43"/>
+      <c r="L52" s="43"/>
+      <c r="M52" s="43"/>
+      <c r="N52" s="43"/>
+      <c r="O52" s="43"/>
+      <c r="P52" s="43"/>
+      <c r="Q52" s="43"/>
+      <c r="R52" s="43"/>
+    </row>
+    <row r="53" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B53" s="43"/>
+      <c r="C53" s="43"/>
+      <c r="D53" s="43"/>
+      <c r="E53" s="43"/>
+      <c r="F53" s="43"/>
+      <c r="G53" s="43"/>
+      <c r="H53" s="43"/>
+      <c r="I53" s="43"/>
+      <c r="J53" s="43"/>
+      <c r="K53" s="43"/>
+      <c r="L53" s="43"/>
+      <c r="M53" s="43"/>
+      <c r="N53" s="43"/>
+      <c r="O53" s="43"/>
+      <c r="P53" s="43"/>
+      <c r="Q53" s="43"/>
+      <c r="R53" s="43"/>
+    </row>
+    <row r="54" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B54" s="43"/>
+      <c r="C54" s="43"/>
+      <c r="D54" s="43"/>
+      <c r="E54" s="43"/>
+      <c r="F54" s="43"/>
+      <c r="G54" s="43"/>
+      <c r="H54" s="43"/>
+      <c r="I54" s="43"/>
+      <c r="J54" s="43"/>
+      <c r="K54" s="43"/>
+      <c r="L54" s="43"/>
+      <c r="M54" s="43"/>
+      <c r="N54" s="43"/>
+      <c r="O54" s="43"/>
+      <c r="P54" s="43"/>
+      <c r="Q54" s="43"/>
+      <c r="R54" s="43"/>
+    </row>
+    <row r="55" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="56" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="57" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="58" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="59" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="60" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="61" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="62" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="63" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="64" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="65" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="66" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="67" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="68" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="69" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="70" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="71" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="72" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="73" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="74" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="75" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="76" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="77" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="78" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="79" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="80" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="81" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="82" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="83" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="84" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="85" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="86" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="87" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="88" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="89" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="90" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="91" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="92" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="93" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="94" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="95" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="96" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="97" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="98" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="99" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="100" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="101" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="102" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="103" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="104" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="105" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="106" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="107" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="108" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="109" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="110" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="111" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="112" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="113" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="114" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="115" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="116" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="117" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="118" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="119" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="120" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="121" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="122" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="123" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="124" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="125" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="126" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="127" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="128" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="129" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="130" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="131" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="132" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="133" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="134" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="135" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="136" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="137" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="138" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="139" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="140" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="141" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="142" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="143" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="144" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="145" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="146" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="147" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="148" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="149" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="150" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="151" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="152" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="153" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="154" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="155" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="156" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="157" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="158" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="159" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="160" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="161" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="162" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="163" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="164" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="165" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="166" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="167" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="168" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="169" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="170" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="171" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="172" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="173" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="174" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="175" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="176" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="177" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="178" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="179" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="180" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="181" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="182" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="183" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="184" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="185" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="186" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="187" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="188" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="189" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="190" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="191" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="192" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="193" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="194" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="195" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="196" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="197" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="198" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="199" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="200" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="201" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="202" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="203" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="204" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="205" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="206" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="207" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="208" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="209" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="210" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="211" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="212" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="213" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="214" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
-  <phoneticPr fontId="4" type="noConversion"/>
-[...1 lines deleted...]
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="1.5748031496062993" bottom="0.78740157480314965" header="0" footer="0"/>
+  <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <headerFooter differentFirst="1">
+    <firstHeader>&amp;L &amp;G</firstHeader>
+    <firstFooter>&amp;L&amp;7Adm444 2022-11-16</firstFooter>
+  </headerFooter>
+  <legacyDrawingHF r:id="rId2"/>
   <tableParts count="1">
-    <tablePart r:id="rId2"/>
+    <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
-  <dimension ref="A1:G136"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F88F869B-4125-4667-B4B0-242C87249D95}">
+  <dimension ref="A1:R214"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="61.140625" style="2" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="8" max="16384" width="11.42578125" style="2"/>
+    <col min="1" max="1" width="48" style="1" customWidth="1"/>
+    <col min="2" max="2" width="11" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="16384" width="8.875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="15" customHeight="1">
-[...13 lines deleted...]
-      <c r="B3" s="6" t="s">
+    <row r="1" spans="1:18" s="4" customFormat="1" ht="28.35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="10" t="s">
+        <v>72</v>
+      </c>
+      <c r="B1" s="5"/>
+    </row>
+    <row r="2" spans="1:18" s="2" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="11" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="3" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="11"/>
+    </row>
+    <row r="4" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="11"/>
+    </row>
+    <row r="5" spans="1:18" s="2" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="18" t="s">
+        <v>72</v>
+      </c>
+      <c r="B5" s="6"/>
+    </row>
+    <row r="6" spans="1:18" s="2" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="16" t="s">
+        <v>58</v>
+      </c>
+      <c r="B6" s="17" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="33" t="s">
+        <v>224</v>
+      </c>
+      <c r="B7" s="51">
+        <v>3285</v>
+      </c>
+      <c r="C7" s="40"/>
+      <c r="D7" s="40"/>
+      <c r="E7" s="40"/>
+      <c r="F7" s="40"/>
+      <c r="G7" s="40"/>
+      <c r="H7" s="40"/>
+      <c r="I7" s="40"/>
+      <c r="J7" s="40"/>
+      <c r="K7" s="40"/>
+      <c r="L7" s="40"/>
+      <c r="M7" s="40"/>
+      <c r="N7" s="40"/>
+      <c r="O7" s="40"/>
+      <c r="P7" s="40"/>
+      <c r="Q7" s="40"/>
+      <c r="R7" s="40"/>
+    </row>
+    <row r="8" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="34" t="s">
+        <v>205</v>
+      </c>
+      <c r="B8" s="52">
+        <v>1726</v>
+      </c>
+      <c r="C8" s="40"/>
+      <c r="D8" s="40"/>
+      <c r="E8" s="40"/>
+      <c r="F8" s="40"/>
+      <c r="G8" s="40"/>
+      <c r="H8" s="40"/>
+      <c r="I8" s="40"/>
+      <c r="J8" s="40"/>
+      <c r="K8" s="40"/>
+      <c r="L8" s="40"/>
+      <c r="M8" s="40"/>
+      <c r="N8" s="40"/>
+      <c r="O8" s="40"/>
+      <c r="P8" s="40"/>
+      <c r="Q8" s="40"/>
+      <c r="R8" s="40"/>
+    </row>
+    <row r="9" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="35" t="s">
+        <v>206</v>
+      </c>
+      <c r="B9" s="53">
+        <v>616</v>
+      </c>
+      <c r="C9" s="40"/>
+      <c r="D9" s="40"/>
+      <c r="E9" s="40"/>
+      <c r="F9" s="40"/>
+      <c r="G9" s="40"/>
+      <c r="H9" s="40"/>
+      <c r="I9" s="40"/>
+      <c r="J9" s="40"/>
+      <c r="K9" s="40"/>
+      <c r="L9" s="40"/>
+      <c r="M9" s="40"/>
+      <c r="N9" s="40"/>
+      <c r="O9" s="40"/>
+      <c r="P9" s="40"/>
+      <c r="Q9" s="40"/>
+      <c r="R9" s="40"/>
+    </row>
+    <row r="10" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="36" t="s">
+        <v>209</v>
+      </c>
+      <c r="B10" s="54">
+        <v>370</v>
+      </c>
+      <c r="C10" s="40"/>
+      <c r="D10" s="40"/>
+      <c r="E10" s="40"/>
+      <c r="F10" s="40"/>
+      <c r="G10" s="40"/>
+      <c r="H10" s="40"/>
+      <c r="I10" s="40"/>
+      <c r="J10" s="40"/>
+      <c r="K10" s="40"/>
+      <c r="L10" s="40"/>
+      <c r="M10" s="40"/>
+      <c r="N10" s="40"/>
+      <c r="O10" s="40"/>
+      <c r="P10" s="40"/>
+      <c r="Q10" s="40"/>
+      <c r="R10" s="40"/>
+    </row>
+    <row r="11" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="33" t="s">
+        <v>214</v>
+      </c>
+      <c r="B11" s="51">
+        <v>305</v>
+      </c>
+      <c r="C11" s="40"/>
+      <c r="D11" s="40"/>
+      <c r="E11" s="40"/>
+      <c r="F11" s="40"/>
+      <c r="G11" s="40"/>
+      <c r="H11" s="40"/>
+      <c r="I11" s="40"/>
+      <c r="J11" s="40"/>
+      <c r="K11" s="40"/>
+      <c r="L11" s="40"/>
+      <c r="M11" s="40"/>
+      <c r="N11" s="40"/>
+      <c r="O11" s="40"/>
+      <c r="P11" s="40"/>
+      <c r="Q11" s="40"/>
+      <c r="R11" s="40"/>
+    </row>
+    <row r="12" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="34" t="s">
+        <v>216</v>
+      </c>
+      <c r="B12" s="52">
+        <v>259</v>
+      </c>
+      <c r="C12" s="40"/>
+      <c r="D12" s="40"/>
+      <c r="E12" s="40"/>
+      <c r="F12" s="40"/>
+      <c r="G12" s="40"/>
+      <c r="H12" s="40"/>
+      <c r="I12" s="40"/>
+      <c r="J12" s="40"/>
+      <c r="K12" s="40"/>
+      <c r="L12" s="40"/>
+      <c r="M12" s="40"/>
+      <c r="N12" s="40"/>
+      <c r="O12" s="40"/>
+      <c r="P12" s="40"/>
+      <c r="Q12" s="40"/>
+      <c r="R12" s="40"/>
+    </row>
+    <row r="13" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="35" t="s">
+        <v>213</v>
+      </c>
+      <c r="B13" s="53">
+        <v>235</v>
+      </c>
+      <c r="C13" s="40"/>
+      <c r="D13" s="40"/>
+      <c r="E13" s="40"/>
+      <c r="F13" s="40"/>
+      <c r="G13" s="40"/>
+      <c r="H13" s="40"/>
+      <c r="I13" s="40"/>
+      <c r="J13" s="40"/>
+      <c r="K13" s="40"/>
+      <c r="L13" s="40"/>
+      <c r="M13" s="40"/>
+      <c r="N13" s="40"/>
+      <c r="O13" s="40"/>
+      <c r="P13" s="40"/>
+      <c r="Q13" s="40"/>
+      <c r="R13" s="40"/>
+    </row>
+    <row r="14" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="36" t="s">
+        <v>207</v>
+      </c>
+      <c r="B14" s="54">
+        <v>224</v>
+      </c>
+      <c r="C14" s="40"/>
+      <c r="D14" s="40"/>
+      <c r="E14" s="40"/>
+      <c r="F14" s="40"/>
+      <c r="G14" s="40"/>
+      <c r="H14" s="40"/>
+      <c r="I14" s="40"/>
+      <c r="J14" s="40"/>
+      <c r="K14" s="40"/>
+      <c r="L14" s="40"/>
+      <c r="M14" s="40"/>
+      <c r="N14" s="40"/>
+      <c r="O14" s="40"/>
+      <c r="P14" s="40"/>
+      <c r="Q14" s="40"/>
+      <c r="R14" s="40"/>
+    </row>
+    <row r="15" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="33" t="s">
+        <v>208</v>
+      </c>
+      <c r="B15" s="51">
+        <v>207</v>
+      </c>
+      <c r="C15" s="40"/>
+      <c r="D15" s="40"/>
+      <c r="E15" s="40"/>
+      <c r="F15" s="40"/>
+      <c r="G15" s="40"/>
+      <c r="H15" s="40"/>
+      <c r="I15" s="40"/>
+      <c r="J15" s="40"/>
+      <c r="K15" s="40"/>
+      <c r="L15" s="40"/>
+      <c r="M15" s="40"/>
+      <c r="N15" s="40"/>
+      <c r="O15" s="40"/>
+      <c r="P15" s="40"/>
+      <c r="Q15" s="40"/>
+      <c r="R15" s="40"/>
+    </row>
+    <row r="16" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="34" t="s">
+        <v>218</v>
+      </c>
+      <c r="B16" s="52">
+        <v>182</v>
+      </c>
+      <c r="C16" s="40"/>
+      <c r="D16" s="40"/>
+      <c r="E16" s="40"/>
+      <c r="F16" s="40"/>
+      <c r="G16" s="40"/>
+      <c r="H16" s="40"/>
+      <c r="I16" s="40"/>
+      <c r="J16" s="40"/>
+      <c r="K16" s="40"/>
+      <c r="L16" s="40"/>
+      <c r="M16" s="40"/>
+      <c r="N16" s="40"/>
+      <c r="O16" s="40"/>
+      <c r="P16" s="40"/>
+      <c r="Q16" s="40"/>
+      <c r="R16" s="40"/>
+    </row>
+    <row r="17" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="35" t="s">
+        <v>220</v>
+      </c>
+      <c r="B17" s="53">
+        <v>166</v>
+      </c>
+      <c r="C17" s="40"/>
+      <c r="D17" s="40"/>
+      <c r="E17" s="40"/>
+      <c r="F17" s="40"/>
+      <c r="G17" s="40"/>
+      <c r="H17" s="40"/>
+      <c r="I17" s="40"/>
+      <c r="J17" s="40"/>
+      <c r="K17" s="40"/>
+      <c r="L17" s="40"/>
+      <c r="M17" s="40"/>
+      <c r="N17" s="40"/>
+      <c r="O17" s="40"/>
+      <c r="P17" s="40"/>
+      <c r="Q17" s="40"/>
+      <c r="R17" s="40"/>
+    </row>
+    <row r="18" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="36" t="s">
+        <v>210</v>
+      </c>
+      <c r="B18" s="54">
+        <v>161</v>
+      </c>
+      <c r="C18" s="40"/>
+      <c r="D18" s="40"/>
+      <c r="E18" s="40"/>
+      <c r="F18" s="40"/>
+      <c r="G18" s="40"/>
+      <c r="H18" s="40"/>
+      <c r="I18" s="40"/>
+      <c r="J18" s="40"/>
+      <c r="K18" s="40"/>
+      <c r="L18" s="40"/>
+      <c r="M18" s="40"/>
+      <c r="N18" s="40"/>
+      <c r="O18" s="40"/>
+      <c r="P18" s="40"/>
+      <c r="Q18" s="40"/>
+      <c r="R18" s="40"/>
+    </row>
+    <row r="19" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="33" t="s">
+        <v>217</v>
+      </c>
+      <c r="B19" s="51">
+        <v>134</v>
+      </c>
+      <c r="C19" s="40"/>
+      <c r="D19" s="40"/>
+      <c r="E19" s="40"/>
+      <c r="F19" s="40"/>
+      <c r="G19" s="40"/>
+      <c r="H19" s="40"/>
+      <c r="I19" s="40"/>
+      <c r="J19" s="40"/>
+      <c r="K19" s="40"/>
+      <c r="L19" s="40"/>
+      <c r="M19" s="40"/>
+      <c r="N19" s="40"/>
+      <c r="O19" s="40"/>
+      <c r="P19" s="40"/>
+      <c r="Q19" s="40"/>
+      <c r="R19" s="40"/>
+    </row>
+    <row r="20" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="34" t="s">
+        <v>225</v>
+      </c>
+      <c r="B20" s="52">
+        <v>126</v>
+      </c>
+      <c r="C20" s="40"/>
+      <c r="D20" s="40"/>
+      <c r="E20" s="40"/>
+      <c r="F20" s="40"/>
+      <c r="G20" s="40"/>
+      <c r="H20" s="40"/>
+      <c r="I20" s="40"/>
+      <c r="J20" s="40"/>
+      <c r="K20" s="40"/>
+      <c r="L20" s="40"/>
+      <c r="M20" s="40"/>
+      <c r="N20" s="40"/>
+      <c r="O20" s="40"/>
+      <c r="P20" s="40"/>
+      <c r="Q20" s="40"/>
+      <c r="R20" s="40"/>
+    </row>
+    <row r="21" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="35" t="s">
+        <v>222</v>
+      </c>
+      <c r="B21" s="53">
+        <v>115</v>
+      </c>
+      <c r="C21" s="40"/>
+      <c r="D21" s="40"/>
+      <c r="E21" s="40"/>
+      <c r="F21" s="40"/>
+      <c r="G21" s="40"/>
+      <c r="H21" s="40"/>
+      <c r="I21" s="40"/>
+      <c r="J21" s="40"/>
+      <c r="K21" s="40"/>
+      <c r="L21" s="40"/>
+      <c r="M21" s="40"/>
+      <c r="N21" s="40"/>
+      <c r="O21" s="40"/>
+      <c r="P21" s="40"/>
+      <c r="Q21" s="40"/>
+      <c r="R21" s="40"/>
+    </row>
+    <row r="22" spans="1:18" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="36" t="s">
+        <v>227</v>
+      </c>
+      <c r="B22" s="54">
+        <v>92</v>
+      </c>
+      <c r="C22" s="41"/>
+      <c r="D22" s="41"/>
+      <c r="E22" s="41"/>
+      <c r="F22" s="41"/>
+      <c r="G22" s="41"/>
+      <c r="H22" s="41"/>
+      <c r="I22" s="41"/>
+      <c r="J22" s="41"/>
+      <c r="K22" s="41"/>
+      <c r="L22" s="41"/>
+      <c r="M22" s="41"/>
+      <c r="N22" s="41"/>
+      <c r="O22" s="41"/>
+      <c r="P22" s="41"/>
+      <c r="Q22" s="41"/>
+      <c r="R22" s="41"/>
+    </row>
+    <row r="23" spans="1:18" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="33" t="s">
+        <v>219</v>
+      </c>
+      <c r="B23" s="51">
+        <v>82</v>
+      </c>
+      <c r="C23" s="41"/>
+      <c r="D23" s="41"/>
+      <c r="E23" s="41"/>
+      <c r="F23" s="41"/>
+      <c r="G23" s="41"/>
+      <c r="H23" s="41"/>
+      <c r="I23" s="41"/>
+      <c r="J23" s="41"/>
+      <c r="K23" s="41"/>
+      <c r="L23" s="41"/>
+      <c r="M23" s="41"/>
+      <c r="N23" s="41"/>
+      <c r="O23" s="41"/>
+      <c r="P23" s="41"/>
+      <c r="Q23" s="41"/>
+      <c r="R23" s="41"/>
+    </row>
+    <row r="24" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="34" t="s">
+        <v>221</v>
+      </c>
+      <c r="B24" s="52">
+        <v>81</v>
+      </c>
+      <c r="C24" s="40"/>
+      <c r="D24" s="40"/>
+      <c r="E24" s="40"/>
+      <c r="F24" s="40"/>
+      <c r="G24" s="40"/>
+      <c r="H24" s="40"/>
+      <c r="I24" s="40"/>
+      <c r="J24" s="40"/>
+      <c r="K24" s="40"/>
+      <c r="L24" s="40"/>
+      <c r="M24" s="40"/>
+      <c r="N24" s="40"/>
+      <c r="O24" s="40"/>
+      <c r="P24" s="40"/>
+      <c r="Q24" s="40"/>
+      <c r="R24" s="40"/>
+    </row>
+    <row r="25" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="35" t="s">
+        <v>211</v>
+      </c>
+      <c r="B25" s="53">
+        <v>75</v>
+      </c>
+      <c r="C25" s="40"/>
+      <c r="D25" s="40"/>
+      <c r="E25" s="40"/>
+      <c r="F25" s="40"/>
+      <c r="G25" s="40"/>
+      <c r="H25" s="40"/>
+      <c r="I25" s="40"/>
+      <c r="J25" s="40"/>
+      <c r="K25" s="40"/>
+      <c r="L25" s="40"/>
+      <c r="M25" s="40"/>
+      <c r="N25" s="40"/>
+      <c r="O25" s="40"/>
+      <c r="P25" s="40"/>
+      <c r="Q25" s="40"/>
+      <c r="R25" s="40"/>
+    </row>
+    <row r="26" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="36" t="s">
+        <v>226</v>
+      </c>
+      <c r="B26" s="54">
+        <v>71</v>
+      </c>
+      <c r="C26" s="40"/>
+      <c r="D26" s="40"/>
+      <c r="E26" s="40"/>
+      <c r="F26" s="40"/>
+      <c r="G26" s="40"/>
+      <c r="H26" s="40"/>
+      <c r="I26" s="40"/>
+      <c r="J26" s="40"/>
+      <c r="K26" s="40"/>
+      <c r="L26" s="40"/>
+      <c r="M26" s="40"/>
+      <c r="N26" s="40"/>
+      <c r="O26" s="40"/>
+      <c r="P26" s="40"/>
+      <c r="Q26" s="40"/>
+      <c r="R26" s="40"/>
+    </row>
+    <row r="27" spans="1:18" s="2" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A27" s="33" t="s">
+        <v>235</v>
+      </c>
+      <c r="B27" s="51">
+        <v>1325</v>
+      </c>
+      <c r="C27" s="40"/>
+      <c r="D27" s="40"/>
+      <c r="E27" s="40"/>
+      <c r="F27" s="40"/>
+      <c r="G27" s="40"/>
+      <c r="H27" s="40"/>
+      <c r="I27" s="40"/>
+      <c r="J27" s="40"/>
+      <c r="K27" s="40"/>
+      <c r="L27" s="40"/>
+      <c r="M27" s="40"/>
+      <c r="N27" s="40"/>
+      <c r="O27" s="40"/>
+      <c r="P27" s="40"/>
+      <c r="Q27" s="40"/>
+      <c r="R27" s="40"/>
+    </row>
+    <row r="28" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="34" t="s">
         <v>0</v>
       </c>
-      <c r="E3"/>
-[...124 lines deleted...]
-      <c r="A15" s="9" t="s">
+      <c r="B28" s="52">
+        <v>9837</v>
+      </c>
+      <c r="C28" s="40"/>
+      <c r="D28" s="40"/>
+      <c r="E28" s="40"/>
+      <c r="F28" s="40"/>
+      <c r="G28" s="40"/>
+      <c r="H28" s="40"/>
+      <c r="I28" s="40"/>
+      <c r="J28" s="40"/>
+      <c r="K28" s="40"/>
+      <c r="L28" s="40"/>
+      <c r="M28" s="40"/>
+      <c r="N28" s="40"/>
+      <c r="O28" s="40"/>
+      <c r="P28" s="40"/>
+      <c r="Q28" s="40"/>
+      <c r="R28" s="40"/>
+    </row>
+    <row r="29" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="12"/>
+      <c r="B29" s="42"/>
+      <c r="C29" s="40"/>
+      <c r="D29" s="40"/>
+      <c r="E29" s="40"/>
+      <c r="F29" s="40"/>
+      <c r="G29" s="40"/>
+      <c r="H29" s="40"/>
+      <c r="I29" s="40"/>
+      <c r="J29" s="40"/>
+      <c r="K29" s="40"/>
+      <c r="L29" s="40"/>
+      <c r="M29" s="40"/>
+      <c r="N29" s="40"/>
+      <c r="O29" s="40"/>
+      <c r="P29" s="40"/>
+      <c r="Q29" s="40"/>
+      <c r="R29" s="40"/>
+    </row>
+    <row r="30" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="12"/>
+      <c r="B30" s="42"/>
+      <c r="C30" s="40"/>
+      <c r="D30" s="40"/>
+      <c r="E30" s="40"/>
+      <c r="F30" s="40"/>
+      <c r="G30" s="40"/>
+      <c r="H30" s="40"/>
+      <c r="I30" s="40"/>
+      <c r="J30" s="40"/>
+      <c r="K30" s="40"/>
+      <c r="L30" s="40"/>
+      <c r="M30" s="40"/>
+      <c r="N30" s="40"/>
+      <c r="O30" s="40"/>
+      <c r="P30" s="40"/>
+      <c r="Q30" s="40"/>
+      <c r="R30" s="40"/>
+    </row>
+    <row r="31" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B31" s="43"/>
+      <c r="C31" s="43"/>
+      <c r="D31" s="43"/>
+      <c r="E31" s="43"/>
+      <c r="F31" s="43"/>
+      <c r="G31" s="43"/>
+      <c r="H31" s="43"/>
+      <c r="I31" s="43"/>
+      <c r="J31" s="43"/>
+      <c r="K31" s="43"/>
+      <c r="L31" s="43"/>
+      <c r="M31" s="43"/>
+      <c r="N31" s="43"/>
+      <c r="O31" s="43"/>
+      <c r="P31" s="43"/>
+      <c r="Q31" s="43"/>
+      <c r="R31" s="43"/>
+    </row>
+    <row r="32" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B32" s="43"/>
+      <c r="C32" s="43"/>
+      <c r="D32" s="43"/>
+      <c r="E32" s="43"/>
+      <c r="F32" s="43"/>
+      <c r="G32" s="43"/>
+      <c r="H32" s="43"/>
+      <c r="I32" s="43"/>
+      <c r="J32" s="43"/>
+      <c r="K32" s="43"/>
+      <c r="L32" s="43"/>
+      <c r="M32" s="43"/>
+      <c r="N32" s="43"/>
+      <c r="O32" s="43"/>
+      <c r="P32" s="43"/>
+      <c r="Q32" s="43"/>
+      <c r="R32" s="43"/>
+    </row>
+    <row r="33" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B33" s="43"/>
+      <c r="C33" s="43"/>
+      <c r="D33" s="43"/>
+      <c r="E33" s="43"/>
+      <c r="F33" s="43"/>
+      <c r="G33" s="43"/>
+      <c r="H33" s="43"/>
+      <c r="I33" s="43"/>
+      <c r="J33" s="43"/>
+      <c r="K33" s="43"/>
+      <c r="L33" s="43"/>
+      <c r="M33" s="43"/>
+      <c r="N33" s="43"/>
+      <c r="O33" s="43"/>
+      <c r="P33" s="43"/>
+      <c r="Q33" s="43"/>
+      <c r="R33" s="43"/>
+    </row>
+    <row r="34" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B34" s="43"/>
+      <c r="C34" s="43"/>
+      <c r="D34" s="43"/>
+      <c r="E34" s="43"/>
+      <c r="F34" s="43"/>
+      <c r="G34" s="43"/>
+      <c r="H34" s="43"/>
+      <c r="I34" s="43"/>
+      <c r="J34" s="43"/>
+      <c r="K34" s="43"/>
+      <c r="L34" s="43"/>
+      <c r="M34" s="43"/>
+      <c r="N34" s="43"/>
+      <c r="O34" s="43"/>
+      <c r="P34" s="43"/>
+      <c r="Q34" s="43"/>
+      <c r="R34" s="43"/>
+    </row>
+    <row r="35" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B35" s="43"/>
+      <c r="C35" s="43"/>
+      <c r="D35" s="43"/>
+      <c r="E35" s="43"/>
+      <c r="F35" s="43"/>
+      <c r="G35" s="43"/>
+      <c r="H35" s="43"/>
+      <c r="I35" s="43"/>
+      <c r="J35" s="43"/>
+      <c r="K35" s="43"/>
+      <c r="L35" s="43"/>
+      <c r="M35" s="43"/>
+      <c r="N35" s="43"/>
+      <c r="O35" s="43"/>
+      <c r="P35" s="43"/>
+      <c r="Q35" s="43"/>
+      <c r="R35" s="43"/>
+    </row>
+    <row r="36" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B36" s="43"/>
+      <c r="C36" s="43"/>
+      <c r="D36" s="43"/>
+      <c r="E36" s="43"/>
+      <c r="F36" s="43"/>
+      <c r="G36" s="43"/>
+      <c r="H36" s="43"/>
+      <c r="I36" s="43"/>
+      <c r="J36" s="43"/>
+      <c r="K36" s="43"/>
+      <c r="L36" s="43"/>
+      <c r="M36" s="43"/>
+      <c r="N36" s="43"/>
+      <c r="O36" s="43"/>
+      <c r="P36" s="43"/>
+      <c r="Q36" s="43"/>
+      <c r="R36" s="43"/>
+    </row>
+    <row r="37" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B37" s="43"/>
+      <c r="C37" s="43"/>
+      <c r="D37" s="43"/>
+      <c r="E37" s="43"/>
+      <c r="F37" s="43"/>
+      <c r="G37" s="43"/>
+      <c r="H37" s="43"/>
+      <c r="I37" s="43"/>
+      <c r="J37" s="43"/>
+      <c r="K37" s="43"/>
+      <c r="L37" s="43"/>
+      <c r="M37" s="43"/>
+      <c r="N37" s="43"/>
+      <c r="O37" s="43"/>
+      <c r="P37" s="43"/>
+      <c r="Q37" s="43"/>
+      <c r="R37" s="43"/>
+    </row>
+    <row r="38" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B38" s="43"/>
+      <c r="C38" s="43"/>
+      <c r="D38" s="43"/>
+      <c r="E38" s="43"/>
+      <c r="F38" s="43"/>
+      <c r="G38" s="43"/>
+      <c r="H38" s="43"/>
+      <c r="I38" s="43"/>
+      <c r="J38" s="43"/>
+      <c r="K38" s="43"/>
+      <c r="L38" s="43"/>
+      <c r="M38" s="43"/>
+      <c r="N38" s="43"/>
+      <c r="O38" s="43"/>
+      <c r="P38" s="43"/>
+      <c r="Q38" s="43"/>
+      <c r="R38" s="43"/>
+    </row>
+    <row r="39" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B39" s="43"/>
+      <c r="C39" s="43"/>
+      <c r="D39" s="43"/>
+      <c r="E39" s="43"/>
+      <c r="F39" s="43"/>
+      <c r="G39" s="43"/>
+      <c r="H39" s="43"/>
+      <c r="I39" s="43"/>
+      <c r="J39" s="43"/>
+      <c r="K39" s="43"/>
+      <c r="L39" s="43"/>
+      <c r="M39" s="43"/>
+      <c r="N39" s="43"/>
+      <c r="O39" s="43"/>
+      <c r="P39" s="43"/>
+      <c r="Q39" s="43"/>
+      <c r="R39" s="43"/>
+    </row>
+    <row r="40" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B40" s="43"/>
+      <c r="C40" s="43"/>
+      <c r="D40" s="43"/>
+      <c r="E40" s="43"/>
+      <c r="F40" s="43"/>
+      <c r="G40" s="43"/>
+      <c r="H40" s="43"/>
+      <c r="I40" s="43"/>
+      <c r="J40" s="43"/>
+      <c r="K40" s="43"/>
+      <c r="L40" s="43"/>
+      <c r="M40" s="43"/>
+      <c r="N40" s="43"/>
+      <c r="O40" s="43"/>
+      <c r="P40" s="43"/>
+      <c r="Q40" s="43"/>
+      <c r="R40" s="43"/>
+    </row>
+    <row r="41" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B41" s="43"/>
+      <c r="C41" s="43"/>
+      <c r="D41" s="43"/>
+      <c r="E41" s="43"/>
+      <c r="F41" s="43"/>
+      <c r="G41" s="43"/>
+      <c r="H41" s="43"/>
+      <c r="I41" s="43"/>
+      <c r="J41" s="43"/>
+      <c r="K41" s="43"/>
+      <c r="L41" s="43"/>
+      <c r="M41" s="43"/>
+      <c r="N41" s="43"/>
+      <c r="O41" s="43"/>
+      <c r="P41" s="43"/>
+      <c r="Q41" s="43"/>
+      <c r="R41" s="43"/>
+    </row>
+    <row r="42" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B42" s="43"/>
+      <c r="C42" s="43"/>
+      <c r="D42" s="43"/>
+      <c r="E42" s="43"/>
+      <c r="F42" s="43"/>
+      <c r="G42" s="43"/>
+      <c r="H42" s="43"/>
+      <c r="I42" s="43"/>
+      <c r="J42" s="43"/>
+      <c r="K42" s="43"/>
+      <c r="L42" s="43"/>
+      <c r="M42" s="43"/>
+      <c r="N42" s="43"/>
+      <c r="O42" s="43"/>
+      <c r="P42" s="43"/>
+      <c r="Q42" s="43"/>
+      <c r="R42" s="43"/>
+    </row>
+    <row r="43" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B43" s="43"/>
+      <c r="C43" s="43"/>
+      <c r="D43" s="43"/>
+      <c r="E43" s="43"/>
+      <c r="F43" s="43"/>
+      <c r="G43" s="43"/>
+      <c r="H43" s="43"/>
+      <c r="I43" s="43"/>
+      <c r="J43" s="43"/>
+      <c r="K43" s="43"/>
+      <c r="L43" s="43"/>
+      <c r="M43" s="43"/>
+      <c r="N43" s="43"/>
+      <c r="O43" s="43"/>
+      <c r="P43" s="43"/>
+      <c r="Q43" s="43"/>
+      <c r="R43" s="43"/>
+    </row>
+    <row r="44" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B44" s="43"/>
+      <c r="C44" s="43"/>
+      <c r="D44" s="43"/>
+      <c r="E44" s="43"/>
+      <c r="F44" s="43"/>
+      <c r="G44" s="43"/>
+      <c r="H44" s="43"/>
+      <c r="I44" s="43"/>
+      <c r="J44" s="43"/>
+      <c r="K44" s="43"/>
+      <c r="L44" s="43"/>
+      <c r="M44" s="43"/>
+      <c r="N44" s="43"/>
+      <c r="O44" s="43"/>
+      <c r="P44" s="43"/>
+      <c r="Q44" s="43"/>
+      <c r="R44" s="43"/>
+    </row>
+    <row r="45" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B45" s="43"/>
+      <c r="C45" s="43"/>
+      <c r="D45" s="43"/>
+      <c r="E45" s="43"/>
+      <c r="F45" s="43"/>
+      <c r="G45" s="43"/>
+      <c r="H45" s="43"/>
+      <c r="I45" s="43"/>
+      <c r="J45" s="43"/>
+      <c r="K45" s="43"/>
+      <c r="L45" s="43"/>
+      <c r="M45" s="43"/>
+      <c r="N45" s="43"/>
+      <c r="O45" s="43"/>
+      <c r="P45" s="43"/>
+      <c r="Q45" s="43"/>
+      <c r="R45" s="43"/>
+    </row>
+    <row r="46" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B46" s="43"/>
+      <c r="C46" s="43"/>
+      <c r="D46" s="43"/>
+      <c r="E46" s="43"/>
+      <c r="F46" s="43"/>
+      <c r="G46" s="43"/>
+      <c r="H46" s="43"/>
+      <c r="I46" s="43"/>
+      <c r="J46" s="43"/>
+      <c r="K46" s="43"/>
+      <c r="L46" s="43"/>
+      <c r="M46" s="43"/>
+      <c r="N46" s="43"/>
+      <c r="O46" s="43"/>
+      <c r="P46" s="43"/>
+      <c r="Q46" s="43"/>
+      <c r="R46" s="43"/>
+    </row>
+    <row r="47" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B47" s="43"/>
+      <c r="C47" s="43"/>
+      <c r="D47" s="43"/>
+      <c r="E47" s="43"/>
+      <c r="F47" s="43"/>
+      <c r="G47" s="43"/>
+      <c r="H47" s="43"/>
+      <c r="I47" s="43"/>
+      <c r="J47" s="43"/>
+      <c r="K47" s="43"/>
+      <c r="L47" s="43"/>
+      <c r="M47" s="43"/>
+      <c r="N47" s="43"/>
+      <c r="O47" s="43"/>
+      <c r="P47" s="43"/>
+      <c r="Q47" s="43"/>
+      <c r="R47" s="43"/>
+    </row>
+    <row r="48" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B48" s="43"/>
+      <c r="C48" s="43"/>
+      <c r="D48" s="43"/>
+      <c r="E48" s="43"/>
+      <c r="F48" s="43"/>
+      <c r="G48" s="43"/>
+      <c r="H48" s="43"/>
+      <c r="I48" s="43"/>
+      <c r="J48" s="43"/>
+      <c r="K48" s="43"/>
+      <c r="L48" s="43"/>
+      <c r="M48" s="43"/>
+      <c r="N48" s="43"/>
+      <c r="O48" s="43"/>
+      <c r="P48" s="43"/>
+      <c r="Q48" s="43"/>
+      <c r="R48" s="43"/>
+    </row>
+    <row r="49" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B49" s="43"/>
+      <c r="C49" s="43"/>
+      <c r="D49" s="43"/>
+      <c r="E49" s="43"/>
+      <c r="F49" s="43"/>
+      <c r="G49" s="43"/>
+      <c r="H49" s="43"/>
+      <c r="I49" s="43"/>
+      <c r="J49" s="43"/>
+      <c r="K49" s="43"/>
+      <c r="L49" s="43"/>
+      <c r="M49" s="43"/>
+      <c r="N49" s="43"/>
+      <c r="O49" s="43"/>
+      <c r="P49" s="43"/>
+      <c r="Q49" s="43"/>
+      <c r="R49" s="43"/>
+    </row>
+    <row r="50" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B50" s="43"/>
+      <c r="C50" s="43"/>
+      <c r="D50" s="43"/>
+      <c r="E50" s="43"/>
+      <c r="F50" s="43"/>
+      <c r="G50" s="43"/>
+      <c r="H50" s="43"/>
+      <c r="I50" s="43"/>
+      <c r="J50" s="43"/>
+      <c r="K50" s="43"/>
+      <c r="L50" s="43"/>
+      <c r="M50" s="43"/>
+      <c r="N50" s="43"/>
+      <c r="O50" s="43"/>
+      <c r="P50" s="43"/>
+      <c r="Q50" s="43"/>
+      <c r="R50" s="43"/>
+    </row>
+    <row r="51" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B51" s="43"/>
+      <c r="C51" s="43"/>
+      <c r="D51" s="43"/>
+      <c r="E51" s="43"/>
+      <c r="F51" s="43"/>
+      <c r="G51" s="43"/>
+      <c r="H51" s="43"/>
+      <c r="I51" s="43"/>
+      <c r="J51" s="43"/>
+      <c r="K51" s="43"/>
+      <c r="L51" s="43"/>
+      <c r="M51" s="43"/>
+      <c r="N51" s="43"/>
+      <c r="O51" s="43"/>
+      <c r="P51" s="43"/>
+      <c r="Q51" s="43"/>
+      <c r="R51" s="43"/>
+    </row>
+    <row r="52" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B52" s="43"/>
+      <c r="C52" s="43"/>
+      <c r="D52" s="43"/>
+      <c r="E52" s="43"/>
+      <c r="F52" s="43"/>
+      <c r="G52" s="43"/>
+      <c r="H52" s="43"/>
+      <c r="I52" s="43"/>
+      <c r="J52" s="43"/>
+      <c r="K52" s="43"/>
+      <c r="L52" s="43"/>
+      <c r="M52" s="43"/>
+      <c r="N52" s="43"/>
+      <c r="O52" s="43"/>
+      <c r="P52" s="43"/>
+      <c r="Q52" s="43"/>
+      <c r="R52" s="43"/>
+    </row>
+    <row r="53" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B53" s="43"/>
+      <c r="C53" s="43"/>
+      <c r="D53" s="43"/>
+      <c r="E53" s="43"/>
+      <c r="F53" s="43"/>
+      <c r="G53" s="43"/>
+      <c r="H53" s="43"/>
+      <c r="I53" s="43"/>
+      <c r="J53" s="43"/>
+      <c r="K53" s="43"/>
+      <c r="L53" s="43"/>
+      <c r="M53" s="43"/>
+      <c r="N53" s="43"/>
+      <c r="O53" s="43"/>
+      <c r="P53" s="43"/>
+      <c r="Q53" s="43"/>
+      <c r="R53" s="43"/>
+    </row>
+    <row r="54" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B54" s="43"/>
+      <c r="C54" s="43"/>
+      <c r="D54" s="43"/>
+      <c r="E54" s="43"/>
+      <c r="F54" s="43"/>
+      <c r="G54" s="43"/>
+      <c r="H54" s="43"/>
+      <c r="I54" s="43"/>
+      <c r="J54" s="43"/>
+      <c r="K54" s="43"/>
+      <c r="L54" s="43"/>
+      <c r="M54" s="43"/>
+      <c r="N54" s="43"/>
+      <c r="O54" s="43"/>
+      <c r="P54" s="43"/>
+      <c r="Q54" s="43"/>
+      <c r="R54" s="43"/>
+    </row>
+    <row r="55" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="56" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="57" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="58" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="59" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="60" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="61" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="62" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="63" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="64" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="65" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="66" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="67" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="68" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="69" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="70" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="71" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="72" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="73" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="74" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="75" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="76" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="77" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="78" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="79" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="80" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="81" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="82" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="83" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="84" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="85" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="86" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="87" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="88" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="89" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="90" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="91" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="92" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="93" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="94" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="95" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="96" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="97" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="98" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="99" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="100" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="101" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="102" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="103" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="104" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="105" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="106" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="107" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="108" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="109" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="110" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="111" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="112" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="113" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="114" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="115" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="116" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="117" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="118" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="119" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="120" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="121" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="122" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="123" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="124" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="125" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="126" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="127" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="128" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="129" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="130" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="131" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="132" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="133" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="134" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="135" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="136" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="137" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="138" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="139" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="140" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="141" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="142" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="143" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="144" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="145" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="146" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="147" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="148" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="149" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="150" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="151" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="152" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="153" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="154" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="155" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="156" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="157" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="158" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="159" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="160" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="161" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="162" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="163" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="164" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="165" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="166" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="167" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="168" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="169" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="170" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="171" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="172" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="173" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="174" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="175" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="176" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="177" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="178" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="179" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="180" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="181" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="182" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="183" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="184" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="185" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="186" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="187" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="188" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="189" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="190" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="191" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="192" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="193" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="194" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="195" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="196" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="197" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="198" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="199" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="200" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="201" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="202" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="203" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="204" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="205" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="206" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="207" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="208" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="209" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="210" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="211" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="212" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="213" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="214" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+  </sheetData>
+  <phoneticPr fontId="27" type="noConversion"/>
+  <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="1.5748031496062993" bottom="0.78740157480314965" header="0" footer="0"/>
+  <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <headerFooter differentFirst="1">
+    <firstHeader>&amp;L &amp;G</firstHeader>
+    <firstFooter>&amp;L&amp;7Adm444 2022-11-16</firstFooter>
+  </headerFooter>
+  <legacyDrawingHF r:id="rId2"/>
+  <tableParts count="1">
+    <tablePart r:id="rId3"/>
+  </tableParts>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4576DFF5-B4C2-4356-8659-86A98200E8F5}">
+  <dimension ref="A1:R214"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="48" style="1" customWidth="1"/>
+    <col min="2" max="2" width="11" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="16384" width="8.875" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:18" s="4" customFormat="1" ht="28.35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="10" t="s">
+        <v>73</v>
+      </c>
+      <c r="B1" s="5"/>
+    </row>
+    <row r="2" spans="1:18" s="2" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="11" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="3" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="11"/>
+    </row>
+    <row r="4" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="11"/>
+    </row>
+    <row r="5" spans="1:18" s="2" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="18" t="s">
+        <v>73</v>
+      </c>
+      <c r="B5" s="6"/>
+    </row>
+    <row r="6" spans="1:18" s="2" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="16" t="s">
+        <v>58</v>
+      </c>
+      <c r="B6" s="17" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="33" t="s">
+        <v>205</v>
+      </c>
+      <c r="B7" s="51">
+        <v>4113</v>
+      </c>
+      <c r="C7" s="40"/>
+      <c r="D7" s="40"/>
+      <c r="E7" s="40"/>
+      <c r="F7" s="40"/>
+      <c r="G7" s="40"/>
+      <c r="H7" s="40"/>
+      <c r="I7" s="40"/>
+      <c r="J7" s="40"/>
+      <c r="K7" s="40"/>
+      <c r="L7" s="40"/>
+      <c r="M7" s="40"/>
+      <c r="N7" s="40"/>
+      <c r="O7" s="40"/>
+      <c r="P7" s="40"/>
+      <c r="Q7" s="40"/>
+      <c r="R7" s="40"/>
+    </row>
+    <row r="8" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="34" t="s">
+        <v>206</v>
+      </c>
+      <c r="B8" s="52">
+        <v>927</v>
+      </c>
+      <c r="C8" s="40"/>
+      <c r="D8" s="40"/>
+      <c r="E8" s="40"/>
+      <c r="F8" s="40"/>
+      <c r="G8" s="40"/>
+      <c r="H8" s="40"/>
+      <c r="I8" s="40"/>
+      <c r="J8" s="40"/>
+      <c r="K8" s="40"/>
+      <c r="L8" s="40"/>
+      <c r="M8" s="40"/>
+      <c r="N8" s="40"/>
+      <c r="O8" s="40"/>
+      <c r="P8" s="40"/>
+      <c r="Q8" s="40"/>
+      <c r="R8" s="40"/>
+    </row>
+    <row r="9" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="35" t="s">
+        <v>207</v>
+      </c>
+      <c r="B9" s="53">
+        <v>841</v>
+      </c>
+      <c r="C9" s="40"/>
+      <c r="D9" s="40"/>
+      <c r="E9" s="40"/>
+      <c r="F9" s="40"/>
+      <c r="G9" s="40"/>
+      <c r="H9" s="40"/>
+      <c r="I9" s="40"/>
+      <c r="J9" s="40"/>
+      <c r="K9" s="40"/>
+      <c r="L9" s="40"/>
+      <c r="M9" s="40"/>
+      <c r="N9" s="40"/>
+      <c r="O9" s="40"/>
+      <c r="P9" s="40"/>
+      <c r="Q9" s="40"/>
+      <c r="R9" s="40"/>
+    </row>
+    <row r="10" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="36" t="s">
+        <v>208</v>
+      </c>
+      <c r="B10" s="54">
+        <v>652</v>
+      </c>
+      <c r="C10" s="40"/>
+      <c r="D10" s="40"/>
+      <c r="E10" s="40"/>
+      <c r="F10" s="40"/>
+      <c r="G10" s="40"/>
+      <c r="H10" s="40"/>
+      <c r="I10" s="40"/>
+      <c r="J10" s="40"/>
+      <c r="K10" s="40"/>
+      <c r="L10" s="40"/>
+      <c r="M10" s="40"/>
+      <c r="N10" s="40"/>
+      <c r="O10" s="40"/>
+      <c r="P10" s="40"/>
+      <c r="Q10" s="40"/>
+      <c r="R10" s="40"/>
+    </row>
+    <row r="11" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="33" t="s">
+        <v>209</v>
+      </c>
+      <c r="B11" s="51">
+        <v>615</v>
+      </c>
+      <c r="C11" s="40"/>
+      <c r="D11" s="40"/>
+      <c r="E11" s="40"/>
+      <c r="F11" s="40"/>
+      <c r="G11" s="40"/>
+      <c r="H11" s="40"/>
+      <c r="I11" s="40"/>
+      <c r="J11" s="40"/>
+      <c r="K11" s="40"/>
+      <c r="L11" s="40"/>
+      <c r="M11" s="40"/>
+      <c r="N11" s="40"/>
+      <c r="O11" s="40"/>
+      <c r="P11" s="40"/>
+      <c r="Q11" s="40"/>
+      <c r="R11" s="40"/>
+    </row>
+    <row r="12" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="34" t="s">
+        <v>211</v>
+      </c>
+      <c r="B12" s="52">
+        <v>469</v>
+      </c>
+      <c r="C12" s="40"/>
+      <c r="D12" s="40"/>
+      <c r="E12" s="40"/>
+      <c r="F12" s="40"/>
+      <c r="G12" s="40"/>
+      <c r="H12" s="40"/>
+      <c r="I12" s="40"/>
+      <c r="J12" s="40"/>
+      <c r="K12" s="40"/>
+      <c r="L12" s="40"/>
+      <c r="M12" s="40"/>
+      <c r="N12" s="40"/>
+      <c r="O12" s="40"/>
+      <c r="P12" s="40"/>
+      <c r="Q12" s="40"/>
+      <c r="R12" s="40"/>
+    </row>
+    <row r="13" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="35" t="s">
+        <v>210</v>
+      </c>
+      <c r="B13" s="53">
+        <v>408</v>
+      </c>
+      <c r="C13" s="40"/>
+      <c r="D13" s="40"/>
+      <c r="E13" s="40"/>
+      <c r="F13" s="40"/>
+      <c r="G13" s="40"/>
+      <c r="H13" s="40"/>
+      <c r="I13" s="40"/>
+      <c r="J13" s="40"/>
+      <c r="K13" s="40"/>
+      <c r="L13" s="40"/>
+      <c r="M13" s="40"/>
+      <c r="N13" s="40"/>
+      <c r="O13" s="40"/>
+      <c r="P13" s="40"/>
+      <c r="Q13" s="40"/>
+      <c r="R13" s="40"/>
+    </row>
+    <row r="14" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="36" t="s">
+        <v>213</v>
+      </c>
+      <c r="B14" s="54">
+        <v>355</v>
+      </c>
+      <c r="C14" s="40"/>
+      <c r="D14" s="40"/>
+      <c r="E14" s="40"/>
+      <c r="F14" s="40"/>
+      <c r="G14" s="40"/>
+      <c r="H14" s="40"/>
+      <c r="I14" s="40"/>
+      <c r="J14" s="40"/>
+      <c r="K14" s="40"/>
+      <c r="L14" s="40"/>
+      <c r="M14" s="40"/>
+      <c r="N14" s="40"/>
+      <c r="O14" s="40"/>
+      <c r="P14" s="40"/>
+      <c r="Q14" s="40"/>
+      <c r="R14" s="40"/>
+    </row>
+    <row r="15" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="33" t="s">
+        <v>214</v>
+      </c>
+      <c r="B15" s="51">
+        <v>351</v>
+      </c>
+      <c r="C15" s="40"/>
+      <c r="D15" s="40"/>
+      <c r="E15" s="40"/>
+      <c r="F15" s="40"/>
+      <c r="G15" s="40"/>
+      <c r="H15" s="40"/>
+      <c r="I15" s="40"/>
+      <c r="J15" s="40"/>
+      <c r="K15" s="40"/>
+      <c r="L15" s="40"/>
+      <c r="M15" s="40"/>
+      <c r="N15" s="40"/>
+      <c r="O15" s="40"/>
+      <c r="P15" s="40"/>
+      <c r="Q15" s="40"/>
+      <c r="R15" s="40"/>
+    </row>
+    <row r="16" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="34" t="s">
+        <v>212</v>
+      </c>
+      <c r="B16" s="52">
+        <v>346</v>
+      </c>
+      <c r="C16" s="40"/>
+      <c r="D16" s="40"/>
+      <c r="E16" s="40"/>
+      <c r="F16" s="40"/>
+      <c r="G16" s="40"/>
+      <c r="H16" s="40"/>
+      <c r="I16" s="40"/>
+      <c r="J16" s="40"/>
+      <c r="K16" s="40"/>
+      <c r="L16" s="40"/>
+      <c r="M16" s="40"/>
+      <c r="N16" s="40"/>
+      <c r="O16" s="40"/>
+      <c r="P16" s="40"/>
+      <c r="Q16" s="40"/>
+      <c r="R16" s="40"/>
+    </row>
+    <row r="17" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="35" t="s">
+        <v>218</v>
+      </c>
+      <c r="B17" s="53">
+        <v>289</v>
+      </c>
+      <c r="C17" s="40"/>
+      <c r="D17" s="40"/>
+      <c r="E17" s="40"/>
+      <c r="F17" s="40"/>
+      <c r="G17" s="40"/>
+      <c r="H17" s="40"/>
+      <c r="I17" s="40"/>
+      <c r="J17" s="40"/>
+      <c r="K17" s="40"/>
+      <c r="L17" s="40"/>
+      <c r="M17" s="40"/>
+      <c r="N17" s="40"/>
+      <c r="O17" s="40"/>
+      <c r="P17" s="40"/>
+      <c r="Q17" s="40"/>
+      <c r="R17" s="40"/>
+    </row>
+    <row r="18" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="36" t="s">
+        <v>217</v>
+      </c>
+      <c r="B18" s="54">
+        <v>289</v>
+      </c>
+      <c r="C18" s="40"/>
+      <c r="D18" s="40"/>
+      <c r="E18" s="40"/>
+      <c r="F18" s="40"/>
+      <c r="G18" s="40"/>
+      <c r="H18" s="40"/>
+      <c r="I18" s="40"/>
+      <c r="J18" s="40"/>
+      <c r="K18" s="40"/>
+      <c r="L18" s="40"/>
+      <c r="M18" s="40"/>
+      <c r="N18" s="40"/>
+      <c r="O18" s="40"/>
+      <c r="P18" s="40"/>
+      <c r="Q18" s="40"/>
+      <c r="R18" s="40"/>
+    </row>
+    <row r="19" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="33" t="s">
+        <v>216</v>
+      </c>
+      <c r="B19" s="51">
+        <v>273</v>
+      </c>
+      <c r="C19" s="40"/>
+      <c r="D19" s="40"/>
+      <c r="E19" s="40"/>
+      <c r="F19" s="40"/>
+      <c r="G19" s="40"/>
+      <c r="H19" s="40"/>
+      <c r="I19" s="40"/>
+      <c r="J19" s="40"/>
+      <c r="K19" s="40"/>
+      <c r="L19" s="40"/>
+      <c r="M19" s="40"/>
+      <c r="N19" s="40"/>
+      <c r="O19" s="40"/>
+      <c r="P19" s="40"/>
+      <c r="Q19" s="40"/>
+      <c r="R19" s="40"/>
+    </row>
+    <row r="20" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="34" t="s">
+        <v>215</v>
+      </c>
+      <c r="B20" s="52">
+        <v>262</v>
+      </c>
+      <c r="C20" s="40"/>
+      <c r="D20" s="40"/>
+      <c r="E20" s="40"/>
+      <c r="F20" s="40"/>
+      <c r="G20" s="40"/>
+      <c r="H20" s="40"/>
+      <c r="I20" s="40"/>
+      <c r="J20" s="40"/>
+      <c r="K20" s="40"/>
+      <c r="L20" s="40"/>
+      <c r="M20" s="40"/>
+      <c r="N20" s="40"/>
+      <c r="O20" s="40"/>
+      <c r="P20" s="40"/>
+      <c r="Q20" s="40"/>
+      <c r="R20" s="40"/>
+    </row>
+    <row r="21" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="35" t="s">
+        <v>219</v>
+      </c>
+      <c r="B21" s="53">
+        <v>258</v>
+      </c>
+      <c r="C21" s="40"/>
+      <c r="D21" s="40"/>
+      <c r="E21" s="40"/>
+      <c r="F21" s="40"/>
+      <c r="G21" s="40"/>
+      <c r="H21" s="40"/>
+      <c r="I21" s="40"/>
+      <c r="J21" s="40"/>
+      <c r="K21" s="40"/>
+      <c r="L21" s="40"/>
+      <c r="M21" s="40"/>
+      <c r="N21" s="40"/>
+      <c r="O21" s="40"/>
+      <c r="P21" s="40"/>
+      <c r="Q21" s="40"/>
+      <c r="R21" s="40"/>
+    </row>
+    <row r="22" spans="1:18" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="36" t="s">
+        <v>221</v>
+      </c>
+      <c r="B22" s="54">
+        <v>244</v>
+      </c>
+      <c r="C22" s="41"/>
+      <c r="D22" s="41"/>
+      <c r="E22" s="41"/>
+      <c r="F22" s="41"/>
+      <c r="G22" s="41"/>
+      <c r="H22" s="41"/>
+      <c r="I22" s="41"/>
+      <c r="J22" s="41"/>
+      <c r="K22" s="41"/>
+      <c r="L22" s="41"/>
+      <c r="M22" s="41"/>
+      <c r="N22" s="41"/>
+      <c r="O22" s="41"/>
+      <c r="P22" s="41"/>
+      <c r="Q22" s="41"/>
+      <c r="R22" s="41"/>
+    </row>
+    <row r="23" spans="1:18" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="33" t="s">
+        <v>220</v>
+      </c>
+      <c r="B23" s="51">
+        <v>229</v>
+      </c>
+      <c r="C23" s="41"/>
+      <c r="D23" s="41"/>
+      <c r="E23" s="41"/>
+      <c r="F23" s="41"/>
+      <c r="G23" s="41"/>
+      <c r="H23" s="41"/>
+      <c r="I23" s="41"/>
+      <c r="J23" s="41"/>
+      <c r="K23" s="41"/>
+      <c r="L23" s="41"/>
+      <c r="M23" s="41"/>
+      <c r="N23" s="41"/>
+      <c r="O23" s="41"/>
+      <c r="P23" s="41"/>
+      <c r="Q23" s="41"/>
+      <c r="R23" s="41"/>
+    </row>
+    <row r="24" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="34" t="s">
+        <v>222</v>
+      </c>
+      <c r="B24" s="52">
+        <v>199</v>
+      </c>
+      <c r="C24" s="40"/>
+      <c r="D24" s="40"/>
+      <c r="E24" s="40"/>
+      <c r="F24" s="40"/>
+      <c r="G24" s="40"/>
+      <c r="H24" s="40"/>
+      <c r="I24" s="40"/>
+      <c r="J24" s="40"/>
+      <c r="K24" s="40"/>
+      <c r="L24" s="40"/>
+      <c r="M24" s="40"/>
+      <c r="N24" s="40"/>
+      <c r="O24" s="40"/>
+      <c r="P24" s="40"/>
+      <c r="Q24" s="40"/>
+      <c r="R24" s="40"/>
+    </row>
+    <row r="25" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="35" t="s">
+        <v>223</v>
+      </c>
+      <c r="B25" s="53">
+        <v>188</v>
+      </c>
+      <c r="C25" s="40"/>
+      <c r="D25" s="40"/>
+      <c r="E25" s="40"/>
+      <c r="F25" s="40"/>
+      <c r="G25" s="40"/>
+      <c r="H25" s="40"/>
+      <c r="I25" s="40"/>
+      <c r="J25" s="40"/>
+      <c r="K25" s="40"/>
+      <c r="L25" s="40"/>
+      <c r="M25" s="40"/>
+      <c r="N25" s="40"/>
+      <c r="O25" s="40"/>
+      <c r="P25" s="40"/>
+      <c r="Q25" s="40"/>
+      <c r="R25" s="40"/>
+    </row>
+    <row r="26" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="36" t="s">
+        <v>231</v>
+      </c>
+      <c r="B26" s="54">
+        <v>173</v>
+      </c>
+      <c r="C26" s="40"/>
+      <c r="D26" s="40"/>
+      <c r="E26" s="40"/>
+      <c r="F26" s="40"/>
+      <c r="G26" s="40"/>
+      <c r="H26" s="40"/>
+      <c r="I26" s="40"/>
+      <c r="J26" s="40"/>
+      <c r="K26" s="40"/>
+      <c r="L26" s="40"/>
+      <c r="M26" s="40"/>
+      <c r="N26" s="40"/>
+      <c r="O26" s="40"/>
+      <c r="P26" s="40"/>
+      <c r="Q26" s="40"/>
+      <c r="R26" s="40"/>
+    </row>
+    <row r="27" spans="1:18" s="2" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A27" s="33" t="s">
+        <v>235</v>
+      </c>
+      <c r="B27" s="51">
+        <v>2587</v>
+      </c>
+      <c r="C27" s="40"/>
+      <c r="D27" s="40"/>
+      <c r="E27" s="40"/>
+      <c r="F27" s="40"/>
+      <c r="G27" s="40"/>
+      <c r="H27" s="40"/>
+      <c r="I27" s="40"/>
+      <c r="J27" s="40"/>
+      <c r="K27" s="40"/>
+      <c r="L27" s="40"/>
+      <c r="M27" s="40"/>
+      <c r="N27" s="40"/>
+      <c r="O27" s="40"/>
+      <c r="P27" s="40"/>
+      <c r="Q27" s="40"/>
+      <c r="R27" s="40"/>
+    </row>
+    <row r="28" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="34" t="s">
         <v>0</v>
       </c>
-      <c r="B15" s="10">
-[...127 lines deleted...]
-    <row r="136" ht="15" customHeight="1"/>
+      <c r="B28" s="52">
+        <v>14068</v>
+      </c>
+      <c r="C28" s="40"/>
+      <c r="D28" s="40"/>
+      <c r="E28" s="40"/>
+      <c r="F28" s="40"/>
+      <c r="G28" s="40"/>
+      <c r="H28" s="40"/>
+      <c r="I28" s="40"/>
+      <c r="J28" s="40"/>
+      <c r="K28" s="40"/>
+      <c r="L28" s="40"/>
+      <c r="M28" s="40"/>
+      <c r="N28" s="40"/>
+      <c r="O28" s="40"/>
+      <c r="P28" s="40"/>
+      <c r="Q28" s="40"/>
+      <c r="R28" s="40"/>
+    </row>
+    <row r="29" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="12"/>
+      <c r="B29" s="42"/>
+      <c r="C29" s="40"/>
+      <c r="D29" s="40"/>
+      <c r="E29" s="40"/>
+      <c r="F29" s="40"/>
+      <c r="G29" s="40"/>
+      <c r="H29" s="40"/>
+      <c r="I29" s="40"/>
+      <c r="J29" s="40"/>
+      <c r="K29" s="40"/>
+      <c r="L29" s="40"/>
+      <c r="M29" s="40"/>
+      <c r="N29" s="40"/>
+      <c r="O29" s="40"/>
+      <c r="P29" s="40"/>
+      <c r="Q29" s="40"/>
+      <c r="R29" s="40"/>
+    </row>
+    <row r="30" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="12"/>
+      <c r="B30" s="42"/>
+      <c r="C30" s="40"/>
+      <c r="D30" s="40"/>
+      <c r="E30" s="40"/>
+      <c r="F30" s="40"/>
+      <c r="G30" s="40"/>
+      <c r="H30" s="40"/>
+      <c r="I30" s="40"/>
+      <c r="J30" s="40"/>
+      <c r="K30" s="40"/>
+      <c r="L30" s="40"/>
+      <c r="M30" s="40"/>
+      <c r="N30" s="40"/>
+      <c r="O30" s="40"/>
+      <c r="P30" s="40"/>
+      <c r="Q30" s="40"/>
+      <c r="R30" s="40"/>
+    </row>
+    <row r="31" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B31" s="43"/>
+      <c r="C31" s="43"/>
+      <c r="D31" s="43"/>
+      <c r="E31" s="43"/>
+      <c r="F31" s="43"/>
+      <c r="G31" s="43"/>
+      <c r="H31" s="43"/>
+      <c r="I31" s="43"/>
+      <c r="J31" s="43"/>
+      <c r="K31" s="43"/>
+      <c r="L31" s="43"/>
+      <c r="M31" s="43"/>
+      <c r="N31" s="43"/>
+      <c r="O31" s="43"/>
+      <c r="P31" s="43"/>
+      <c r="Q31" s="43"/>
+      <c r="R31" s="43"/>
+    </row>
+    <row r="32" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B32" s="43"/>
+      <c r="C32" s="43"/>
+      <c r="D32" s="43"/>
+      <c r="E32" s="43"/>
+      <c r="F32" s="43"/>
+      <c r="G32" s="43"/>
+      <c r="H32" s="43"/>
+      <c r="I32" s="43"/>
+      <c r="J32" s="43"/>
+      <c r="K32" s="43"/>
+      <c r="L32" s="43"/>
+      <c r="M32" s="43"/>
+      <c r="N32" s="43"/>
+      <c r="O32" s="43"/>
+      <c r="P32" s="43"/>
+      <c r="Q32" s="43"/>
+      <c r="R32" s="43"/>
+    </row>
+    <row r="33" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B33" s="43"/>
+      <c r="C33" s="43"/>
+      <c r="D33" s="43"/>
+      <c r="E33" s="43"/>
+      <c r="F33" s="43"/>
+      <c r="G33" s="43"/>
+      <c r="H33" s="43"/>
+      <c r="I33" s="43"/>
+      <c r="J33" s="43"/>
+      <c r="K33" s="43"/>
+      <c r="L33" s="43"/>
+      <c r="M33" s="43"/>
+      <c r="N33" s="43"/>
+      <c r="O33" s="43"/>
+      <c r="P33" s="43"/>
+      <c r="Q33" s="43"/>
+      <c r="R33" s="43"/>
+    </row>
+    <row r="34" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B34" s="43"/>
+      <c r="C34" s="43"/>
+      <c r="D34" s="43"/>
+      <c r="E34" s="43"/>
+      <c r="F34" s="43"/>
+      <c r="G34" s="43"/>
+      <c r="H34" s="43"/>
+      <c r="I34" s="43"/>
+      <c r="J34" s="43"/>
+      <c r="K34" s="43"/>
+      <c r="L34" s="43"/>
+      <c r="M34" s="43"/>
+      <c r="N34" s="43"/>
+      <c r="O34" s="43"/>
+      <c r="P34" s="43"/>
+      <c r="Q34" s="43"/>
+      <c r="R34" s="43"/>
+    </row>
+    <row r="35" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B35" s="43"/>
+      <c r="C35" s="43"/>
+      <c r="D35" s="43"/>
+      <c r="E35" s="43"/>
+      <c r="F35" s="43"/>
+      <c r="G35" s="43"/>
+      <c r="H35" s="43"/>
+      <c r="I35" s="43"/>
+      <c r="J35" s="43"/>
+      <c r="K35" s="43"/>
+      <c r="L35" s="43"/>
+      <c r="M35" s="43"/>
+      <c r="N35" s="43"/>
+      <c r="O35" s="43"/>
+      <c r="P35" s="43"/>
+      <c r="Q35" s="43"/>
+      <c r="R35" s="43"/>
+    </row>
+    <row r="36" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B36" s="43"/>
+      <c r="C36" s="43"/>
+      <c r="D36" s="43"/>
+      <c r="E36" s="43"/>
+      <c r="F36" s="43"/>
+      <c r="G36" s="43"/>
+      <c r="H36" s="43"/>
+      <c r="I36" s="43"/>
+      <c r="J36" s="43"/>
+      <c r="K36" s="43"/>
+      <c r="L36" s="43"/>
+      <c r="M36" s="43"/>
+      <c r="N36" s="43"/>
+      <c r="O36" s="43"/>
+      <c r="P36" s="43"/>
+      <c r="Q36" s="43"/>
+      <c r="R36" s="43"/>
+    </row>
+    <row r="37" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B37" s="43"/>
+      <c r="C37" s="43"/>
+      <c r="D37" s="43"/>
+      <c r="E37" s="43"/>
+      <c r="F37" s="43"/>
+      <c r="G37" s="43"/>
+      <c r="H37" s="43"/>
+      <c r="I37" s="43"/>
+      <c r="J37" s="43"/>
+      <c r="K37" s="43"/>
+      <c r="L37" s="43"/>
+      <c r="M37" s="43"/>
+      <c r="N37" s="43"/>
+      <c r="O37" s="43"/>
+      <c r="P37" s="43"/>
+      <c r="Q37" s="43"/>
+      <c r="R37" s="43"/>
+    </row>
+    <row r="38" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B38" s="43"/>
+      <c r="C38" s="43"/>
+      <c r="D38" s="43"/>
+      <c r="E38" s="43"/>
+      <c r="F38" s="43"/>
+      <c r="G38" s="43"/>
+      <c r="H38" s="43"/>
+      <c r="I38" s="43"/>
+      <c r="J38" s="43"/>
+      <c r="K38" s="43"/>
+      <c r="L38" s="43"/>
+      <c r="M38" s="43"/>
+      <c r="N38" s="43"/>
+      <c r="O38" s="43"/>
+      <c r="P38" s="43"/>
+      <c r="Q38" s="43"/>
+      <c r="R38" s="43"/>
+    </row>
+    <row r="39" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B39" s="43"/>
+      <c r="C39" s="43"/>
+      <c r="D39" s="43"/>
+      <c r="E39" s="43"/>
+      <c r="F39" s="43"/>
+      <c r="G39" s="43"/>
+      <c r="H39" s="43"/>
+      <c r="I39" s="43"/>
+      <c r="J39" s="43"/>
+      <c r="K39" s="43"/>
+      <c r="L39" s="43"/>
+      <c r="M39" s="43"/>
+      <c r="N39" s="43"/>
+      <c r="O39" s="43"/>
+      <c r="P39" s="43"/>
+      <c r="Q39" s="43"/>
+      <c r="R39" s="43"/>
+    </row>
+    <row r="40" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B40" s="43"/>
+      <c r="C40" s="43"/>
+      <c r="D40" s="43"/>
+      <c r="E40" s="43"/>
+      <c r="F40" s="43"/>
+      <c r="G40" s="43"/>
+      <c r="H40" s="43"/>
+      <c r="I40" s="43"/>
+      <c r="J40" s="43"/>
+      <c r="K40" s="43"/>
+      <c r="L40" s="43"/>
+      <c r="M40" s="43"/>
+      <c r="N40" s="43"/>
+      <c r="O40" s="43"/>
+      <c r="P40" s="43"/>
+      <c r="Q40" s="43"/>
+      <c r="R40" s="43"/>
+    </row>
+    <row r="41" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B41" s="43"/>
+      <c r="C41" s="43"/>
+      <c r="D41" s="43"/>
+      <c r="E41" s="43"/>
+      <c r="F41" s="43"/>
+      <c r="G41" s="43"/>
+      <c r="H41" s="43"/>
+      <c r="I41" s="43"/>
+      <c r="J41" s="43"/>
+      <c r="K41" s="43"/>
+      <c r="L41" s="43"/>
+      <c r="M41" s="43"/>
+      <c r="N41" s="43"/>
+      <c r="O41" s="43"/>
+      <c r="P41" s="43"/>
+      <c r="Q41" s="43"/>
+      <c r="R41" s="43"/>
+    </row>
+    <row r="42" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B42" s="43"/>
+      <c r="C42" s="43"/>
+      <c r="D42" s="43"/>
+      <c r="E42" s="43"/>
+      <c r="F42" s="43"/>
+      <c r="G42" s="43"/>
+      <c r="H42" s="43"/>
+      <c r="I42" s="43"/>
+      <c r="J42" s="43"/>
+      <c r="K42" s="43"/>
+      <c r="L42" s="43"/>
+      <c r="M42" s="43"/>
+      <c r="N42" s="43"/>
+      <c r="O42" s="43"/>
+      <c r="P42" s="43"/>
+      <c r="Q42" s="43"/>
+      <c r="R42" s="43"/>
+    </row>
+    <row r="43" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B43" s="43"/>
+      <c r="C43" s="43"/>
+      <c r="D43" s="43"/>
+      <c r="E43" s="43"/>
+      <c r="F43" s="43"/>
+      <c r="G43" s="43"/>
+      <c r="H43" s="43"/>
+      <c r="I43" s="43"/>
+      <c r="J43" s="43"/>
+      <c r="K43" s="43"/>
+      <c r="L43" s="43"/>
+      <c r="M43" s="43"/>
+      <c r="N43" s="43"/>
+      <c r="O43" s="43"/>
+      <c r="P43" s="43"/>
+      <c r="Q43" s="43"/>
+      <c r="R43" s="43"/>
+    </row>
+    <row r="44" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B44" s="43"/>
+      <c r="C44" s="43"/>
+      <c r="D44" s="43"/>
+      <c r="E44" s="43"/>
+      <c r="F44" s="43"/>
+      <c r="G44" s="43"/>
+      <c r="H44" s="43"/>
+      <c r="I44" s="43"/>
+      <c r="J44" s="43"/>
+      <c r="K44" s="43"/>
+      <c r="L44" s="43"/>
+      <c r="M44" s="43"/>
+      <c r="N44" s="43"/>
+      <c r="O44" s="43"/>
+      <c r="P44" s="43"/>
+      <c r="Q44" s="43"/>
+      <c r="R44" s="43"/>
+    </row>
+    <row r="45" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B45" s="43"/>
+      <c r="C45" s="43"/>
+      <c r="D45" s="43"/>
+      <c r="E45" s="43"/>
+      <c r="F45" s="43"/>
+      <c r="G45" s="43"/>
+      <c r="H45" s="43"/>
+      <c r="I45" s="43"/>
+      <c r="J45" s="43"/>
+      <c r="K45" s="43"/>
+      <c r="L45" s="43"/>
+      <c r="M45" s="43"/>
+      <c r="N45" s="43"/>
+      <c r="O45" s="43"/>
+      <c r="P45" s="43"/>
+      <c r="Q45" s="43"/>
+      <c r="R45" s="43"/>
+    </row>
+    <row r="46" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B46" s="43"/>
+      <c r="C46" s="43"/>
+      <c r="D46" s="43"/>
+      <c r="E46" s="43"/>
+      <c r="F46" s="43"/>
+      <c r="G46" s="43"/>
+      <c r="H46" s="43"/>
+      <c r="I46" s="43"/>
+      <c r="J46" s="43"/>
+      <c r="K46" s="43"/>
+      <c r="L46" s="43"/>
+      <c r="M46" s="43"/>
+      <c r="N46" s="43"/>
+      <c r="O46" s="43"/>
+      <c r="P46" s="43"/>
+      <c r="Q46" s="43"/>
+      <c r="R46" s="43"/>
+    </row>
+    <row r="47" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B47" s="43"/>
+      <c r="C47" s="43"/>
+      <c r="D47" s="43"/>
+      <c r="E47" s="43"/>
+      <c r="F47" s="43"/>
+      <c r="G47" s="43"/>
+      <c r="H47" s="43"/>
+      <c r="I47" s="43"/>
+      <c r="J47" s="43"/>
+      <c r="K47" s="43"/>
+      <c r="L47" s="43"/>
+      <c r="M47" s="43"/>
+      <c r="N47" s="43"/>
+      <c r="O47" s="43"/>
+      <c r="P47" s="43"/>
+      <c r="Q47" s="43"/>
+      <c r="R47" s="43"/>
+    </row>
+    <row r="48" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B48" s="43"/>
+      <c r="C48" s="43"/>
+      <c r="D48" s="43"/>
+      <c r="E48" s="43"/>
+      <c r="F48" s="43"/>
+      <c r="G48" s="43"/>
+      <c r="H48" s="43"/>
+      <c r="I48" s="43"/>
+      <c r="J48" s="43"/>
+      <c r="K48" s="43"/>
+      <c r="L48" s="43"/>
+      <c r="M48" s="43"/>
+      <c r="N48" s="43"/>
+      <c r="O48" s="43"/>
+      <c r="P48" s="43"/>
+      <c r="Q48" s="43"/>
+      <c r="R48" s="43"/>
+    </row>
+    <row r="49" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B49" s="43"/>
+      <c r="C49" s="43"/>
+      <c r="D49" s="43"/>
+      <c r="E49" s="43"/>
+      <c r="F49" s="43"/>
+      <c r="G49" s="43"/>
+      <c r="H49" s="43"/>
+      <c r="I49" s="43"/>
+      <c r="J49" s="43"/>
+      <c r="K49" s="43"/>
+      <c r="L49" s="43"/>
+      <c r="M49" s="43"/>
+      <c r="N49" s="43"/>
+      <c r="O49" s="43"/>
+      <c r="P49" s="43"/>
+      <c r="Q49" s="43"/>
+      <c r="R49" s="43"/>
+    </row>
+    <row r="50" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B50" s="43"/>
+      <c r="C50" s="43"/>
+      <c r="D50" s="43"/>
+      <c r="E50" s="43"/>
+      <c r="F50" s="43"/>
+      <c r="G50" s="43"/>
+      <c r="H50" s="43"/>
+      <c r="I50" s="43"/>
+      <c r="J50" s="43"/>
+      <c r="K50" s="43"/>
+      <c r="L50" s="43"/>
+      <c r="M50" s="43"/>
+      <c r="N50" s="43"/>
+      <c r="O50" s="43"/>
+      <c r="P50" s="43"/>
+      <c r="Q50" s="43"/>
+      <c r="R50" s="43"/>
+    </row>
+    <row r="51" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B51" s="43"/>
+      <c r="C51" s="43"/>
+      <c r="D51" s="43"/>
+      <c r="E51" s="43"/>
+      <c r="F51" s="43"/>
+      <c r="G51" s="43"/>
+      <c r="H51" s="43"/>
+      <c r="I51" s="43"/>
+      <c r="J51" s="43"/>
+      <c r="K51" s="43"/>
+      <c r="L51" s="43"/>
+      <c r="M51" s="43"/>
+      <c r="N51" s="43"/>
+      <c r="O51" s="43"/>
+      <c r="P51" s="43"/>
+      <c r="Q51" s="43"/>
+      <c r="R51" s="43"/>
+    </row>
+    <row r="52" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B52" s="43"/>
+      <c r="C52" s="43"/>
+      <c r="D52" s="43"/>
+      <c r="E52" s="43"/>
+      <c r="F52" s="43"/>
+      <c r="G52" s="43"/>
+      <c r="H52" s="43"/>
+      <c r="I52" s="43"/>
+      <c r="J52" s="43"/>
+      <c r="K52" s="43"/>
+      <c r="L52" s="43"/>
+      <c r="M52" s="43"/>
+      <c r="N52" s="43"/>
+      <c r="O52" s="43"/>
+      <c r="P52" s="43"/>
+      <c r="Q52" s="43"/>
+      <c r="R52" s="43"/>
+    </row>
+    <row r="53" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B53" s="43"/>
+      <c r="C53" s="43"/>
+      <c r="D53" s="43"/>
+      <c r="E53" s="43"/>
+      <c r="F53" s="43"/>
+      <c r="G53" s="43"/>
+      <c r="H53" s="43"/>
+      <c r="I53" s="43"/>
+      <c r="J53" s="43"/>
+      <c r="K53" s="43"/>
+      <c r="L53" s="43"/>
+      <c r="M53" s="43"/>
+      <c r="N53" s="43"/>
+      <c r="O53" s="43"/>
+      <c r="P53" s="43"/>
+      <c r="Q53" s="43"/>
+      <c r="R53" s="43"/>
+    </row>
+    <row r="54" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B54" s="43"/>
+      <c r="C54" s="43"/>
+      <c r="D54" s="43"/>
+      <c r="E54" s="43"/>
+      <c r="F54" s="43"/>
+      <c r="G54" s="43"/>
+      <c r="H54" s="43"/>
+      <c r="I54" s="43"/>
+      <c r="J54" s="43"/>
+      <c r="K54" s="43"/>
+      <c r="L54" s="43"/>
+      <c r="M54" s="43"/>
+      <c r="N54" s="43"/>
+      <c r="O54" s="43"/>
+      <c r="P54" s="43"/>
+      <c r="Q54" s="43"/>
+      <c r="R54" s="43"/>
+    </row>
+    <row r="55" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="56" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="57" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="58" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="59" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="60" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="61" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="62" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="63" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="64" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="65" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="66" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="67" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="68" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="69" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="70" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="71" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="72" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="73" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="74" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="75" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="76" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="77" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="78" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="79" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="80" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="81" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="82" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="83" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="84" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="85" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="86" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="87" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="88" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="89" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="90" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="91" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="92" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="93" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="94" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="95" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="96" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="97" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="98" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="99" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="100" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="101" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="102" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="103" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="104" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="105" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="106" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="107" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="108" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="109" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="110" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="111" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="112" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="113" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="114" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="115" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="116" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="117" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="118" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="119" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="120" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="121" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="122" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="123" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="124" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="125" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="126" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="127" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="128" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="129" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="130" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="131" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="132" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="133" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="134" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="135" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="136" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="137" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="138" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="139" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="140" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="141" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="142" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="143" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="144" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="145" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="146" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="147" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="148" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="149" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="150" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="151" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="152" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="153" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="154" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="155" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="156" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="157" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="158" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="159" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="160" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="161" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="162" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="163" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="164" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="165" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="166" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="167" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="168" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="169" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="170" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="171" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="172" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="173" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="174" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="175" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="176" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="177" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="178" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="179" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="180" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="181" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="182" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="183" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="184" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="185" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="186" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="187" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="188" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="189" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="190" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="191" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="192" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="193" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="194" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="195" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="196" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="197" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="198" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="199" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="200" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="201" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="202" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="203" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="204" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="205" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="206" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="207" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="208" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="209" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="210" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="211" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="212" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="213" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="214" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="1.5748031496062993" bottom="0.78740157480314965" header="0" footer="0"/>
+  <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <headerFooter differentFirst="1">
+    <firstHeader>&amp;L &amp;G</firstHeader>
+    <firstFooter>&amp;L&amp;7Adm444 2022-11-16</firstFooter>
+  </headerFooter>
+  <legacyDrawingHF r:id="rId2"/>
   <tableParts count="1">
-    <tablePart r:id="rId2"/>
+    <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Kalkylblad</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>8</vt:i4>
+        <vt:i4>12</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="8" baseType="lpstr">
-[...5 lines deleted...]
-      <vt:lpstr>Medborgarskap, förstagångs</vt:lpstr>
+    <vt:vector size="12" baseType="lpstr">
+      <vt:lpstr>Information om statistiken</vt:lpstr>
+      <vt:lpstr>Månad, första</vt:lpstr>
+      <vt:lpstr>Månad, förlängning</vt:lpstr>
+      <vt:lpstr>Kön, första</vt:lpstr>
+      <vt:lpstr>Kön, förlängning</vt:lpstr>
+      <vt:lpstr>Persontyp, första</vt:lpstr>
+      <vt:lpstr>Persontyp, förlängning</vt:lpstr>
+      <vt:lpstr>Medborgarskap, första</vt:lpstr>
       <vt:lpstr>Medborgarskap, förlängning</vt:lpstr>
-      <vt:lpstr>Största yrkesgrupp</vt:lpstr>
+      <vt:lpstr>Månad, yrkesområde, första</vt:lpstr>
+      <vt:lpstr>Månad, yrkesområde, förlängning</vt:lpstr>
+      <vt:lpstr>Yrkesgrupper</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Company>Migrationsverket</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Beviljade arbetstillstånd</dc:title>
-  <dc:creator>Migrationsverket</dc:creator>
+  <dc:title>Excelmall</dc:title>
+  <dc:creator>Joachim Nilsson</dc:creator>
+  <cp:keywords>Adm444</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>