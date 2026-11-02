--- v0 (2026-07-12)
+++ v1 (2026-11-02)
@@ -1,6333 +1,13864 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="27932"/>
-  <workbookPr showInkAnnotation="0" autoCompressPictures="0"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
+  <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\NRK\GEMSTAT\Externwebben\Externwebben 2026\Leveranser\Maj\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\NRK\GEMSTAT\Externwebben\Externwebben 2026\Leveranser\September\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2D34B125-01F5-459D-8D50-E0658D5DBA43}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{09736C99-37AB-4E2C-B44F-4571032727E2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="787" activeTab="5" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Information" sheetId="8" r:id="rId1"/>
-[...4 lines deleted...]
-    <sheet name="Kön, första" sheetId="16" r:id="rId6"/>
+    <sheet name="Information om statistiken" sheetId="29" r:id="rId1"/>
+    <sheet name="Månad, första" sheetId="33" r:id="rId2"/>
+    <sheet name="Månad, förlängning" sheetId="27" r:id="rId3"/>
+    <sheet name="Kön, första" sheetId="20" r:id="rId4"/>
+    <sheet name="Kön, förlängning" sheetId="24" r:id="rId5"/>
+    <sheet name="Persontyp, första" sheetId="30" r:id="rId6"/>
+    <sheet name="Persontyp, förlängning" sheetId="31" r:id="rId7"/>
+    <sheet name="Beslutsgrupp, första" sheetId="28" r:id="rId8"/>
+    <sheet name="Beslutsgrupp, förlängning" sheetId="25" r:id="rId9"/>
   </sheets>
-  <definedNames>
-[...4 lines deleted...]
-  <calcPr calcId="191029" concurrentCalc="0"/>
+  <calcPr calcId="191029"/>
   <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="248" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1045" uniqueCount="108">
   <si>
     <t>Totalt</t>
+  </si>
+  <si>
+    <t>Uppehållsgrund</t>
+  </si>
+  <si>
+    <t>Kvinna</t>
+  </si>
+  <si>
+    <t>Man</t>
+  </si>
+  <si>
+    <t>Uppehållsgrund 2</t>
+  </si>
+  <si>
+    <t>Antal beviljade förstagångs uppehållstillstånd innevarande år fördelade på uppehållsgrund och kön</t>
+  </si>
+  <si>
+    <t>Antal beviljade förstagångs uppehållstillstånd innevarande år fördelade på uppehållsgrund och månad</t>
+  </si>
+  <si>
+    <t>Antal beviljade förlängningar av uppehållstillstånd innevarande år fördelade på uppehållsgrund och kön</t>
+  </si>
+  <si>
+    <t>Antal beviljade förlängningar av uppehållstillstånd innevarande år fördelade på uppehållsgrund och månad</t>
+  </si>
+  <si>
+    <t>Tidsbegränsat tillstånd beviljat</t>
+  </si>
+  <si>
+    <t>Permanent tillstånd beviljat</t>
+  </si>
+  <si>
+    <t>Anknytning</t>
   </si>
   <si>
     <t>Anhörig till flykting-/asylgrund</t>
   </si>
   <si>
-    <t>Anhörig till övriga</t>
+    <t>Anhörig till studerande</t>
+  </si>
+  <si>
+    <t>Anhörig tredjelandsmedborgare till EES-medborgare</t>
+  </si>
+  <si>
+    <t>Anhörig, arbetsmarknad</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
+  </si>
+  <si>
+    <t>Synnerliga skäl anknytning (5 KAP 3a § 3 st 1 och 3 UTLL)</t>
+  </si>
+  <si>
+    <t>Varaktigt bosatt i annat EU-land</t>
+  </si>
+  <si>
+    <t>Vidarebosättning (Kvot)</t>
   </si>
   <si>
     <t>Arbetsmarknad</t>
-  </si>
-[...1 lines deleted...]
-    <t>Anhörig, arbetsmarknad</t>
   </si>
   <si>
     <t>Arbetstagare</t>
   </si>
   <si>
     <t>Egen företagare</t>
   </si>
   <si>
     <t>Forskare (alla)</t>
   </si>
   <si>
+    <t>Internationellt utbyte (Artist,Aupair,Praktikant,Ungdomsutbyte)</t>
+  </si>
+  <si>
     <t>Professionell idrottsutövare/tränare</t>
+  </si>
+  <si>
+    <t>Söka arbete eller starta verksamhet</t>
+  </si>
+  <si>
+    <t>Volontär</t>
   </si>
   <si>
     <t>EU/EES</t>
   </si>
   <si>
-    <t>Studier</t>
+    <t>Uppehållsrätt/Uppehållstillstånd för EES-medborgare</t>
   </si>
   <si>
-    <t>Anhörig till studerande</t>
+    <t>Skydd</t>
+  </si>
+  <si>
+    <t>Massflyktsdirektivet 2001/55/EG</t>
+  </si>
+  <si>
+    <t>Studier</t>
   </si>
   <si>
     <t>Arbetssökande student</t>
   </si>
   <si>
     <t>Doktorand</t>
   </si>
   <si>
     <t>Högre utbildning</t>
   </si>
   <si>
     <t>Studerande övriga studier</t>
   </si>
   <si>
     <t>Studier mobilitet</t>
   </si>
   <si>
-    <t>Uppehållsgrund</t>
+    <t>Uppdrags- eller specialiseringsutbildning</t>
   </si>
   <si>
-    <t>Underkategori</t>
+    <t>Mottagarlandet tar ej emot</t>
+  </si>
+  <si>
+    <t>Tillsvidare verkställighetshinder</t>
+  </si>
+  <si>
+    <t>Verkställighetshinder annan särskild anledning</t>
+  </si>
+  <si>
+    <t>Verkställighetshinder</t>
+  </si>
+  <si>
+    <t>Det här visar tabellerna</t>
+  </si>
+  <si>
+    <t>Mått</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Period </t>
+  </si>
+  <si>
+    <t>Variabler</t>
+  </si>
+  <si>
+    <t>Omfattning</t>
+  </si>
+  <si>
+    <t>Uppdateringsfrekvens</t>
+  </si>
+  <si>
+    <t>Röjanderisk</t>
+  </si>
+  <si>
+    <t>Kontakt</t>
+  </si>
+  <si>
+    <t>Har du frågor om statistiken kan du ställa dem via Migrationsverkets kontaktformulär.</t>
+  </si>
+  <si>
+    <t>Beskrivning av variabler</t>
+  </si>
+  <si>
+    <t>Kön</t>
+  </si>
+  <si>
+    <t>Månad</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Uppehållsgrund 1 </t>
+  </si>
+  <si>
+    <t>Uppehållsgrundomgång</t>
+  </si>
+  <si>
+    <t>Permanent uppehållstillstånd</t>
+  </si>
+  <si>
+    <t>Tidsbegränsat uppehållstillstånd</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Antal. 
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Innevarande år.
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Migrationsverkets kontaktformuler
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Redovisas som kvinna eller man.
+ </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vilken månad under innevarande år som beslut registrerades.
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Grund för uppehållstillstånd utifrån kategorierna anknytning, arbetsmarknad, EU/EES, skydd, studier, verkställighetshinder, tillfälligt besök och övrigt.
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mer detaljer indelning av grund för uppehållstillstånd utifrån kategorierna i uppehållsgrund 1.
+ </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Anger om uppehållstillståndet är ett förstagångstillstånd eller en förlängning av ett tidigare tillstånd.
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+Information om tabeller över beviljade uppehållstillstånd innevarande år
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Anger på vilken grund uppehållstillståndet har beviljats.
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Här redovisas statistik för samtliga permanenta och tidsbegränsade uppehållstillstånd fördelade på uppehållsgrunder, vilka hittills har beviljats under innevarande år.
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Statistiken omfattar permanenta och tidsbegränsade uppehållstillstånd beviljade i första instans från såväl Migrationsverket som utlandsmyndigheterna samt beslut i högre instans (migrationsdomstolarna och Migrationsöverdomstolen). Statistiken omfattar beviljade hittills i år.
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ett permanent uppehållstillstånd gäller så länge personen bor kvar i Sverige och kan bara återkallas i särskilda fall, till exempel om personen har begått ett allvarligt brott eller har bosatt sig i ett annat land.
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ett tidsbegränsat uppehållstillstånd gäller under en bestämd tid, men kan förlängas om kraven för att få bo kvar i Sverige är uppfyllda.
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Statistiken publiceras månadsvis den 15:e varje månad. Om den 15:e är på en helgdag, publiceras statistiken nästa vardag. Den publicerade statistiken speglar hur det ser ut i verksamhetssystemen i början av månaden.  Tidigare redovisat resultat kan ändras vid uppdateringen, till exempel på grund av efterregistreringar.
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kön, månad, persontyp, permanenta tillstånd, tidsbegränsade tillstånd, uppehållsgrund, uppehållsgrundomgång.
+</t>
+  </si>
+  <si>
+    <t>Persontyp</t>
+  </si>
+  <si>
+    <t>Övriga uppehållsgrunder för anhöriga</t>
   </si>
   <si>
     <t>Alternativt skyddsbehövande (4 KAP 2 UTLL)</t>
   </si>
   <si>
     <t>Konventionsflykting (4 KAP 1 UTLL)</t>
   </si>
   <si>
-    <t>Verkställighetshinder</t>
+    <t>Särskilt och synnerligen ömmande omständigheter (5 KAP 6 UTLL + 18§ TL)</t>
   </si>
   <si>
-    <t>Anhörig tredjelandsmedborgare till EES-medborgare</t>
+    <t>Övriga uppehållsgrunder för skydd</t>
   </si>
   <si>
-    <t>Internationellt utbyte
-(Artist,Aupair,Praktikant,Ungdomsutbyte)</t>
+    <t>Humanitär/Medicinsk grund</t>
   </si>
   <si>
-    <t xml:space="preserve">Antal beviljade uppehållstillstånd per månad innevarande år, uppdelade på uppehållsgrund och underkategori. Uppehållsgrundomgång första. </t>
+    <t>Anhörig till varaktigt bosatt i annat EU-land</t>
   </si>
   <si>
-    <t>Varaktigt bosatt i annat EU-land</t>
-[...17 lines deleted...]
-    <t xml:space="preserve">Antal beviljade permanenta uppehållstillstånd per månad innevarande år, uppdelade på uppehållsgrund och underkategori. Uppehållsgrundomgång första. </t>
+    <t>Antal beviljade förstagångs uppehållstillstånd innevarande år fördelade på uppehållsgrund och persontyp</t>
   </si>
   <si>
     <t>Vuxen</t>
   </si>
   <si>
-    <t>Barn i familj</t>
+    <t>Barn</t>
   </si>
   <si>
-    <t>Synnerliga skäl anknytning (5 KAP 3a § 3 st 1 och 3 UTLL)</t>
+    <t>Antal beviljade förlängningar av uppehållstillstånd innevarande år fördelade på uppehållsgrund och persontyp</t>
   </si>
   <si>
-    <t>Särskilt och synnerligen ömmande omständigheter (5 KAP 6
-UTLL + 18§ TL)</t>
+    <t>Antal beviljade förlängningar av uppehållstillstånd innevarande år fördelade på uppehållsgrund och beslutsgrupp</t>
   </si>
   <si>
-    <t xml:space="preserve">Antal beviljade uppehållstillstånd innevarande år uppdelade på uppehållsgrund, underkategori och persontyp. Uppehållsgrundomgång första. </t>
-[...41 lines deleted...]
-    <t>Anknytning</t>
+    <t>Antal beviljade förstagångs uppehållstillstånd innevarande år fördelade på uppehållsgrund och beslutsgrupp</t>
   </si>
   <si>
     <t>2026-01</t>
   </si>
   <si>
     <t>2026-02</t>
   </si>
   <si>
     <t>2026-03</t>
   </si>
   <si>
     <t>2026-04</t>
   </si>
   <si>
-    <t>Uppdrags- eller specialiseringsutbildning</t>
-[...4 lines deleted...]
-  <si>
     <t>2026-05</t>
   </si>
   <si>
-    <t>Synnerliga skäl anknytning (5 KAP 3a § 3 st 1 och 3
-UTLL)</t>
+    <t>2026-06</t>
   </si>
   <si>
-    <t>Särskilt och synnerligen ömmande omständigheter (5
-KAP 6 UTLL + 18§ TL)</t>
+    <t>2026-07</t>
+  </si>
+  <si>
+    <t>2026-08</t>
+  </si>
+  <si>
+    <t>2026-09</t>
+  </si>
+  <si>
+    <t>2026-10</t>
+  </si>
+  <si>
+    <t>2026-11</t>
+  </si>
+  <si>
+    <t>2026-12</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Redovisas som vuxen eller barn.
+</t>
+  </si>
+  <si>
+    <t>Statistiken består av aggregerade data. Vid risk för röjande av identitet används metoder för att förhindra att uppgifter kan kopplas till enskilda individer. Uppgifter som inte kan anges i tabellerna markeras med (..).</t>
+  </si>
+  <si>
+    <t>Internationellt utbyte
+(Artist,Aupair,Praktikant,Ungdomsutbyte)</t>
+  </si>
+  <si>
+    <t>Flykting enl. art. 3.5 SGF</t>
+  </si>
+  <si>
+    <t>Subsidiärt skyddsbehövande</t>
+  </si>
+  <si>
+    <t>..</t>
+  </si>
+  <si>
+    <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
-  <fonts count="5">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <fonts count="28" x14ac:knownFonts="1">
     <font>
-      <sz val="9.5"/>
-[...1 lines deleted...]
-      <name val="Albany AMT"/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
-      <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
+      <b/>
       <sz val="10"/>
-      <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="10"/>
-      <color rgb="FF000000"/>
+      <b/>
+      <sz val="15"/>
       <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
-      <sz val="8"/>
-      <name val="Albany AMT"/>
+      <sz val="12"/>
+      <color indexed="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="18"/>
+      <color theme="3"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <scheme val="major"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="15"/>
+      <color theme="3"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <color theme="3"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="3"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF006100"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF9C0006"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF9C6500"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF3F3F76"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF3F3F3F"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FFFA7D00"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFA7D00"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color rgb="FF7F7F7F"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11.5"/>
+      <color indexed="8"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="Arial"/>
+      <family val="2"/>
     </font>
   </fonts>
-  <fills count="2">
+  <fills count="26">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="2"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0" tint="-0.249977111117893"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFC6EFCE"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFC7CE"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFEB9C"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFCC99"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF2F2F2"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFA5A5A5"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFCC"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFE6E6E6"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.59999389629810485"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="1">
+  <borders count="27">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color theme="1"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color theme="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color theme="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="1"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color theme="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color theme="4"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color theme="4" tint="0.499984740745262"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color theme="4" tint="0.39997558519241921"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF7F7F7F"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF7F7F7F"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF7F7F7F"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF7F7F7F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF3F3F3F"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF3F3F3F"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF3F3F3F"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF3F3F3F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="double">
+        <color rgb="FFFF8001"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color rgb="FF3F3F3F"/>
+      </left>
+      <right style="double">
+        <color rgb="FF3F3F3F"/>
+      </right>
+      <top style="double">
+        <color rgb="FF3F3F3F"/>
+      </top>
+      <bottom style="double">
+        <color rgb="FF3F3F3F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFB2B2B2"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFB2B2B2"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFB2B2B2"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFB2B2B2"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color theme="4"/>
+      </top>
+      <bottom style="double">
+        <color theme="4"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color theme="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color theme="1"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color theme="7"/>
+      </top>
+      <bottom style="thin">
+        <color theme="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color theme="7"/>
+      </top>
+      <bottom style="thin">
+        <color theme="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color theme="7"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="42">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-  </cellStyleXfs>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="7" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="8" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="8" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="9" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyProtection="0">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyProtection="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="3" borderId="6" applyBorder="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" applyNumberFormat="0" applyBorder="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="3" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+  </cellStyleXfs>
+  <cellXfs count="47">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+      <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="0" fillId="23" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="23" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="49" fontId="0" fillId="23" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="3"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="49" fontId="24" fillId="23" borderId="0" xfId="39" applyNumberFormat="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="3"/>
+    </xf>
+    <xf numFmtId="49" fontId="25" fillId="23" borderId="0" xfId="41" applyNumberFormat="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="3"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="23" borderId="0" xfId="40" applyNumberFormat="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="3"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="19" applyFont="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-[...2 lines deleted...]
-      <alignment horizontal="right"/>
+    <xf numFmtId="49" fontId="27" fillId="0" borderId="0" xfId="20" applyFont="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...2 lines deleted...]
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...2 lines deleted...]
-      <alignment horizontal="right"/>
+    <xf numFmtId="49" fontId="2" fillId="3" borderId="18" xfId="22" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="49" fontId="2" fillId="3" borderId="7" xfId="22" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="49" fontId="2" fillId="3" borderId="22" xfId="22" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="17" fontId="1" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="19" xfId="23" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="3" fontId="1" fillId="23" borderId="1" xfId="23" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="3" fontId="1" fillId="23" borderId="1" xfId="23" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="1" fillId="23" borderId="3" xfId="23" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="23" borderId="21" xfId="23" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="24" borderId="20" xfId="23" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="24" borderId="2" xfId="23" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="24" borderId="2" xfId="23" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="24" borderId="5" xfId="23" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="25" borderId="20" xfId="23" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="25" borderId="2" xfId="23" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="25" borderId="21" xfId="23" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="1" xfId="23" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="24" borderId="2" xfId="23" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="49" fontId="2" fillId="3" borderId="6" xfId="22" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="24" borderId="2" xfId="23" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="37" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="23" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="23" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="3" borderId="8" xfId="22" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="25" borderId="23" xfId="23" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="23" borderId="0" xfId="19" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="3"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="3" borderId="24" xfId="22" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="3" borderId="25" xfId="22" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="3" borderId="26" xfId="22" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="25" borderId="1" xfId="23" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="25" borderId="20" xfId="23" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="42">
+    <cellStyle name="20 % - Dekorfärg3" xfId="24" builtinId="38" hidden="1"/>
+    <cellStyle name="20 % - Dekorfärg4" xfId="26" builtinId="42" hidden="1"/>
+    <cellStyle name="20 % - Dekorfärg5" xfId="29" builtinId="46" hidden="1"/>
+    <cellStyle name="20 % - Dekorfärg6" xfId="32" builtinId="50" hidden="1"/>
+    <cellStyle name="40 % - Dekorfärg3" xfId="25" builtinId="39" hidden="1"/>
+    <cellStyle name="40 % - Dekorfärg4" xfId="27" builtinId="43" hidden="1"/>
+    <cellStyle name="40 % - Dekorfärg5" xfId="30" builtinId="47" hidden="1"/>
+    <cellStyle name="40 % - Dekorfärg6" xfId="33" builtinId="51" hidden="1"/>
+    <cellStyle name="60 % - Dekorfärg3" xfId="18" builtinId="40" hidden="1"/>
+    <cellStyle name="60 % - Dekorfärg4" xfId="28" builtinId="44" hidden="1"/>
+    <cellStyle name="60 % - Dekorfärg5" xfId="31" builtinId="48" hidden="1"/>
+    <cellStyle name="60 % - Dekorfärg6" xfId="34" builtinId="52" hidden="1"/>
+    <cellStyle name="Anteckning" xfId="15" builtinId="10" hidden="1"/>
+    <cellStyle name="Arial 10" xfId="37" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
+    <cellStyle name="Beräkning" xfId="11" builtinId="22" hidden="1"/>
+    <cellStyle name="Bra" xfId="6" builtinId="26" hidden="1"/>
+    <cellStyle name="Brödtext" xfId="21" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
+    <cellStyle name="Dålig" xfId="7" builtinId="27" hidden="1"/>
+    <cellStyle name="Förklarande text" xfId="16" builtinId="53" hidden="1"/>
+    <cellStyle name="Hyperlänk" xfId="41" builtinId="8"/>
+    <cellStyle name="Indata" xfId="9" builtinId="20" hidden="1"/>
+    <cellStyle name="Kontrollcell" xfId="13" builtinId="23" hidden="1"/>
+    <cellStyle name="Länkad cell" xfId="12" builtinId="24" hidden="1"/>
+    <cellStyle name="Neutral" xfId="8" builtinId="28" hidden="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Rubrik" xfId="1" builtinId="15" hidden="1"/>
+    <cellStyle name="Rubrik 1" xfId="2" builtinId="16" hidden="1"/>
+    <cellStyle name="Rubrik 1" xfId="19" xr:uid="{00000000-0005-0000-0000-00001A000000}"/>
+    <cellStyle name="Rubrik 2" xfId="3" builtinId="17" hidden="1"/>
+    <cellStyle name="Rubrik 2" xfId="39" builtinId="17"/>
+    <cellStyle name="Rubrik 3" xfId="4" builtinId="18" hidden="1"/>
+    <cellStyle name="Rubrik 3" xfId="40" builtinId="18"/>
+    <cellStyle name="Rubrik 4" xfId="5" builtinId="19" hidden="1"/>
+    <cellStyle name="Rubrik figurer" xfId="38" xr:uid="{00000000-0005-0000-0000-00001E000000}"/>
+    <cellStyle name="Summa" xfId="17" builtinId="25" hidden="1"/>
+    <cellStyle name="Tabell innehåll" xfId="23" xr:uid="{00000000-0005-0000-0000-000020000000}"/>
+    <cellStyle name="Tabell innehåll grå" xfId="35" xr:uid="{00000000-0005-0000-0000-000021000000}"/>
+    <cellStyle name="Tabell innehåll mörkgrå" xfId="36" xr:uid="{00000000-0005-0000-0000-000022000000}"/>
+    <cellStyle name="Tabellrubrik" xfId="22" xr:uid="{00000000-0005-0000-0000-000023000000}"/>
+    <cellStyle name="Underrubrik" xfId="20" xr:uid="{00000000-0005-0000-0000-000024000000}"/>
+    <cellStyle name="Utdata" xfId="10" builtinId="21" hidden="1"/>
+    <cellStyle name="Varningstext" xfId="14" builtinId="11" hidden="1"/>
   </cellStyles>
-  <dxfs count="49">
+  <dxfs count="92">
     <dxf>
       <font>
-        <b val="0"/>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <family val="2"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="4" tint="0.59999389629810485"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0">
+        <left/>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <family val="2"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="4" tint="0.59999389629810485"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left/>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <family val="2"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="4" tint="0.59999389629810485"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left/>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <family val="2"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="4" tint="0.59999389629810485"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left/>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <family val="2"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="4" tint="0.59999389629810485"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left/>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <left style="thin">
+          <color rgb="FF000000"/>
+        </left>
+        <right style="thin">
+          <color rgb="FF000000"/>
+        </right>
+        <top style="medium">
+          <color rgb="FFB90835"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FF000000"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <family val="2"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="4" tint="0.59999389629810485"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <bottom style="thin">
+          <color rgb="FF000000"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <family val="2"/>
+      </font>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <family val="2"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="4" tint="0.59999389629810485"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left/>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <family val="2"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="4" tint="0.59999389629810485"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left/>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <family val="2"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="4" tint="0.59999389629810485"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left/>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <family val="2"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="4" tint="0.59999389629810485"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left/>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <family val="2"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="4" tint="0.59999389629810485"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left/>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <left style="thin">
+          <color rgb="FF000000"/>
+        </left>
+        <right style="thin">
+          <color rgb="FF000000"/>
+        </right>
+        <top style="medium">
+          <color rgb="FFB90835"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FF000000"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <family val="2"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="4" tint="0.59999389629810485"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <bottom style="thin">
+          <color rgb="FF000000"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <family val="2"/>
+      </font>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <family val="2"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="4" tint="0.59999389629810485"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left/>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <family val="2"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="4" tint="0.59999389629810485"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left/>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <family val="2"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="4" tint="0.59999389629810485"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left/>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <family val="2"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="4" tint="0.59999389629810485"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left/>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <family val="2"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="4" tint="0.59999389629810485"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left/>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <left style="thin">
+          <color rgb="FF000000"/>
+        </left>
+        <right style="thin">
+          <color rgb="FF000000"/>
+        </right>
+        <top style="medium">
+          <color rgb="FFB90835"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FF000000"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <family val="2"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="4" tint="0.59999389629810485"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <bottom style="thin">
+          <color rgb="FF000000"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <family val="2"/>
+      </font>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <family val="2"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="4" tint="0.59999389629810485"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left/>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <family val="2"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="4" tint="0.59999389629810485"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left/>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <family val="2"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="4" tint="0.59999389629810485"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left/>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <family val="2"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="4" tint="0.59999389629810485"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left/>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <family val="2"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="4" tint="0.59999389629810485"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left/>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <left style="thin">
+          <color rgb="FF000000"/>
+        </left>
+        <right style="thin">
+          <color rgb="FF000000"/>
+        </right>
+        <top style="medium">
+          <color rgb="FFB90835"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FF000000"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <family val="2"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="4" tint="0.59999389629810485"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <bottom style="thin">
+          <color rgb="FF000000"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <family val="2"/>
+      </font>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <family val="2"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="4" tint="0.59999389629810485"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left/>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <family val="2"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="4" tint="0.59999389629810485"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left/>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <family val="2"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="4" tint="0.59999389629810485"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left/>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <family val="2"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="4" tint="0.59999389629810485"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left/>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <family val="2"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="4" tint="0.59999389629810485"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left/>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <left style="thin">
+          <color rgb="FF000000"/>
+        </left>
+        <right style="thin">
+          <color rgb="FF000000"/>
+        </right>
+        <top style="medium">
+          <color rgb="FFB90835"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FF000000"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <family val="2"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="4" tint="0.59999389629810485"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <bottom style="thin">
+          <color rgb="FF000000"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <family val="2"/>
+      </font>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <family val="2"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="4" tint="0.59999389629810485"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left/>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <family val="2"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="4" tint="0.59999389629810485"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left/>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <family val="2"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="4" tint="0.59999389629810485"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left/>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <family val="2"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="4" tint="0.59999389629810485"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left/>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <family val="2"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="4" tint="0.59999389629810485"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left/>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <left style="thin">
+          <color rgb="FF000000"/>
+        </left>
+        <right style="thin">
+          <color rgb="FF000000"/>
+        </right>
+        <top style="medium">
+          <color rgb="FFB90835"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FF000000"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <family val="2"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="4" tint="0.59999389629810485"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <bottom style="thin">
+          <color rgb="FF000000"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <family val="2"/>
+      </font>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <family val="2"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="4" tint="0.59999389629810485"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <family val="2"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="4" tint="0.59999389629810485"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right/>
+        <top/>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <family val="2"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="4" tint="0.59999389629810485"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right/>
+        <top/>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <family val="2"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="4" tint="0.59999389629810485"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right/>
+        <top/>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <family val="2"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="4" tint="0.59999389629810485"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right/>
+        <top/>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <family val="2"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="4" tint="0.59999389629810485"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right/>
+        <top/>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <family val="2"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="4" tint="0.59999389629810485"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right/>
+        <top/>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <family val="2"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="4" tint="0.59999389629810485"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right/>
+        <top/>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <family val="2"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="4" tint="0.59999389629810485"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right/>
+        <top/>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <family val="2"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="4" tint="0.59999389629810485"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right/>
+        <top/>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <family val="2"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="4" tint="0.59999389629810485"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right/>
+        <top/>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <family val="2"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="4" tint="0.59999389629810485"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right/>
+        <top/>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <family val="2"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="4" tint="0.59999389629810485"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right/>
+        <top/>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <family val="2"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="4" tint="0.59999389629810485"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left/>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <family val="2"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="4" tint="0.59999389629810485"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left/>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <family val="2"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="4" tint="0.59999389629810485"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <bottom style="thin">
+          <color rgb="FF000000"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
-        <color rgb="FF000000"/>
+        <color auto="1"/>
         <name val="Arial"/>
+        <family val="2"/>
         <scheme val="none"/>
+      </font>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <family val="2"/>
       </font>
       <numFmt numFmtId="3" formatCode="#,##0"/>
       <fill>
-        <patternFill patternType="none">
+        <patternFill patternType="solid">
           <fgColor indexed="64"/>
-          <bgColor indexed="65"/>
+          <bgColor theme="4" tint="0.59999389629810485"/>
         </patternFill>
       </fill>
-      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left/>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
     </dxf>
     <dxf>
       <font>
-        <b val="0"/>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <family val="2"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FFE6E6E6"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right/>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <family val="2"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FFE6E6E6"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right/>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <family val="2"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FFE6E6E6"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right/>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <family val="2"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FFE6E6E6"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right/>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <family val="2"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right/>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <family val="2"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <family val="2"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <family val="2"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <family val="2"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <family val="2"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <family val="2"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <family val="2"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <family val="2"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <family val="2"/>
+      </font>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left/>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <left style="thin">
+          <color rgb="FF000000"/>
+        </left>
+        <right style="thin">
+          <color rgb="FF000000"/>
+        </right>
+        <top style="medium">
+          <color rgb="FFB90835"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FF000000"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <family val="2"/>
+      </font>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <bottom style="thin">
+          <color rgb="FF000000"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
-        <color rgb="FF000000"/>
+        <color auto="1"/>
         <name val="Arial"/>
+        <family val="2"/>
         <scheme val="none"/>
       </font>
-      <numFmt numFmtId="3" formatCode="#,##0"/>
-[...742 lines deleted...]
-      <border>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
-          <color auto="1"/>
+          <color indexed="64"/>
         </left>
         <right style="thin">
-          <color auto="1"/>
+          <color indexed="64"/>
         </right>
-        <top style="thin">
-[...4 lines deleted...]
-        </bottom>
+        <top/>
+        <bottom/>
       </border>
     </dxf>
   </dxfs>
-  <tableStyles count="1" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleMedium4">
-[...6 lines deleted...]
-  </tableStyles>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <colors>
+    <mruColors>
+      <color rgb="FFE6E6E6"/>
+      <color rgb="FFFFFFFF"/>
+      <color rgb="FFB3B3B3"/>
+      <color rgb="FFD37A7A"/>
+    </mruColors>
+  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<file path=xl/drawings/_rels/vmlDrawing1.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
 </file>
 
-<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
-[...347 lines deleted...]
-</xdr:wsDr>
+<file path=xl/drawings/_rels/vmlDrawing2.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/vmlDrawing3.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/vmlDrawing4.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/vmlDrawing5.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="Tabell1" displayName="Tabell1" ref="A3:H42" totalsRowShown="0" headerRowDxfId="44" dataDxfId="43">
-[...8 lines deleted...]
-    <tableColumn id="14" xr3:uid="{B36E9145-B4D2-44C2-94E5-6968AA31F476}" name="Totalt" dataDxfId="36"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="7" xr:uid="{2E940397-6D0C-413F-9AB4-242ACB60F1F3}" name="Tabell1345678" displayName="Tabell1345678" ref="A6:O48" totalsRowShown="0" headerRowDxfId="91" dataDxfId="89" headerRowBorderDxfId="90" tableBorderDxfId="88" headerRowCellStyle="Tabellrubrik" dataCellStyle="Tabell innehåll">
+  <tableColumns count="15">
+    <tableColumn id="1" xr3:uid="{F667B61A-4D0B-42F9-B7E3-8384DF8B9126}" name="Uppehållsgrund" dataDxfId="87" dataCellStyle="Tabell innehåll"/>
+    <tableColumn id="2" xr3:uid="{7316F07A-DAD6-420D-99A1-19B1A10FCAC7}" name="Uppehållsgrund 2" dataDxfId="86" dataCellStyle="Tabell innehåll"/>
+    <tableColumn id="3" xr3:uid="{30290864-7A98-484B-9334-6C6EF4F05D7B}" name="2026-01" dataDxfId="85" dataCellStyle="Tabell innehåll"/>
+    <tableColumn id="4" xr3:uid="{57D34870-F666-491A-A06C-BF9F7741D353}" name="2026-02" dataDxfId="84" dataCellStyle="Tabell innehåll"/>
+    <tableColumn id="5" xr3:uid="{8E6E80D4-87AD-4A66-BD74-F65A34509FCA}" name="2026-03" dataDxfId="83" dataCellStyle="Tabell innehåll"/>
+    <tableColumn id="6" xr3:uid="{2779C2E3-B6C3-4AB1-B433-0C5C79B08C19}" name="2026-04" dataDxfId="82" dataCellStyle="Tabell innehåll"/>
+    <tableColumn id="7" xr3:uid="{19816C5C-9041-4E26-A30A-C2167E4A5326}" name="2026-05" dataDxfId="81" dataCellStyle="Tabell innehåll"/>
+    <tableColumn id="8" xr3:uid="{D47FDE64-0C9B-4870-B872-3C0DDF66C1A5}" name="2026-06" dataDxfId="80" dataCellStyle="Tabell innehåll"/>
+    <tableColumn id="9" xr3:uid="{28827EF1-7458-4F30-88B6-590AF96BD75D}" name="2026-07" dataDxfId="79" dataCellStyle="Tabell innehåll"/>
+    <tableColumn id="10" xr3:uid="{6FBD7794-A213-4564-9121-698E35AFD7A9}" name="2026-08" dataDxfId="78" dataCellStyle="Tabell innehåll"/>
+    <tableColumn id="11" xr3:uid="{EA9C035F-6522-4B3C-B9F7-496287A8607D}" name="2026-09" dataDxfId="77" dataCellStyle="Tabell innehåll"/>
+    <tableColumn id="12" xr3:uid="{E27F3140-1276-479C-B1AA-6FEBDF8DBDE7}" name="2026-10" dataDxfId="76" dataCellStyle="Tabell innehåll"/>
+    <tableColumn id="13" xr3:uid="{9AE48579-17B5-4FA2-A2F6-3A40B96C4A6E}" name="2026-11" dataDxfId="75" dataCellStyle="Tabell innehåll"/>
+    <tableColumn id="14" xr3:uid="{28812AC7-314B-40F8-8EDD-612BFC656C6F}" name="2026-12" dataDxfId="74" dataCellStyle="Tabell innehåll"/>
+    <tableColumn id="15" xr3:uid="{C94BFB6A-6F60-4FAA-80A4-6E2F756EBA21}" name="Totalt" dataDxfId="73" dataCellStyle="Tabell innehåll"/>
   </tableColumns>
-  <tableStyleInfo name="Externwebben" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
-[...4 lines deleted...]
-  </extLst>
+  <tableStyleInfo name="TableStyleMedium3" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{00000000-000C-0000-FFFF-FFFF01000000}" name="Tabell13" displayName="Tabell13" ref="A3:H41" totalsRowShown="0" headerRowDxfId="35" dataDxfId="34">
-[...8 lines deleted...]
-    <tableColumn id="15" xr3:uid="{00000000-0010-0000-0100-00000F000000}" name="Totalt" dataDxfId="27"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{AF6267F7-34DF-4EC4-B3E0-DD15F4F59651}" name="Tabell1345674" displayName="Tabell1345674" ref="A6:O47" totalsRowShown="0" headerRowDxfId="72" dataDxfId="70" headerRowBorderDxfId="71" tableBorderDxfId="69" headerRowCellStyle="Tabellrubrik" dataCellStyle="Tabell innehåll">
+  <tableColumns count="15">
+    <tableColumn id="1" xr3:uid="{2EFBFF44-A519-4180-BCFE-C1B789E22A16}" name="Uppehållsgrund" dataDxfId="68" dataCellStyle="Tabell innehåll"/>
+    <tableColumn id="2" xr3:uid="{69DD3694-5B8B-4175-AD77-C51BB71FF428}" name="Uppehållsgrund 2" dataDxfId="67" dataCellStyle="Tabell innehåll"/>
+    <tableColumn id="3" xr3:uid="{D88382B6-4C11-48B5-A676-A396AB40E1A0}" name="2026-01" dataDxfId="66" dataCellStyle="Tabell innehåll"/>
+    <tableColumn id="4" xr3:uid="{C8F11500-B40B-49D6-AFF6-044A0A1EA560}" name="2026-02" dataDxfId="65" dataCellStyle="Tabell innehåll"/>
+    <tableColumn id="5" xr3:uid="{BC88C7B6-C21C-4D91-907F-783D2B80CA1B}" name="2026-03" dataDxfId="64" dataCellStyle="Tabell innehåll"/>
+    <tableColumn id="6" xr3:uid="{355C6E45-E51C-499D-BAA7-20026B1D1C51}" name="2026-04" dataDxfId="63" dataCellStyle="Tabell innehåll"/>
+    <tableColumn id="7" xr3:uid="{8CD0F0C7-5CDF-48A6-95C1-BF4A63DBF6DA}" name="2026-05" dataDxfId="62" dataCellStyle="Tabell innehåll"/>
+    <tableColumn id="8" xr3:uid="{EC66B977-8C23-4D20-A136-50D9EAC2133D}" name="2026-06" dataDxfId="61" dataCellStyle="Tabell innehåll"/>
+    <tableColumn id="9" xr3:uid="{1861ADF6-938F-40B8-9181-50072FFE9D84}" name="2026-07" dataDxfId="60" dataCellStyle="Tabell innehåll"/>
+    <tableColumn id="10" xr3:uid="{1E9DFB74-6482-4A52-A898-3C00BE9E1F5E}" name="2026-08" dataDxfId="59" dataCellStyle="Tabell innehåll"/>
+    <tableColumn id="11" xr3:uid="{F08315F8-D429-4DC0-9951-175C177FBE67}" name="2026-09" dataDxfId="58" dataCellStyle="Tabell innehåll"/>
+    <tableColumn id="12" xr3:uid="{55F2FB50-7B61-4D84-A046-385E8AE3885D}" name="2026-10" dataDxfId="57" dataCellStyle="Tabell innehåll"/>
+    <tableColumn id="13" xr3:uid="{496F4FE1-C809-4743-8E39-475A4DD87A99}" name="2026-11" dataDxfId="56" dataCellStyle="Tabell innehåll"/>
+    <tableColumn id="14" xr3:uid="{0DD800BB-1E6F-4D7B-9CE4-3CFF5F7285C4}" name="2026-12" dataDxfId="55" dataCellStyle="Tabell innehåll"/>
+    <tableColumn id="15" xr3:uid="{A0BD1C18-A047-4C7F-A020-C7BF3F6BD09B}" name="Totalt" dataDxfId="54" dataCellStyle="Tabell innehåll"/>
   </tableColumns>
-  <tableStyleInfo name="Externwebben" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
-[...4 lines deleted...]
-  </extLst>
+  <tableStyleInfo name="TableStyleMedium3" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table3.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{00000000-000C-0000-FFFF-FFFF02000000}" name="Tabell134" displayName="Tabell134" ref="A3:H26" totalsRowShown="0" headerRowDxfId="26" dataDxfId="25">
-[...8 lines deleted...]
-    <tableColumn id="15" xr3:uid="{00000000-0010-0000-0200-00000F000000}" name="Totalt" dataDxfId="18"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="4" xr:uid="{0E9AB99E-6299-452C-BB70-480B160F918F}" name="Tabell1345" displayName="Tabell1345" ref="A6:E48" totalsRowShown="0" headerRowDxfId="53" dataDxfId="51" headerRowBorderDxfId="52" tableBorderDxfId="50" headerRowCellStyle="Tabellrubrik" dataCellStyle="Tabell innehåll">
+  <tableColumns count="5">
+    <tableColumn id="1" xr3:uid="{98406364-0B09-4DAC-B981-A27FCCB33781}" name="Uppehållsgrund" dataDxfId="49" dataCellStyle="Tabell innehåll"/>
+    <tableColumn id="5" xr3:uid="{0F3C2DBC-E34A-406E-89CF-FB50AA5D4D24}" name="Uppehållsgrund 2" dataDxfId="48" dataCellStyle="Tabell innehåll"/>
+    <tableColumn id="2" xr3:uid="{F0DCDC9D-38C8-4438-AA44-7A8B1B8D7CE7}" name="Kvinna" dataDxfId="47" dataCellStyle="Tabell innehåll"/>
+    <tableColumn id="3" xr3:uid="{8A7E9752-0909-44C5-B053-F474DCA25CB8}" name="Man" dataDxfId="46" dataCellStyle="Tabell innehåll"/>
+    <tableColumn id="4" xr3:uid="{18EB07E3-B06E-45C3-BDBC-AEA1E93144EF}" name="Totalt" dataDxfId="45" dataCellStyle="Tabell innehåll"/>
   </tableColumns>
-  <tableStyleInfo name="Externwebben" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
-[...4 lines deleted...]
-  </extLst>
+  <tableStyleInfo name="TableStyleMedium3" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table4.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="7" xr:uid="{00000000-000C-0000-FFFF-FFFF03000000}" name="Tabell13478" displayName="Tabell13478" ref="A3:F42" totalsRowShown="0" headerRowDxfId="17" dataDxfId="16">
-[...6 lines deleted...]
-    <tableColumn id="3" xr3:uid="{00000000-0010-0000-0300-000003000000}" name="Totalt" dataDxfId="10"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="8" xr:uid="{5A942723-C710-4FAD-9375-B02CFD74A0C7}" name="Tabell13459" displayName="Tabell13459" ref="A6:E47" totalsRowShown="0" headerRowDxfId="44" dataDxfId="42" headerRowBorderDxfId="43" tableBorderDxfId="41" headerRowCellStyle="Tabellrubrik" dataCellStyle="Tabell innehåll">
+  <tableColumns count="5">
+    <tableColumn id="1" xr3:uid="{558DED9A-2C59-4876-A5E0-F5F4F1E30247}" name="Uppehållsgrund" dataDxfId="40" dataCellStyle="Tabell innehåll"/>
+    <tableColumn id="2" xr3:uid="{17A57B9A-A4F1-43EC-B487-2659BBAC74F1}" name="Uppehållsgrund 2" dataDxfId="39" dataCellStyle="Tabell innehåll"/>
+    <tableColumn id="3" xr3:uid="{0650BCB5-1B1B-4F66-BC4A-F67404B3C449}" name="Kvinna" dataDxfId="38" dataCellStyle="Tabell innehåll"/>
+    <tableColumn id="4" xr3:uid="{EE3112FA-F08D-4F3C-8269-73BE0ABD4F09}" name="Man" dataDxfId="37" dataCellStyle="Tabell innehåll"/>
+    <tableColumn id="5" xr3:uid="{E8F04E66-EEFD-46D5-92C1-DAF9D6B97A57}" name="Totalt" dataDxfId="36" dataCellStyle="Tabell innehåll"/>
   </tableColumns>
-  <tableStyleInfo name="Externwebben" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
-[...4 lines deleted...]
-  </extLst>
+  <tableStyleInfo name="TableStyleMedium3" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table5.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="9" xr:uid="{00000000-000C-0000-FFFF-FFFF04000000}" name="Tabell1347810" displayName="Tabell1347810" ref="A3:E42" totalsRowShown="0" headerRowDxfId="9" dataDxfId="8">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{45C28A16-31CF-47DC-B005-30D311CAD809}" name="Tabell13453" displayName="Tabell13453" ref="A6:E48" totalsRowShown="0" headerRowDxfId="35" dataDxfId="33" headerRowBorderDxfId="34" tableBorderDxfId="32" headerRowCellStyle="Tabellrubrik" dataCellStyle="Tabell innehåll">
   <tableColumns count="5">
-    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0400-000001000000}" name="Uppehållsgrund" dataDxfId="7"/>
-[...3 lines deleted...]
-    <tableColumn id="3" xr3:uid="{00000000-0010-0000-0400-000003000000}" name="Totalt" dataDxfId="3"/>
+    <tableColumn id="1" xr3:uid="{2A9CD38A-BF47-465E-9BC4-2247BB0EBC8A}" name="Uppehållsgrund" dataDxfId="31" dataCellStyle="Tabell innehåll"/>
+    <tableColumn id="5" xr3:uid="{09D6E751-7F91-4F92-92BD-43AE2424363C}" name="Uppehållsgrund 2" dataDxfId="30" dataCellStyle="Tabell innehåll"/>
+    <tableColumn id="2" xr3:uid="{AF965825-3417-400A-8176-B21265A0411A}" name="Vuxen" dataDxfId="29" dataCellStyle="Tabell innehåll"/>
+    <tableColumn id="3" xr3:uid="{EC6940E3-8304-485A-A30D-2F6D4789435C}" name="Barn" dataDxfId="28" dataCellStyle="Tabell innehåll"/>
+    <tableColumn id="4" xr3:uid="{0F4911EF-785A-451B-A4D6-08E0F5B16DCA}" name="Totalt" dataDxfId="27" dataCellStyle="Tabell innehåll"/>
   </tableColumns>
-  <tableStyleInfo name="Externwebben" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
-[...4 lines deleted...]
-  </extLst>
+  <tableStyleInfo name="TableStyleMedium3" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table6.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="5" xr:uid="{4957B7EA-FF07-4878-88D2-3A4A71956AE6}" name="Tabell134596" displayName="Tabell134596" ref="A6:E47" totalsRowShown="0" headerRowDxfId="26" dataDxfId="24" headerRowBorderDxfId="25" tableBorderDxfId="23" headerRowCellStyle="Tabellrubrik" dataCellStyle="Tabell innehåll">
+  <tableColumns count="5">
+    <tableColumn id="1" xr3:uid="{6894E295-9104-4A22-A82B-454E1B6B53B7}" name="Uppehållsgrund" dataDxfId="22" dataCellStyle="Tabell innehåll"/>
+    <tableColumn id="2" xr3:uid="{FA0F9E05-0475-4845-A954-125039DAFB5E}" name="Uppehållsgrund 2" dataDxfId="21" dataCellStyle="Tabell innehåll"/>
+    <tableColumn id="3" xr3:uid="{8EF5034A-CA14-48A9-B77A-9AEA63B35EBC}" name="Vuxen" dataDxfId="20" dataCellStyle="Tabell innehåll"/>
+    <tableColumn id="4" xr3:uid="{581E6D39-ED0A-4317-9E3B-E9840D6FA07D}" name="Barn" dataDxfId="19" dataCellStyle="Tabell innehåll"/>
+    <tableColumn id="5" xr3:uid="{64D13325-12AA-4BA6-BF16-AB4893FD893D}" name="Totalt" dataDxfId="18" dataCellStyle="Tabell innehåll"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleMedium3" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table7.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{DF6E0DEC-5117-4278-BE45-DFAA6CB36524}" name="Tabell13102" displayName="Tabell13102" ref="A6:E48" totalsRowShown="0" headerRowDxfId="17" dataDxfId="15" headerRowBorderDxfId="16" tableBorderDxfId="14" headerRowCellStyle="Tabellrubrik" dataCellStyle="Tabell innehåll">
+  <tableColumns count="5">
+    <tableColumn id="1" xr3:uid="{5A8E0844-741F-4B1C-9C2E-2D026F90E3D2}" name="Uppehållsgrund" dataDxfId="13" dataCellStyle="Tabell innehåll"/>
+    <tableColumn id="2" xr3:uid="{7A521B10-72F0-45F1-BAA2-90E1FF2A03FF}" name="Uppehållsgrund 2" dataDxfId="12" dataCellStyle="Tabell innehåll"/>
+    <tableColumn id="3" xr3:uid="{2E731FA9-A4BB-498E-BFD9-7C1B286A6E3B}" name="Permanent tillstånd beviljat" dataDxfId="11" dataCellStyle="Tabell innehåll"/>
+    <tableColumn id="13" xr3:uid="{F8E7361C-175F-4F79-AF4E-62526B635240}" name="Tidsbegränsat tillstånd beviljat" dataDxfId="10" dataCellStyle="Tabell innehåll"/>
+    <tableColumn id="4" xr3:uid="{7CDA8C02-ED5F-42DA-8DEB-12C4F6ADDDC6}" name="Totalt" dataDxfId="9" dataCellStyle="Tabell innehåll"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleMedium3" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table8.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="9" xr:uid="{7831E3C4-6991-4655-9DB9-F7611FF3C6FE}" name="Tabell1310" displayName="Tabell1310" ref="A6:E47" totalsRowShown="0" headerRowDxfId="8" dataDxfId="6" headerRowBorderDxfId="7" tableBorderDxfId="5" headerRowCellStyle="Tabellrubrik" dataCellStyle="Tabell innehåll">
+  <tableColumns count="5">
+    <tableColumn id="1" xr3:uid="{794E1665-D33E-4FDC-9847-8DFD5C4AB626}" name="Uppehållsgrund" dataDxfId="4" dataCellStyle="Tabell innehåll"/>
+    <tableColumn id="2" xr3:uid="{719EDC1D-D08C-41FD-8735-F1FD4D3BB348}" name="Uppehållsgrund 2" dataDxfId="3" dataCellStyle="Tabell innehåll"/>
+    <tableColumn id="3" xr3:uid="{BD8ABCBD-554C-4FD7-AC13-9D912B046618}" name="Permanent tillstånd beviljat" dataDxfId="2" dataCellStyle="Tabell innehåll"/>
+    <tableColumn id="13" xr3:uid="{3F517A09-6739-499A-8F5D-A850B4FAB431}" name="Tidsbegränsat tillstånd beviljat" dataDxfId="1" dataCellStyle="Tabell innehåll"/>
+    <tableColumn id="4" xr3:uid="{D6E64F6B-B1FB-498F-83F4-BBB29398AD2F}" name="Totalt" dataDxfId="0" dataCellStyle="Tabell innehåll"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleMedium3" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="ODS Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Migrationsverket">
   <a:themeElements>
-    <a:clrScheme name="ODS Theme">
+    <a:clrScheme name="Migrationsverket">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="5D5D5D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E6E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="5D5D5D"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="808080"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="8B1327"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="B90835"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="25607F"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="2E7CA5"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0066CC"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="663366"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="ODS Theme">
+    <a:fontScheme name="Arial">
       <a:majorFont>
-        <a:latin typeface="Courier New"/>
+        <a:latin typeface="Arial" panose="020B0604020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="굴림"/>
+        <a:font script="Hans" typeface="黑体"/>
+        <a:font script="Hant" typeface="微軟正黑體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Courier New"/>
+        <a:latin typeface="Arial" panose="020B0604020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="굴림"/>
+        <a:font script="Hans" typeface="黑体"/>
+        <a:font script="Hant" typeface="微軟正黑體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="ODS Theme">
+    <a:fmtScheme name="Subtilt solida">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
-          <a:schemeClr val="phClr"/>
+          <a:schemeClr val="phClr">
+            <a:tint val="65000"/>
+          </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
-          <a:schemeClr val="phClr"/>
+          <a:schemeClr val="phClr">
+            <a:shade val="80000"/>
+            <a:satMod val="150000"/>
+          </a:schemeClr>
         </a:solidFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="10795" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="17145" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr"/>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:alpha val="50000"/>
+              <a:satMod val="150000"/>
+            </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="44450" dist="13970" dir="5400000" algn="ctr" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="45000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="twoPt" dir="tl"/>
+          </a:scene3d>
+          <a:sp3d prstMaterial="flat">
+            <a:bevelT w="12700" h="25400" prst="coolSlant"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
-          <a:schemeClr val="phClr"/>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
         </a:solidFill>
-        <a:solidFill>
-[...1 lines deleted...]
-        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migrationsverket.se/kontakta-oss/mejla-oss.html" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing3.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table5.xml"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table6.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing4.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table8.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing5.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C50604BD-AB17-49CB-BC43-DC146BC0B2B5}">
+  <sheetPr codeName="Blad2"/>
+  <dimension ref="A1:B42"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="14.25" zeroHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="16384" width="9.140625" style="2"/>
+    <col min="1" max="1" width="100.625" style="2" customWidth="1"/>
+    <col min="2" max="2" width="9" style="2" hidden="1" customWidth="1"/>
+    <col min="3" max="3" width="0" style="2" hidden="1" customWidth="1"/>
+    <col min="4" max="16384" width="0" style="2" hidden="1"/>
   </cols>
-  <sheetData/>
+  <sheetData>
+    <row r="1" spans="1:1" ht="58.5" x14ac:dyDescent="0.3">
+      <c r="A1" s="41" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="2" spans="1:1" ht="16.5" x14ac:dyDescent="0.2">
+      <c r="A2" s="5" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="3" spans="1:1" s="3" customFormat="1" ht="42.75" x14ac:dyDescent="0.2">
+      <c r="A3" s="4" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="4" spans="1:1" s="3" customFormat="1" ht="16.5" x14ac:dyDescent="0.2">
+      <c r="A4" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="5" spans="1:1" s="3" customFormat="1" ht="28.5" x14ac:dyDescent="0.2">
+      <c r="A5" s="4" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="6" spans="1:1" s="3" customFormat="1" ht="16.5" x14ac:dyDescent="0.2">
+      <c r="A6" s="5" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="7" spans="1:1" s="3" customFormat="1" ht="28.5" x14ac:dyDescent="0.2">
+      <c r="A7" s="4" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="8" spans="1:1" s="3" customFormat="1" ht="16.5" x14ac:dyDescent="0.2">
+      <c r="A8" s="5" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="9" spans="1:1" s="3" customFormat="1" ht="28.5" x14ac:dyDescent="0.2">
+      <c r="A9" s="4" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="10" spans="1:1" s="3" customFormat="1" ht="16.5" x14ac:dyDescent="0.2">
+      <c r="A10" s="5" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="11" spans="1:1" s="3" customFormat="1" ht="57" x14ac:dyDescent="0.2">
+      <c r="A11" s="4" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="12" spans="1:1" s="3" customFormat="1" ht="16.5" x14ac:dyDescent="0.2">
+      <c r="A12" s="5" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="13" spans="1:1" s="3" customFormat="1" ht="57" x14ac:dyDescent="0.2">
+      <c r="A13" s="4" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="14" spans="1:1" s="3" customFormat="1" ht="16.5" x14ac:dyDescent="0.2">
+      <c r="A14" s="5" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="15" spans="1:1" s="3" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="4" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="16" spans="1:1" s="3" customFormat="1" ht="16.5" x14ac:dyDescent="0.2">
+      <c r="A16" s="5" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="17" spans="1:1" s="3" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="4" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="18" spans="1:1" s="3" customFormat="1" ht="28.5" x14ac:dyDescent="0.2">
+      <c r="A18" s="6" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="19" spans="1:1" s="3" customFormat="1" ht="16.5" x14ac:dyDescent="0.2">
+      <c r="A19" s="5" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="20" spans="1:1" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A20" s="7" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="21" spans="1:1" s="3" customFormat="1" ht="28.5" x14ac:dyDescent="0.2">
+      <c r="A21" s="4" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="22" spans="1:1" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A22" s="7" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="23" spans="1:1" s="3" customFormat="1" ht="28.5" x14ac:dyDescent="0.2">
+      <c r="A23" s="4" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="24" spans="1:1" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A24" s="7" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="25" spans="1:1" s="3" customFormat="1" ht="28.5" x14ac:dyDescent="0.2">
+      <c r="A25" s="4" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="26" spans="1:1" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A26" s="7" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:1" s="3" customFormat="1" ht="28.5" x14ac:dyDescent="0.2">
+      <c r="A27" s="4" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="28" spans="1:1" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A28" s="7" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="29" spans="1:1" s="3" customFormat="1" ht="42.75" x14ac:dyDescent="0.2">
+      <c r="A29" s="4" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="30" spans="1:1" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A30" s="7" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="31" spans="1:1" s="3" customFormat="1" ht="28.5" x14ac:dyDescent="0.2">
+      <c r="A31" s="4" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="32" spans="1:1" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A32" s="7" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="33" spans="1:1" s="3" customFormat="1" ht="28.5" x14ac:dyDescent="0.2">
+      <c r="A33" s="4" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="34" spans="1:1" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A34" s="7" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="35" spans="1:1" s="3" customFormat="1" ht="42.75" x14ac:dyDescent="0.2">
+      <c r="A35" s="4" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="36" spans="1:1" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A36" s="7" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="37" spans="1:1" s="3" customFormat="1" ht="42.75" x14ac:dyDescent="0.2">
+      <c r="A37" s="4" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="38" spans="1:1" s="3" customFormat="1" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="4"/>
+    </row>
+    <row r="39" spans="1:1" s="3" customFormat="1" ht="15" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="7"/>
+    </row>
+    <row r="40" spans="1:1" s="3" customFormat="1" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="4"/>
+    </row>
+    <row r="41" spans="1:1" s="3" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="42" spans="1:1" s="3" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="A18" r:id="rId1" display="Migrationsverkets kontaktformuler" xr:uid="{8FF82296-31E3-4C2F-9BE9-563B216AFC14}"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <drawing r:id="rId1"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
+  <headerFooter>
+    <oddHeader>&amp;CInformation om statistiken</oddHeader>
+  </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:H44"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CBAA425A-0BCB-4AA0-90AA-04BEAE00656D}">
+  <dimension ref="A1:O48"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="15" customHeight="1"/>
+  <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="19.7109375" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="18" max="16384" width="11.42578125" style="2"/>
+    <col min="1" max="1" width="36.25" style="32" customWidth="1"/>
+    <col min="2" max="2" width="51.625" style="32" bestFit="1" customWidth="1"/>
+    <col min="3" max="15" width="8.875" style="32" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="15" customHeight="1">
-      <c r="A1" s="1" t="s">
+    <row r="1" spans="1:15" s="9" customFormat="1" ht="28.35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="C1" s="10"/>
+    </row>
+    <row r="2" spans="1:15" s="10" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="11"/>
+    </row>
+    <row r="3" spans="1:15" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="11"/>
+    </row>
+    <row r="4" spans="1:15" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="11"/>
+    </row>
+    <row r="5" spans="1:15" s="10" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B5" s="13"/>
+      <c r="C5" s="13"/>
+      <c r="D5" s="13"/>
+      <c r="E5" s="13"/>
+      <c r="F5" s="13"/>
+      <c r="G5" s="13"/>
+      <c r="H5" s="13"/>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
+    </row>
+    <row r="6" spans="1:15" s="10" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="14" t="s">
+        <v>1</v>
+      </c>
+      <c r="B6" s="15" t="s">
+        <v>4</v>
+      </c>
+      <c r="C6" s="15" t="s">
+        <v>89</v>
+      </c>
+      <c r="D6" s="15" t="s">
+        <v>90</v>
+      </c>
+      <c r="E6" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="F6" s="15" t="s">
+        <v>92</v>
+      </c>
+      <c r="G6" s="15" t="s">
+        <v>93</v>
+      </c>
+      <c r="H6" s="15" t="s">
+        <v>94</v>
+      </c>
+      <c r="I6" s="15" t="s">
+        <v>95</v>
+      </c>
+      <c r="J6" s="15" t="s">
+        <v>96</v>
+      </c>
+      <c r="K6" s="15" t="s">
+        <v>97</v>
+      </c>
+      <c r="L6" s="15" t="s">
+        <v>98</v>
+      </c>
+      <c r="M6" s="15" t="s">
+        <v>99</v>
+      </c>
+      <c r="N6" s="15" t="s">
+        <v>100</v>
+      </c>
+      <c r="O6" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="17" t="s">
+        <v>11</v>
+      </c>
+      <c r="B7" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="C7" s="19">
+        <v>145</v>
+      </c>
+      <c r="D7" s="20">
+        <v>178</v>
+      </c>
+      <c r="E7" s="19">
+        <v>225</v>
+      </c>
+      <c r="F7" s="19">
+        <v>189</v>
+      </c>
+      <c r="G7" s="19" t="s">
+        <v>106</v>
+      </c>
+      <c r="H7" s="19" t="s">
+        <v>106</v>
+      </c>
+      <c r="I7" s="19" t="s">
+        <v>106</v>
+      </c>
+      <c r="J7" s="21">
+        <v>154</v>
+      </c>
+      <c r="K7" s="21">
+        <v>228</v>
+      </c>
+      <c r="L7" s="21" t="s">
+        <v>107</v>
+      </c>
+      <c r="M7" s="21" t="s">
+        <v>107</v>
+      </c>
+      <c r="N7" s="21" t="s">
+        <v>107</v>
+      </c>
+      <c r="O7" s="21">
+        <v>1489</v>
+      </c>
+    </row>
+    <row r="8" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="22"/>
+      <c r="B8" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="C8" s="24">
+        <v>21</v>
+      </c>
+      <c r="D8" s="24">
+        <v>15</v>
+      </c>
+      <c r="E8" s="24">
+        <v>35</v>
+      </c>
+      <c r="F8" s="24">
+        <v>19</v>
+      </c>
+      <c r="G8" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="H8" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="I8" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="J8" s="25">
+        <v>11</v>
+      </c>
+      <c r="K8" s="25">
+        <v>38</v>
+      </c>
+      <c r="L8" s="25" t="s">
+        <v>107</v>
+      </c>
+      <c r="M8" s="25" t="s">
+        <v>107</v>
+      </c>
+      <c r="N8" s="25" t="s">
+        <v>107</v>
+      </c>
+      <c r="O8" s="25">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="9" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="17"/>
+      <c r="B9" s="18" t="s">
+        <v>76</v>
+      </c>
+      <c r="C9" s="19">
+        <v>1792</v>
+      </c>
+      <c r="D9" s="20">
+        <v>2055</v>
+      </c>
+      <c r="E9" s="19">
+        <v>2265</v>
+      </c>
+      <c r="F9" s="19">
+        <v>1945</v>
+      </c>
+      <c r="G9" s="19">
+        <v>1754</v>
+      </c>
+      <c r="H9" s="19">
+        <v>1845</v>
+      </c>
+      <c r="I9" s="19">
+        <v>1328</v>
+      </c>
+      <c r="J9" s="21">
+        <v>1621</v>
+      </c>
+      <c r="K9" s="21">
+        <v>2076</v>
+      </c>
+      <c r="L9" s="21" t="s">
+        <v>107</v>
+      </c>
+      <c r="M9" s="21" t="s">
+        <v>107</v>
+      </c>
+      <c r="N9" s="21" t="s">
+        <v>107</v>
+      </c>
+      <c r="O9" s="21">
+        <v>16681</v>
+      </c>
+    </row>
+    <row r="10" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="26"/>
+      <c r="B10" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="C10" s="28">
+        <v>1958</v>
+      </c>
+      <c r="D10" s="28">
+        <v>2248</v>
+      </c>
+      <c r="E10" s="28">
+        <v>2525</v>
+      </c>
+      <c r="F10" s="28">
+        <v>2153</v>
+      </c>
+      <c r="G10" s="28">
+        <v>1925</v>
+      </c>
+      <c r="H10" s="28">
+        <v>1987</v>
+      </c>
+      <c r="I10" s="28">
+        <v>1419</v>
+      </c>
+      <c r="J10" s="28">
+        <v>1786</v>
+      </c>
+      <c r="K10" s="28">
+        <v>2342</v>
+      </c>
+      <c r="L10" s="28" t="s">
+        <v>107</v>
+      </c>
+      <c r="M10" s="28" t="s">
+        <v>107</v>
+      </c>
+      <c r="N10" s="28" t="s">
+        <v>107</v>
+      </c>
+      <c r="O10" s="28">
+        <v>18343</v>
+      </c>
+    </row>
+    <row r="11" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="B11" s="29" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" s="19">
+        <v>491</v>
+      </c>
+      <c r="D11" s="20">
+        <v>657</v>
+      </c>
+      <c r="E11" s="19">
+        <v>838</v>
+      </c>
+      <c r="F11" s="19">
+        <v>617</v>
+      </c>
+      <c r="G11" s="19">
+        <v>642</v>
+      </c>
+      <c r="H11" s="19">
+        <v>711</v>
+      </c>
+      <c r="I11" s="19">
+        <v>623</v>
+      </c>
+      <c r="J11" s="21">
+        <v>645</v>
+      </c>
+      <c r="K11" s="21">
+        <v>696</v>
+      </c>
+      <c r="L11" s="21" t="s">
+        <v>107</v>
+      </c>
+      <c r="M11" s="21" t="s">
+        <v>107</v>
+      </c>
+      <c r="N11" s="21" t="s">
+        <v>107</v>
+      </c>
+      <c r="O11" s="21">
+        <v>5920</v>
+      </c>
+    </row>
+    <row r="12" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="22"/>
+      <c r="B12" s="30" t="s">
+        <v>21</v>
+      </c>
+      <c r="C12" s="24">
+        <v>946</v>
+      </c>
+      <c r="D12" s="24">
+        <v>1105</v>
+      </c>
+      <c r="E12" s="24">
+        <v>1485</v>
+      </c>
+      <c r="F12" s="24">
+        <v>1361</v>
+      </c>
+      <c r="G12" s="24">
+        <v>961</v>
+      </c>
+      <c r="H12" s="24">
+        <v>1515</v>
+      </c>
+      <c r="I12" s="24">
+        <v>760</v>
+      </c>
+      <c r="J12" s="25">
+        <v>910</v>
+      </c>
+      <c r="K12" s="25">
+        <v>794</v>
+      </c>
+      <c r="L12" s="25" t="s">
+        <v>107</v>
+      </c>
+      <c r="M12" s="25" t="s">
+        <v>107</v>
+      </c>
+      <c r="N12" s="25" t="s">
+        <v>107</v>
+      </c>
+      <c r="O12" s="25">
+        <v>9837</v>
+      </c>
+    </row>
+    <row r="13" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="17"/>
+      <c r="B13" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="C13" s="19" t="s">
+        <v>106</v>
+      </c>
+      <c r="D13" s="20" t="s">
+        <v>106</v>
+      </c>
+      <c r="E13" s="19">
+        <v>6</v>
+      </c>
+      <c r="F13" s="19" t="s">
+        <v>106</v>
+      </c>
+      <c r="G13" s="19">
+        <v>10</v>
+      </c>
+      <c r="H13" s="19" t="s">
+        <v>106</v>
+      </c>
+      <c r="I13" s="19" t="s">
+        <v>106</v>
+      </c>
+      <c r="J13" s="21" t="s">
+        <v>106</v>
+      </c>
+      <c r="K13" s="21" t="s">
+        <v>106</v>
+      </c>
+      <c r="L13" s="21" t="s">
+        <v>107</v>
+      </c>
+      <c r="M13" s="21" t="s">
+        <v>107</v>
+      </c>
+      <c r="N13" s="21" t="s">
+        <v>107</v>
+      </c>
+      <c r="O13" s="21" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="14" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="22"/>
+      <c r="B14" s="30" t="s">
+        <v>23</v>
+      </c>
+      <c r="C14" s="24">
+        <v>129</v>
+      </c>
+      <c r="D14" s="24">
+        <v>126</v>
+      </c>
+      <c r="E14" s="24">
+        <v>139</v>
+      </c>
+      <c r="F14" s="24">
+        <v>107</v>
+      </c>
+      <c r="G14" s="24">
+        <v>121</v>
+      </c>
+      <c r="H14" s="24">
+        <v>211</v>
+      </c>
+      <c r="I14" s="24">
+        <v>188</v>
+      </c>
+      <c r="J14" s="25">
+        <v>186</v>
+      </c>
+      <c r="K14" s="25">
+        <v>166</v>
+      </c>
+      <c r="L14" s="25" t="s">
+        <v>107</v>
+      </c>
+      <c r="M14" s="25" t="s">
+        <v>107</v>
+      </c>
+      <c r="N14" s="25" t="s">
+        <v>107</v>
+      </c>
+      <c r="O14" s="25">
+        <v>1373</v>
+      </c>
+    </row>
+    <row r="15" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="17"/>
+      <c r="B15" s="29" t="s">
         <v>24</v>
       </c>
-      <c r="B1" s="1"/>
-[...11 lines deleted...]
-      <c r="B3" s="3" t="s">
+      <c r="C15" s="19">
+        <v>85</v>
+      </c>
+      <c r="D15" s="20">
+        <v>109</v>
+      </c>
+      <c r="E15" s="19">
+        <v>165</v>
+      </c>
+      <c r="F15" s="19">
+        <v>134</v>
+      </c>
+      <c r="G15" s="19">
+        <v>143</v>
+      </c>
+      <c r="H15" s="19">
+        <v>190</v>
+      </c>
+      <c r="I15" s="19" t="s">
+        <v>106</v>
+      </c>
+      <c r="J15" s="21" t="s">
+        <v>106</v>
+      </c>
+      <c r="K15" s="21">
+        <v>137</v>
+      </c>
+      <c r="L15" s="21" t="s">
+        <v>107</v>
+      </c>
+      <c r="M15" s="21" t="s">
+        <v>107</v>
+      </c>
+      <c r="N15" s="21" t="s">
+        <v>107</v>
+      </c>
+      <c r="O15" s="21">
+        <v>1100</v>
+      </c>
+    </row>
+    <row r="16" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="22"/>
+      <c r="B16" s="30" t="s">
+        <v>25</v>
+      </c>
+      <c r="C16" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="D16" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="E16" s="24">
+        <v>21</v>
+      </c>
+      <c r="F16" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="G16" s="24">
         <v>18</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="H16" s="24">
+        <v>26</v>
+      </c>
+      <c r="I16" s="24">
+        <v>87</v>
+      </c>
+      <c r="J16" s="25" t="s">
+        <v>106</v>
+      </c>
+      <c r="K16" s="25">
+        <v>49</v>
+      </c>
+      <c r="L16" s="25" t="s">
+        <v>107</v>
+      </c>
+      <c r="M16" s="25" t="s">
+        <v>107</v>
+      </c>
+      <c r="N16" s="25" t="s">
+        <v>107</v>
+      </c>
+      <c r="O16" s="25">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="17" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="17"/>
+      <c r="B17" s="29" t="s">
+        <v>26</v>
+      </c>
+      <c r="C17" s="19">
+        <v>98</v>
+      </c>
+      <c r="D17" s="20">
+        <v>67</v>
+      </c>
+      <c r="E17" s="19">
+        <v>99</v>
+      </c>
+      <c r="F17" s="19">
+        <v>90</v>
+      </c>
+      <c r="G17" s="19">
+        <v>46</v>
+      </c>
+      <c r="H17" s="19">
+        <v>48</v>
+      </c>
+      <c r="I17" s="19">
+        <v>96</v>
+      </c>
+      <c r="J17" s="21">
+        <v>100</v>
+      </c>
+      <c r="K17" s="21">
+        <v>62</v>
+      </c>
+      <c r="L17" s="21" t="s">
+        <v>107</v>
+      </c>
+      <c r="M17" s="21" t="s">
+        <v>107</v>
+      </c>
+      <c r="N17" s="21" t="s">
+        <v>107</v>
+      </c>
+      <c r="O17" s="21">
+        <v>706</v>
+      </c>
+    </row>
+    <row r="18" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="22"/>
+      <c r="B18" s="30" t="s">
+        <v>27</v>
+      </c>
+      <c r="C18" s="24">
+        <v>0</v>
+      </c>
+      <c r="D18" s="24">
+        <v>0</v>
+      </c>
+      <c r="E18" s="24">
+        <v>0</v>
+      </c>
+      <c r="F18" s="24">
+        <v>0</v>
+      </c>
+      <c r="G18" s="24">
+        <v>0</v>
+      </c>
+      <c r="H18" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="I18" s="24">
+        <v>0</v>
+      </c>
+      <c r="J18" s="25">
+        <v>0</v>
+      </c>
+      <c r="K18" s="25" t="s">
+        <v>106</v>
+      </c>
+      <c r="L18" s="25" t="s">
+        <v>107</v>
+      </c>
+      <c r="M18" s="25" t="s">
+        <v>107</v>
+      </c>
+      <c r="N18" s="25" t="s">
+        <v>107</v>
+      </c>
+      <c r="O18" s="25" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="19" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="26"/>
+      <c r="B19" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="C19" s="28">
+        <v>1799</v>
+      </c>
+      <c r="D19" s="28">
+        <v>2102</v>
+      </c>
+      <c r="E19" s="28">
+        <v>2753</v>
+      </c>
+      <c r="F19" s="28">
+        <v>2349</v>
+      </c>
+      <c r="G19" s="28">
+        <v>1941</v>
+      </c>
+      <c r="H19" s="28">
+        <v>2707</v>
+      </c>
+      <c r="I19" s="28">
+        <v>1819</v>
+      </c>
+      <c r="J19" s="28">
+        <v>1985</v>
+      </c>
+      <c r="K19" s="28">
+        <v>1907</v>
+      </c>
+      <c r="L19" s="28" t="s">
+        <v>107</v>
+      </c>
+      <c r="M19" s="28" t="s">
+        <v>107</v>
+      </c>
+      <c r="N19" s="28" t="s">
+        <v>107</v>
+      </c>
+      <c r="O19" s="28">
+        <v>19362</v>
+      </c>
+    </row>
+    <row r="20" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="17" t="s">
+        <v>28</v>
+      </c>
+      <c r="B20" s="18" t="s">
+        <v>82</v>
+      </c>
+      <c r="C20" s="19">
+        <v>329</v>
+      </c>
+      <c r="D20" s="20">
+        <v>294</v>
+      </c>
+      <c r="E20" s="19">
+        <v>448</v>
+      </c>
+      <c r="F20" s="19">
+        <v>328</v>
+      </c>
+      <c r="G20" s="19">
+        <v>299</v>
+      </c>
+      <c r="H20" s="19">
+        <v>272</v>
+      </c>
+      <c r="I20" s="19">
+        <v>194</v>
+      </c>
+      <c r="J20" s="21">
+        <v>216</v>
+      </c>
+      <c r="K20" s="21">
+        <v>383</v>
+      </c>
+      <c r="L20" s="21" t="s">
+        <v>107</v>
+      </c>
+      <c r="M20" s="21" t="s">
+        <v>107</v>
+      </c>
+      <c r="N20" s="21" t="s">
+        <v>107</v>
+      </c>
+      <c r="O20" s="21">
+        <v>2763</v>
+      </c>
+    </row>
+    <row r="21" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="22"/>
+      <c r="B21" s="23" t="s">
+        <v>14</v>
+      </c>
+      <c r="C21" s="24">
+        <v>132</v>
+      </c>
+      <c r="D21" s="24">
+        <v>197</v>
+      </c>
+      <c r="E21" s="24">
+        <v>183</v>
+      </c>
+      <c r="F21" s="24">
+        <v>163</v>
+      </c>
+      <c r="G21" s="24">
+        <v>113</v>
+      </c>
+      <c r="H21" s="24">
+        <v>144</v>
+      </c>
+      <c r="I21" s="24">
+        <v>103</v>
+      </c>
+      <c r="J21" s="25">
+        <v>135</v>
+      </c>
+      <c r="K21" s="25">
+        <v>266</v>
+      </c>
+      <c r="L21" s="25" t="s">
+        <v>107</v>
+      </c>
+      <c r="M21" s="25" t="s">
+        <v>107</v>
+      </c>
+      <c r="N21" s="25" t="s">
+        <v>107</v>
+      </c>
+      <c r="O21" s="25">
+        <v>1436</v>
+      </c>
+    </row>
+    <row r="22" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="17"/>
+      <c r="B22" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="C22" s="19">
+        <v>56</v>
+      </c>
+      <c r="D22" s="20">
+        <v>38</v>
+      </c>
+      <c r="E22" s="19">
+        <v>38</v>
+      </c>
+      <c r="F22" s="19">
+        <v>44</v>
+      </c>
+      <c r="G22" s="19">
+        <v>32</v>
+      </c>
+      <c r="H22" s="19">
+        <v>26</v>
+      </c>
+      <c r="I22" s="19">
+        <v>26</v>
+      </c>
+      <c r="J22" s="21">
+        <v>78</v>
+      </c>
+      <c r="K22" s="21">
+        <v>83</v>
+      </c>
+      <c r="L22" s="21" t="s">
+        <v>107</v>
+      </c>
+      <c r="M22" s="21" t="s">
+        <v>107</v>
+      </c>
+      <c r="N22" s="21" t="s">
+        <v>107</v>
+      </c>
+      <c r="O22" s="21">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="23" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="22"/>
+      <c r="B23" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="C23" s="24">
+        <v>67</v>
+      </c>
+      <c r="D23" s="24">
+        <v>91</v>
+      </c>
+      <c r="E23" s="24">
+        <v>125</v>
+      </c>
+      <c r="F23" s="24">
+        <v>84</v>
+      </c>
+      <c r="G23" s="24">
+        <v>92</v>
+      </c>
+      <c r="H23" s="24">
+        <v>59</v>
+      </c>
+      <c r="I23" s="24">
+        <v>70</v>
+      </c>
+      <c r="J23" s="25">
+        <v>66</v>
+      </c>
+      <c r="K23" s="25">
+        <v>68</v>
+      </c>
+      <c r="L23" s="25" t="s">
+        <v>107</v>
+      </c>
+      <c r="M23" s="25" t="s">
+        <v>107</v>
+      </c>
+      <c r="N23" s="25" t="s">
+        <v>107</v>
+      </c>
+      <c r="O23" s="25">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="24" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="17"/>
+      <c r="B24" s="18" t="s">
+        <v>18</v>
+      </c>
+      <c r="C24" s="19">
+        <v>132</v>
+      </c>
+      <c r="D24" s="20">
+        <v>99</v>
+      </c>
+      <c r="E24" s="19">
+        <v>186</v>
+      </c>
+      <c r="F24" s="19">
+        <v>178</v>
+      </c>
+      <c r="G24" s="19">
+        <v>143</v>
+      </c>
+      <c r="H24" s="19">
+        <v>149</v>
+      </c>
+      <c r="I24" s="19">
+        <v>120</v>
+      </c>
+      <c r="J24" s="21">
+        <v>123</v>
+      </c>
+      <c r="K24" s="21">
+        <v>167</v>
+      </c>
+      <c r="L24" s="21" t="s">
+        <v>107</v>
+      </c>
+      <c r="M24" s="21" t="s">
+        <v>107</v>
+      </c>
+      <c r="N24" s="21" t="s">
+        <v>107</v>
+      </c>
+      <c r="O24" s="21">
+        <v>1297</v>
+      </c>
+    </row>
+    <row r="25" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="26"/>
+      <c r="B25" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="C25" s="28">
+        <v>716</v>
+      </c>
+      <c r="D25" s="28">
+        <v>719</v>
+      </c>
+      <c r="E25" s="28">
+        <v>980</v>
+      </c>
+      <c r="F25" s="28">
+        <v>797</v>
+      </c>
+      <c r="G25" s="28">
+        <v>679</v>
+      </c>
+      <c r="H25" s="28">
+        <v>650</v>
+      </c>
+      <c r="I25" s="28">
+        <v>513</v>
+      </c>
+      <c r="J25" s="28">
+        <v>618</v>
+      </c>
+      <c r="K25" s="28">
+        <v>967</v>
+      </c>
+      <c r="L25" s="28" t="s">
+        <v>107</v>
+      </c>
+      <c r="M25" s="28" t="s">
+        <v>107</v>
+      </c>
+      <c r="N25" s="28" t="s">
+        <v>107</v>
+      </c>
+      <c r="O25" s="28">
+        <v>6639</v>
+      </c>
+    </row>
+    <row r="26" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="B26" s="18" t="s">
+        <v>77</v>
+      </c>
+      <c r="C26" s="19">
+        <v>13</v>
+      </c>
+      <c r="D26" s="20" t="s">
+        <v>106</v>
+      </c>
+      <c r="E26" s="19">
+        <v>20</v>
+      </c>
+      <c r="F26" s="19">
+        <v>25</v>
+      </c>
+      <c r="G26" s="19" t="s">
+        <v>106</v>
+      </c>
+      <c r="H26" s="19" t="s">
+        <v>106</v>
+      </c>
+      <c r="I26" s="19" t="s">
+        <v>106</v>
+      </c>
+      <c r="J26" s="21" t="s">
+        <v>106</v>
+      </c>
+      <c r="K26" s="21">
+        <v>0</v>
+      </c>
+      <c r="L26" s="21" t="s">
+        <v>107</v>
+      </c>
+      <c r="M26" s="21" t="s">
+        <v>107</v>
+      </c>
+      <c r="N26" s="21" t="s">
+        <v>107</v>
+      </c>
+      <c r="O26" s="21">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="27" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="22"/>
+      <c r="B27" s="23" t="s">
+        <v>104</v>
+      </c>
+      <c r="C27" s="24">
+        <v>0</v>
+      </c>
+      <c r="D27" s="24">
+        <v>0</v>
+      </c>
+      <c r="E27" s="24">
+        <v>0</v>
+      </c>
+      <c r="F27" s="24">
+        <v>0</v>
+      </c>
+      <c r="G27" s="24">
+        <v>0</v>
+      </c>
+      <c r="H27" s="24">
+        <v>0</v>
+      </c>
+      <c r="I27" s="24">
+        <v>29</v>
+      </c>
+      <c r="J27" s="25">
+        <v>47</v>
+      </c>
+      <c r="K27" s="25">
+        <v>121</v>
+      </c>
+      <c r="L27" s="25" t="s">
+        <v>107</v>
+      </c>
+      <c r="M27" s="25" t="s">
+        <v>107</v>
+      </c>
+      <c r="N27" s="25" t="s">
+        <v>107</v>
+      </c>
+      <c r="O27" s="25">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="28" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="17"/>
+      <c r="B28" s="18" t="s">
+        <v>78</v>
+      </c>
+      <c r="C28" s="19">
+        <v>108</v>
+      </c>
+      <c r="D28" s="20">
+        <v>124</v>
+      </c>
+      <c r="E28" s="19">
+        <v>164</v>
+      </c>
+      <c r="F28" s="19">
+        <v>159</v>
+      </c>
+      <c r="G28" s="19">
+        <v>114</v>
+      </c>
+      <c r="H28" s="19">
+        <v>116</v>
+      </c>
+      <c r="I28" s="19">
+        <v>14</v>
+      </c>
+      <c r="J28" s="21">
+        <v>15</v>
+      </c>
+      <c r="K28" s="21">
+        <v>14</v>
+      </c>
+      <c r="L28" s="21" t="s">
+        <v>107</v>
+      </c>
+      <c r="M28" s="21" t="s">
+        <v>107</v>
+      </c>
+      <c r="N28" s="21" t="s">
+        <v>107</v>
+      </c>
+      <c r="O28" s="21">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="29" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="22"/>
+      <c r="B29" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="C29" s="24">
+        <v>695</v>
+      </c>
+      <c r="D29" s="24">
+        <v>661</v>
+      </c>
+      <c r="E29" s="24">
+        <v>705</v>
+      </c>
+      <c r="F29" s="24">
+        <v>796</v>
+      </c>
+      <c r="G29" s="24">
+        <v>730</v>
+      </c>
+      <c r="H29" s="24">
+        <v>943</v>
+      </c>
+      <c r="I29" s="24">
+        <v>719</v>
+      </c>
+      <c r="J29" s="25">
+        <v>809</v>
+      </c>
+      <c r="K29" s="25">
+        <v>957</v>
+      </c>
+      <c r="L29" s="25" t="s">
+        <v>107</v>
+      </c>
+      <c r="M29" s="25" t="s">
+        <v>107</v>
+      </c>
+      <c r="N29" s="25" t="s">
+        <v>107</v>
+      </c>
+      <c r="O29" s="25">
+        <v>7015</v>
+      </c>
+    </row>
+    <row r="30" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="17"/>
+      <c r="B30" s="18" t="s">
+        <v>105</v>
+      </c>
+      <c r="C30" s="19">
+        <v>0</v>
+      </c>
+      <c r="D30" s="20">
+        <v>0</v>
+      </c>
+      <c r="E30" s="19">
+        <v>0</v>
+      </c>
+      <c r="F30" s="19">
+        <v>0</v>
+      </c>
+      <c r="G30" s="19">
+        <v>0</v>
+      </c>
+      <c r="H30" s="19">
+        <v>0</v>
+      </c>
+      <c r="I30" s="19" t="s">
+        <v>106</v>
+      </c>
+      <c r="J30" s="21" t="s">
+        <v>106</v>
+      </c>
+      <c r="K30" s="21" t="s">
+        <v>106</v>
+      </c>
+      <c r="L30" s="21" t="s">
+        <v>107</v>
+      </c>
+      <c r="M30" s="21" t="s">
+        <v>107</v>
+      </c>
+      <c r="N30" s="21" t="s">
+        <v>107</v>
+      </c>
+      <c r="O30" s="21" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="31" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="22"/>
+      <c r="B31" s="23" t="s">
+        <v>79</v>
+      </c>
+      <c r="C31" s="24">
+        <v>34</v>
+      </c>
+      <c r="D31" s="24">
+        <v>36</v>
+      </c>
+      <c r="E31" s="24">
+        <v>59</v>
+      </c>
+      <c r="F31" s="24">
+        <v>23</v>
+      </c>
+      <c r="G31" s="24">
+        <v>30</v>
+      </c>
+      <c r="H31" s="24">
+        <v>35</v>
+      </c>
+      <c r="I31" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="J31" s="25" t="s">
+        <v>106</v>
+      </c>
+      <c r="K31" s="25">
+        <v>26</v>
+      </c>
+      <c r="L31" s="25" t="s">
+        <v>107</v>
+      </c>
+      <c r="M31" s="25" t="s">
+        <v>107</v>
+      </c>
+      <c r="N31" s="25" t="s">
+        <v>107</v>
+      </c>
+      <c r="O31" s="25">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="32" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="17"/>
+      <c r="B32" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="C32" s="19" t="s">
+        <v>106</v>
+      </c>
+      <c r="D32" s="20">
+        <v>0</v>
+      </c>
+      <c r="E32" s="19" t="s">
+        <v>106</v>
+      </c>
+      <c r="F32" s="19">
+        <v>0</v>
+      </c>
+      <c r="G32" s="19">
+        <v>0</v>
+      </c>
+      <c r="H32" s="19">
+        <v>0</v>
+      </c>
+      <c r="I32" s="19">
+        <v>0</v>
+      </c>
+      <c r="J32" s="21">
+        <v>0</v>
+      </c>
+      <c r="K32" s="21">
+        <v>0</v>
+      </c>
+      <c r="L32" s="21" t="s">
+        <v>107</v>
+      </c>
+      <c r="M32" s="21" t="s">
+        <v>107</v>
+      </c>
+      <c r="N32" s="21" t="s">
+        <v>107</v>
+      </c>
+      <c r="O32" s="21" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="33" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="22"/>
+      <c r="B33" s="23" t="s">
+        <v>80</v>
+      </c>
+      <c r="C33" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="D33" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="E33" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="F33" s="24">
+        <v>7</v>
+      </c>
+      <c r="G33" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="H33" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="I33" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="J33" s="25" t="s">
+        <v>106</v>
+      </c>
+      <c r="K33" s="25" t="s">
+        <v>106</v>
+      </c>
+      <c r="L33" s="25" t="s">
+        <v>107</v>
+      </c>
+      <c r="M33" s="25" t="s">
+        <v>107</v>
+      </c>
+      <c r="N33" s="25" t="s">
+        <v>107</v>
+      </c>
+      <c r="O33" s="25">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="34" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="26"/>
+      <c r="B34" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="C34" s="28">
+        <v>854</v>
+      </c>
+      <c r="D34" s="28">
+        <v>835</v>
+      </c>
+      <c r="E34" s="28">
+        <v>953</v>
+      </c>
+      <c r="F34" s="28">
+        <v>1010</v>
+      </c>
+      <c r="G34" s="28">
+        <v>889</v>
+      </c>
+      <c r="H34" s="28">
+        <v>1121</v>
+      </c>
+      <c r="I34" s="28">
+        <v>781</v>
+      </c>
+      <c r="J34" s="28">
+        <v>889</v>
+      </c>
+      <c r="K34" s="28">
+        <v>1126</v>
+      </c>
+      <c r="L34" s="28" t="s">
+        <v>107</v>
+      </c>
+      <c r="M34" s="28" t="s">
+        <v>107</v>
+      </c>
+      <c r="N34" s="28" t="s">
+        <v>107</v>
+      </c>
+      <c r="O34" s="28">
+        <v>8458</v>
+      </c>
+    </row>
+    <row r="35" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="22" t="s">
+        <v>32</v>
+      </c>
+      <c r="B35" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="C35" s="24">
+        <v>188</v>
+      </c>
+      <c r="D35" s="24">
+        <v>231</v>
+      </c>
+      <c r="E35" s="24">
+        <v>150</v>
+      </c>
+      <c r="F35" s="24">
+        <v>198</v>
+      </c>
+      <c r="G35" s="24">
+        <v>217</v>
+      </c>
+      <c r="H35" s="24">
+        <v>350</v>
+      </c>
+      <c r="I35" s="24">
+        <v>584</v>
+      </c>
+      <c r="J35" s="25">
+        <v>436</v>
+      </c>
+      <c r="K35" s="25">
+        <v>389</v>
+      </c>
+      <c r="L35" s="25" t="s">
+        <v>107</v>
+      </c>
+      <c r="M35" s="25" t="s">
+        <v>107</v>
+      </c>
+      <c r="N35" s="25" t="s">
+        <v>107</v>
+      </c>
+      <c r="O35" s="25">
+        <v>2743</v>
+      </c>
+    </row>
+    <row r="36" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="17"/>
+      <c r="B36" s="18" t="s">
+        <v>33</v>
+      </c>
+      <c r="C36" s="19">
+        <v>175</v>
+      </c>
+      <c r="D36" s="20">
+        <v>240</v>
+      </c>
+      <c r="E36" s="19">
+        <v>133</v>
+      </c>
+      <c r="F36" s="19">
+        <v>73</v>
+      </c>
+      <c r="G36" s="19">
+        <v>32</v>
+      </c>
+      <c r="H36" s="19" t="s">
+        <v>106</v>
+      </c>
+      <c r="I36" s="19" t="s">
+        <v>106</v>
+      </c>
+      <c r="J36" s="21">
+        <v>163</v>
+      </c>
+      <c r="K36" s="21">
+        <v>247</v>
+      </c>
+      <c r="L36" s="21" t="s">
+        <v>107</v>
+      </c>
+      <c r="M36" s="21" t="s">
+        <v>107</v>
+      </c>
+      <c r="N36" s="21" t="s">
+        <v>107</v>
+      </c>
+      <c r="O36" s="21">
+        <v>1099</v>
+      </c>
+    </row>
+    <row r="37" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="22"/>
+      <c r="B37" s="23" t="s">
+        <v>34</v>
+      </c>
+      <c r="C37" s="24">
+        <v>53</v>
+      </c>
+      <c r="D37" s="24">
+        <v>43</v>
+      </c>
+      <c r="E37" s="24">
+        <v>60</v>
+      </c>
+      <c r="F37" s="24">
+        <v>52</v>
+      </c>
+      <c r="G37" s="24">
         <v>51</v>
       </c>
-      <c r="D3" s="7" t="s">
-[...19 lines deleted...]
-      <c r="B4" s="3" t="s">
+      <c r="H37" s="24">
+        <v>84</v>
+      </c>
+      <c r="I37" s="24">
+        <v>96</v>
+      </c>
+      <c r="J37" s="25">
+        <v>59</v>
+      </c>
+      <c r="K37" s="25">
+        <v>105</v>
+      </c>
+      <c r="L37" s="25" t="s">
+        <v>107</v>
+      </c>
+      <c r="M37" s="25" t="s">
+        <v>107</v>
+      </c>
+      <c r="N37" s="25" t="s">
+        <v>107</v>
+      </c>
+      <c r="O37" s="25">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="38" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="17"/>
+      <c r="B38" s="18" t="s">
+        <v>35</v>
+      </c>
+      <c r="C38" s="19">
+        <v>161</v>
+      </c>
+      <c r="D38" s="20" t="s">
+        <v>106</v>
+      </c>
+      <c r="E38" s="19" t="s">
+        <v>106</v>
+      </c>
+      <c r="F38" s="19">
+        <v>523</v>
+      </c>
+      <c r="G38" s="19">
+        <v>1344</v>
+      </c>
+      <c r="H38" s="19">
+        <v>2239</v>
+      </c>
+      <c r="I38" s="19">
+        <v>2168</v>
+      </c>
+      <c r="J38" s="21">
+        <v>853</v>
+      </c>
+      <c r="K38" s="21">
+        <v>162</v>
+      </c>
+      <c r="L38" s="21" t="s">
+        <v>107</v>
+      </c>
+      <c r="M38" s="21" t="s">
+        <v>107</v>
+      </c>
+      <c r="N38" s="21" t="s">
+        <v>107</v>
+      </c>
+      <c r="O38" s="21">
+        <v>7532</v>
+      </c>
+    </row>
+    <row r="39" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="22"/>
+      <c r="B39" s="23" t="s">
+        <v>36</v>
+      </c>
+      <c r="C39" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="D39" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="E39" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="F39" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="G39" s="24">
+        <v>33</v>
+      </c>
+      <c r="H39" s="24">
+        <v>31</v>
+      </c>
+      <c r="I39" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="J39" s="25">
+        <v>23</v>
+      </c>
+      <c r="K39" s="25">
+        <v>7</v>
+      </c>
+      <c r="L39" s="25" t="s">
+        <v>107</v>
+      </c>
+      <c r="M39" s="25" t="s">
+        <v>107</v>
+      </c>
+      <c r="N39" s="25" t="s">
+        <v>107</v>
+      </c>
+      <c r="O39" s="25" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="40" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="17"/>
+      <c r="B40" s="18" t="s">
+        <v>37</v>
+      </c>
+      <c r="C40" s="19" t="s">
+        <v>106</v>
+      </c>
+      <c r="D40" s="20" t="s">
+        <v>106</v>
+      </c>
+      <c r="E40" s="19">
+        <v>0</v>
+      </c>
+      <c r="F40" s="19" t="s">
+        <v>106</v>
+      </c>
+      <c r="G40" s="19">
+        <v>19</v>
+      </c>
+      <c r="H40" s="19">
+        <v>120</v>
+      </c>
+      <c r="I40" s="19">
+        <v>44</v>
+      </c>
+      <c r="J40" s="21">
+        <v>22</v>
+      </c>
+      <c r="K40" s="21">
+        <v>6</v>
+      </c>
+      <c r="L40" s="21" t="s">
+        <v>107</v>
+      </c>
+      <c r="M40" s="21" t="s">
+        <v>107</v>
+      </c>
+      <c r="N40" s="21" t="s">
+        <v>107</v>
+      </c>
+      <c r="O40" s="21">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="41" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="22"/>
+      <c r="B41" s="23" t="s">
+        <v>38</v>
+      </c>
+      <c r="C41" s="24">
+        <v>0</v>
+      </c>
+      <c r="D41" s="24">
+        <v>0</v>
+      </c>
+      <c r="E41" s="24">
+        <v>0</v>
+      </c>
+      <c r="F41" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="G41" s="24">
+        <v>0</v>
+      </c>
+      <c r="H41" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="I41" s="24">
+        <v>0</v>
+      </c>
+      <c r="J41" s="25">
+        <v>0</v>
+      </c>
+      <c r="K41" s="25">
+        <v>0</v>
+      </c>
+      <c r="L41" s="25" t="s">
+        <v>107</v>
+      </c>
+      <c r="M41" s="25" t="s">
+        <v>107</v>
+      </c>
+      <c r="N41" s="25" t="s">
+        <v>107</v>
+      </c>
+      <c r="O41" s="25" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="42" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="26"/>
+      <c r="B42" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="C42" s="28">
+        <v>584</v>
+      </c>
+      <c r="D42" s="28">
+        <v>572</v>
+      </c>
+      <c r="E42" s="28">
+        <v>373</v>
+      </c>
+      <c r="F42" s="28">
+        <v>856</v>
+      </c>
+      <c r="G42" s="28">
+        <v>1696</v>
+      </c>
+      <c r="H42" s="28">
+        <v>2854</v>
+      </c>
+      <c r="I42" s="28">
+        <v>2932</v>
+      </c>
+      <c r="J42" s="28">
+        <v>1556</v>
+      </c>
+      <c r="K42" s="28">
+        <v>916</v>
+      </c>
+      <c r="L42" s="28" t="s">
+        <v>107</v>
+      </c>
+      <c r="M42" s="28" t="s">
+        <v>107</v>
+      </c>
+      <c r="N42" s="28" t="s">
+        <v>107</v>
+      </c>
+      <c r="O42" s="28">
+        <v>12339</v>
+      </c>
+    </row>
+    <row r="43" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="22" t="s">
+        <v>42</v>
+      </c>
+      <c r="B43" s="23" t="s">
+        <v>81</v>
+      </c>
+      <c r="C43" s="24">
+        <v>0</v>
+      </c>
+      <c r="D43" s="24">
+        <v>0</v>
+      </c>
+      <c r="E43" s="24">
+        <v>0</v>
+      </c>
+      <c r="F43" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="G43" s="24">
+        <v>0</v>
+      </c>
+      <c r="H43" s="24">
+        <v>0</v>
+      </c>
+      <c r="I43" s="24">
+        <v>0</v>
+      </c>
+      <c r="J43" s="25">
+        <v>0</v>
+      </c>
+      <c r="K43" s="25" t="s">
+        <v>106</v>
+      </c>
+      <c r="L43" s="25" t="s">
+        <v>107</v>
+      </c>
+      <c r="M43" s="25" t="s">
+        <v>107</v>
+      </c>
+      <c r="N43" s="25" t="s">
+        <v>107</v>
+      </c>
+      <c r="O43" s="25" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="44" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="17"/>
+      <c r="B44" s="18" t="s">
+        <v>39</v>
+      </c>
+      <c r="C44" s="19" t="s">
+        <v>106</v>
+      </c>
+      <c r="D44" s="20" t="s">
+        <v>106</v>
+      </c>
+      <c r="E44" s="19" t="s">
+        <v>106</v>
+      </c>
+      <c r="F44" s="19" t="s">
+        <v>106</v>
+      </c>
+      <c r="G44" s="19" t="s">
+        <v>106</v>
+      </c>
+      <c r="H44" s="19">
+        <v>0</v>
+      </c>
+      <c r="I44" s="19">
+        <v>0</v>
+      </c>
+      <c r="J44" s="21" t="s">
+        <v>106</v>
+      </c>
+      <c r="K44" s="21" t="s">
+        <v>106</v>
+      </c>
+      <c r="L44" s="21" t="s">
+        <v>107</v>
+      </c>
+      <c r="M44" s="21" t="s">
+        <v>107</v>
+      </c>
+      <c r="N44" s="21" t="s">
+        <v>107</v>
+      </c>
+      <c r="O44" s="21" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="45" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="22"/>
+      <c r="B45" s="23" t="s">
+        <v>40</v>
+      </c>
+      <c r="C45" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="D45" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="E45" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="F45" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="G45" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="H45" s="24">
+        <v>0</v>
+      </c>
+      <c r="I45" s="24">
+        <v>0</v>
+      </c>
+      <c r="J45" s="25" t="s">
+        <v>106</v>
+      </c>
+      <c r="K45" s="25">
+        <v>0</v>
+      </c>
+      <c r="L45" s="25" t="s">
+        <v>107</v>
+      </c>
+      <c r="M45" s="25" t="s">
+        <v>107</v>
+      </c>
+      <c r="N45" s="25" t="s">
+        <v>107</v>
+      </c>
+      <c r="O45" s="25">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="46" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="17"/>
+      <c r="B46" s="18" t="s">
+        <v>41</v>
+      </c>
+      <c r="C46" s="19">
+        <v>44</v>
+      </c>
+      <c r="D46" s="20">
+        <v>88</v>
+      </c>
+      <c r="E46" s="19">
+        <v>75</v>
+      </c>
+      <c r="F46" s="19">
+        <v>71</v>
+      </c>
+      <c r="G46" s="19">
+        <v>40</v>
+      </c>
+      <c r="H46" s="19">
+        <v>77</v>
+      </c>
+      <c r="I46" s="19">
+        <v>81</v>
+      </c>
+      <c r="J46" s="21">
+        <v>44</v>
+      </c>
+      <c r="K46" s="21">
         <v>45</v>
       </c>
-      <c r="C4" s="10">
-[...241 lines deleted...]
-      <c r="C14" s="10">
+      <c r="L46" s="21" t="s">
+        <v>107</v>
+      </c>
+      <c r="M46" s="21" t="s">
+        <v>107</v>
+      </c>
+      <c r="N46" s="21" t="s">
+        <v>107</v>
+      </c>
+      <c r="O46" s="21">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="47" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="26"/>
+      <c r="B47" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="C47" s="28">
+        <v>48</v>
+      </c>
+      <c r="D47" s="28">
+        <v>92</v>
+      </c>
+      <c r="E47" s="28">
+        <v>79</v>
+      </c>
+      <c r="F47" s="28">
+        <v>83</v>
+      </c>
+      <c r="G47" s="28">
         <v>46</v>
       </c>
-      <c r="D14" s="10">
-[...285 lines deleted...]
-      <c r="B26" s="3" t="s">
+      <c r="H47" s="28">
+        <v>77</v>
+      </c>
+      <c r="I47" s="28">
+        <v>81</v>
+      </c>
+      <c r="J47" s="28">
         <v>48</v>
       </c>
-      <c r="C26" s="10">
-[...362 lines deleted...]
-      <c r="C41" s="15">
+      <c r="K47" s="28">
         <v>48</v>
       </c>
-      <c r="D41" s="15">
-[...40 lines deleted...]
-      <c r="F44" s="15"/>
+      <c r="L47" s="28" t="s">
+        <v>107</v>
+      </c>
+      <c r="M47" s="28" t="s">
+        <v>107</v>
+      </c>
+      <c r="N47" s="28" t="s">
+        <v>107</v>
+      </c>
+      <c r="O47" s="28">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="48" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="A48" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="B48" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="C48" s="28">
+        <v>5959</v>
+      </c>
+      <c r="D48" s="28">
+        <v>6568</v>
+      </c>
+      <c r="E48" s="28">
+        <v>7663</v>
+      </c>
+      <c r="F48" s="28">
+        <v>7248</v>
+      </c>
+      <c r="G48" s="28">
+        <v>7176</v>
+      </c>
+      <c r="H48" s="28">
+        <v>9396</v>
+      </c>
+      <c r="I48" s="28">
+        <v>7545</v>
+      </c>
+      <c r="J48" s="28">
+        <v>6882</v>
+      </c>
+      <c r="K48" s="28">
+        <v>7306</v>
+      </c>
+      <c r="L48" s="28" t="s">
+        <v>107</v>
+      </c>
+      <c r="M48" s="28" t="s">
+        <v>107</v>
+      </c>
+      <c r="N48" s="28" t="s">
+        <v>107</v>
+      </c>
+      <c r="O48" s="28">
+        <v>65743</v>
+      </c>
     </row>
   </sheetData>
-  <phoneticPr fontId="4" type="noConversion"/>
-[...1 lines deleted...]
-  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
-    <tablePart r:id="rId2"/>
+    <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A1:Q43"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E3C1AA13-2CED-461E-A25B-F0B39EDF1D95}">
+  <sheetPr codeName="Blad1"/>
+  <dimension ref="A1:O47"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="15" customHeight="1"/>
+  <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="19.7109375" style="2" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="19" max="16384" width="11.42578125" style="2"/>
+    <col min="1" max="1" width="36.25" style="32" customWidth="1"/>
+    <col min="2" max="2" width="51.625" style="32" bestFit="1" customWidth="1"/>
+    <col min="3" max="15" width="8.875" style="32" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" ht="15" customHeight="1">
-      <c r="A1" s="1" t="s">
+    <row r="1" spans="1:15" s="9" customFormat="1" ht="28.35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1" s="10"/>
+    </row>
+    <row r="2" spans="1:15" s="10" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="11"/>
+    </row>
+    <row r="3" spans="1:15" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="11"/>
+    </row>
+    <row r="4" spans="1:15" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="11"/>
+    </row>
+    <row r="5" spans="1:15" s="10" customFormat="1" ht="19.7" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B5" s="13"/>
+      <c r="C5" s="13"/>
+      <c r="D5" s="13"/>
+      <c r="E5" s="13"/>
+      <c r="F5" s="13"/>
+      <c r="G5" s="13"/>
+      <c r="H5" s="13"/>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
+    </row>
+    <row r="6" spans="1:15" s="10" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="B6" s="43" t="s">
+        <v>4</v>
+      </c>
+      <c r="C6" s="43" t="s">
+        <v>89</v>
+      </c>
+      <c r="D6" s="43" t="s">
+        <v>90</v>
+      </c>
+      <c r="E6" s="43" t="s">
+        <v>91</v>
+      </c>
+      <c r="F6" s="43" t="s">
+        <v>92</v>
+      </c>
+      <c r="G6" s="43" t="s">
+        <v>93</v>
+      </c>
+      <c r="H6" s="43" t="s">
+        <v>94</v>
+      </c>
+      <c r="I6" s="43" t="s">
+        <v>95</v>
+      </c>
+      <c r="J6" s="43" t="s">
+        <v>96</v>
+      </c>
+      <c r="K6" s="43" t="s">
+        <v>97</v>
+      </c>
+      <c r="L6" s="43" t="s">
+        <v>98</v>
+      </c>
+      <c r="M6" s="43" t="s">
+        <v>99</v>
+      </c>
+      <c r="N6" s="43" t="s">
+        <v>100</v>
+      </c>
+      <c r="O6" s="44" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="17" t="s">
+        <v>11</v>
+      </c>
+      <c r="B7" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="C7" s="19" t="s">
+        <v>106</v>
+      </c>
+      <c r="D7" s="20">
+        <v>487</v>
+      </c>
+      <c r="E7" s="19">
+        <v>600</v>
+      </c>
+      <c r="F7" s="19">
+        <v>538</v>
+      </c>
+      <c r="G7" s="19" t="s">
+        <v>106</v>
+      </c>
+      <c r="H7" s="19">
+        <v>357</v>
+      </c>
+      <c r="I7" s="19" t="s">
+        <v>106</v>
+      </c>
+      <c r="J7" s="21" t="s">
+        <v>106</v>
+      </c>
+      <c r="K7" s="21">
+        <v>514</v>
+      </c>
+      <c r="L7" s="21" t="s">
+        <v>107</v>
+      </c>
+      <c r="M7" s="21" t="s">
+        <v>107</v>
+      </c>
+      <c r="N7" s="21" t="s">
+        <v>107</v>
+      </c>
+      <c r="O7" s="19">
+        <v>3751</v>
+      </c>
+    </row>
+    <row r="8" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="22"/>
+      <c r="B8" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="C8" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="D8" s="24">
+        <v>13</v>
+      </c>
+      <c r="E8" s="24">
+        <v>8</v>
+      </c>
+      <c r="F8" s="24">
+        <v>11</v>
+      </c>
+      <c r="G8" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="H8" s="24">
+        <v>10</v>
+      </c>
+      <c r="I8" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="J8" s="25" t="s">
+        <v>106</v>
+      </c>
+      <c r="K8" s="25">
+        <v>18</v>
+      </c>
+      <c r="L8" s="25" t="s">
+        <v>107</v>
+      </c>
+      <c r="M8" s="25" t="s">
+        <v>107</v>
+      </c>
+      <c r="N8" s="25" t="s">
+        <v>107</v>
+      </c>
+      <c r="O8" s="24">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="9" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="17"/>
+      <c r="B9" s="18" t="s">
+        <v>76</v>
+      </c>
+      <c r="C9" s="19">
+        <v>2010</v>
+      </c>
+      <c r="D9" s="20">
+        <v>2189</v>
+      </c>
+      <c r="E9" s="19">
+        <v>2697</v>
+      </c>
+      <c r="F9" s="19">
+        <v>2215</v>
+      </c>
+      <c r="G9" s="19">
+        <v>1915</v>
+      </c>
+      <c r="H9" s="19">
+        <v>1966</v>
+      </c>
+      <c r="I9" s="19">
+        <v>1455</v>
+      </c>
+      <c r="J9" s="21">
+        <v>1694</v>
+      </c>
+      <c r="K9" s="21">
+        <v>2781</v>
+      </c>
+      <c r="L9" s="21" t="s">
+        <v>107</v>
+      </c>
+      <c r="M9" s="21" t="s">
+        <v>107</v>
+      </c>
+      <c r="N9" s="21" t="s">
+        <v>107</v>
+      </c>
+      <c r="O9" s="19">
+        <v>18922</v>
+      </c>
+    </row>
+    <row r="10" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="26"/>
+      <c r="B10" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="C10" s="28">
+        <v>2422</v>
+      </c>
+      <c r="D10" s="28">
+        <v>2689</v>
+      </c>
+      <c r="E10" s="28">
+        <v>3305</v>
+      </c>
+      <c r="F10" s="28">
+        <v>2764</v>
+      </c>
+      <c r="G10" s="28">
+        <v>2346</v>
+      </c>
+      <c r="H10" s="28">
+        <v>2333</v>
+      </c>
+      <c r="I10" s="28">
+        <v>1630</v>
+      </c>
+      <c r="J10" s="28">
+        <v>1947</v>
+      </c>
+      <c r="K10" s="28">
+        <v>3313</v>
+      </c>
+      <c r="L10" s="28" t="s">
+        <v>107</v>
+      </c>
+      <c r="M10" s="28" t="s">
+        <v>107</v>
+      </c>
+      <c r="N10" s="28" t="s">
+        <v>107</v>
+      </c>
+      <c r="O10" s="45">
+        <v>22749</v>
+      </c>
+    </row>
+    <row r="11" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="B11" s="29" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" s="19">
+        <v>723</v>
+      </c>
+      <c r="D11" s="20">
+        <v>966</v>
+      </c>
+      <c r="E11" s="19">
+        <v>1019</v>
+      </c>
+      <c r="F11" s="19">
+        <v>887</v>
+      </c>
+      <c r="G11" s="19">
+        <v>909</v>
+      </c>
+      <c r="H11" s="19">
+        <v>1005</v>
+      </c>
+      <c r="I11" s="19">
+        <v>805</v>
+      </c>
+      <c r="J11" s="21">
+        <v>760</v>
+      </c>
+      <c r="K11" s="21">
+        <v>801</v>
+      </c>
+      <c r="L11" s="21" t="s">
+        <v>107</v>
+      </c>
+      <c r="M11" s="21" t="s">
+        <v>107</v>
+      </c>
+      <c r="N11" s="21" t="s">
+        <v>107</v>
+      </c>
+      <c r="O11" s="19">
+        <v>7875</v>
+      </c>
+    </row>
+    <row r="12" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="22"/>
+      <c r="B12" s="30" t="s">
+        <v>21</v>
+      </c>
+      <c r="C12" s="24">
+        <v>1522</v>
+      </c>
+      <c r="D12" s="24">
+        <v>1711</v>
+      </c>
+      <c r="E12" s="24">
+        <v>1805</v>
+      </c>
+      <c r="F12" s="24">
+        <v>1604</v>
+      </c>
+      <c r="G12" s="24">
+        <v>1531</v>
+      </c>
+      <c r="H12" s="24">
+        <v>1719</v>
+      </c>
+      <c r="I12" s="24">
+        <v>1331</v>
+      </c>
+      <c r="J12" s="25">
+        <v>1303</v>
+      </c>
+      <c r="K12" s="25">
+        <v>1543</v>
+      </c>
+      <c r="L12" s="25" t="s">
+        <v>107</v>
+      </c>
+      <c r="M12" s="25" t="s">
+        <v>107</v>
+      </c>
+      <c r="N12" s="25" t="s">
+        <v>107</v>
+      </c>
+      <c r="O12" s="24">
+        <v>14069</v>
+      </c>
+    </row>
+    <row r="13" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="17"/>
+      <c r="B13" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="C13" s="19" t="s">
+        <v>106</v>
+      </c>
+      <c r="D13" s="20">
+        <v>15</v>
+      </c>
+      <c r="E13" s="19">
+        <v>7</v>
+      </c>
+      <c r="F13" s="19">
+        <v>9</v>
+      </c>
+      <c r="G13" s="19">
+        <v>7</v>
+      </c>
+      <c r="H13" s="19" t="s">
+        <v>106</v>
+      </c>
+      <c r="I13" s="19" t="s">
+        <v>106</v>
+      </c>
+      <c r="J13" s="21" t="s">
+        <v>106</v>
+      </c>
+      <c r="K13" s="21">
+        <v>6</v>
+      </c>
+      <c r="L13" s="21" t="s">
+        <v>107</v>
+      </c>
+      <c r="M13" s="21" t="s">
+        <v>107</v>
+      </c>
+      <c r="N13" s="21" t="s">
+        <v>107</v>
+      </c>
+      <c r="O13" s="19">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="14" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="22"/>
+      <c r="B14" s="30" t="s">
+        <v>23</v>
+      </c>
+      <c r="C14" s="24">
+        <v>117</v>
+      </c>
+      <c r="D14" s="24">
+        <v>124</v>
+      </c>
+      <c r="E14" s="24">
+        <v>127</v>
+      </c>
+      <c r="F14" s="24">
+        <v>111</v>
+      </c>
+      <c r="G14" s="24">
+        <v>114</v>
+      </c>
+      <c r="H14" s="24">
+        <v>132</v>
+      </c>
+      <c r="I14" s="24">
+        <v>108</v>
+      </c>
+      <c r="J14" s="25">
+        <v>108</v>
+      </c>
+      <c r="K14" s="25">
+        <v>132</v>
+      </c>
+      <c r="L14" s="25" t="s">
+        <v>107</v>
+      </c>
+      <c r="M14" s="25" t="s">
+        <v>107</v>
+      </c>
+      <c r="N14" s="25" t="s">
+        <v>107</v>
+      </c>
+      <c r="O14" s="24">
+        <v>1073</v>
+      </c>
+    </row>
+    <row r="15" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="17"/>
+      <c r="B15" s="29" t="s">
+        <v>24</v>
+      </c>
+      <c r="C15" s="19" t="s">
+        <v>106</v>
+      </c>
+      <c r="D15" s="20" t="s">
+        <v>106</v>
+      </c>
+      <c r="E15" s="19">
+        <v>16</v>
+      </c>
+      <c r="F15" s="19">
+        <v>11</v>
+      </c>
+      <c r="G15" s="19">
+        <v>24</v>
+      </c>
+      <c r="H15" s="19">
+        <v>20</v>
+      </c>
+      <c r="I15" s="19">
+        <v>21</v>
+      </c>
+      <c r="J15" s="21">
+        <v>10</v>
+      </c>
+      <c r="K15" s="21">
+        <v>29</v>
+      </c>
+      <c r="L15" s="21" t="s">
+        <v>107</v>
+      </c>
+      <c r="M15" s="21" t="s">
+        <v>107</v>
+      </c>
+      <c r="N15" s="21" t="s">
+        <v>107</v>
+      </c>
+      <c r="O15" s="19">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="16" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="22"/>
+      <c r="B16" s="30" t="s">
+        <v>25</v>
+      </c>
+      <c r="C16" s="24">
+        <v>14</v>
+      </c>
+      <c r="D16" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="E16" s="24">
+        <v>15</v>
+      </c>
+      <c r="F16" s="24">
+        <v>12</v>
+      </c>
+      <c r="G16" s="24">
+        <v>9</v>
+      </c>
+      <c r="H16" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="I16" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="J16" s="25" t="s">
+        <v>106</v>
+      </c>
+      <c r="K16" s="25">
+        <v>11</v>
+      </c>
+      <c r="L16" s="25" t="s">
+        <v>107</v>
+      </c>
+      <c r="M16" s="25" t="s">
+        <v>107</v>
+      </c>
+      <c r="N16" s="25" t="s">
+        <v>107</v>
+      </c>
+      <c r="O16" s="24">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="17" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="17"/>
+      <c r="B17" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="C17" s="19">
+        <v>0</v>
+      </c>
+      <c r="D17" s="20">
+        <v>0</v>
+      </c>
+      <c r="E17" s="19">
+        <v>0</v>
+      </c>
+      <c r="F17" s="19">
+        <v>0</v>
+      </c>
+      <c r="G17" s="19">
+        <v>0</v>
+      </c>
+      <c r="H17" s="19">
+        <v>0</v>
+      </c>
+      <c r="I17" s="19">
+        <v>0</v>
+      </c>
+      <c r="J17" s="21">
+        <v>0</v>
+      </c>
+      <c r="K17" s="21">
+        <v>0</v>
+      </c>
+      <c r="L17" s="21" t="s">
+        <v>107</v>
+      </c>
+      <c r="M17" s="21" t="s">
+        <v>107</v>
+      </c>
+      <c r="N17" s="21" t="s">
+        <v>107</v>
+      </c>
+      <c r="O17" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="26"/>
+      <c r="B18" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="C18" s="28">
+        <v>2397</v>
+      </c>
+      <c r="D18" s="28">
+        <v>2830</v>
+      </c>
+      <c r="E18" s="28">
+        <v>2989</v>
+      </c>
+      <c r="F18" s="28">
+        <v>2634</v>
+      </c>
+      <c r="G18" s="28">
+        <v>2594</v>
+      </c>
+      <c r="H18" s="28">
+        <v>2888</v>
+      </c>
+      <c r="I18" s="28">
+        <v>2275</v>
+      </c>
+      <c r="J18" s="28">
+        <v>2190</v>
+      </c>
+      <c r="K18" s="28">
+        <v>2522</v>
+      </c>
+      <c r="L18" s="28" t="s">
+        <v>107</v>
+      </c>
+      <c r="M18" s="28" t="s">
+        <v>107</v>
+      </c>
+      <c r="N18" s="28" t="s">
+        <v>107</v>
+      </c>
+      <c r="O18" s="45">
+        <v>23319</v>
+      </c>
+    </row>
+    <row r="19" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="17" t="s">
+        <v>28</v>
+      </c>
+      <c r="B19" s="18" t="s">
+        <v>82</v>
+      </c>
+      <c r="C19" s="19" t="s">
+        <v>106</v>
+      </c>
+      <c r="D19" s="20" t="s">
+        <v>106</v>
+      </c>
+      <c r="E19" s="19" t="s">
+        <v>106</v>
+      </c>
+      <c r="F19" s="19" t="s">
+        <v>106</v>
+      </c>
+      <c r="G19" s="19" t="s">
+        <v>106</v>
+      </c>
+      <c r="H19" s="19">
+        <v>102</v>
+      </c>
+      <c r="I19" s="19">
+        <v>58</v>
+      </c>
+      <c r="J19" s="21">
+        <v>72</v>
+      </c>
+      <c r="K19" s="21">
+        <v>58</v>
+      </c>
+      <c r="L19" s="21" t="s">
+        <v>107</v>
+      </c>
+      <c r="M19" s="21" t="s">
+        <v>107</v>
+      </c>
+      <c r="N19" s="21" t="s">
+        <v>107</v>
+      </c>
+      <c r="O19" s="19">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="20" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="22"/>
+      <c r="B20" s="23" t="s">
+        <v>14</v>
+      </c>
+      <c r="C20" s="24">
+        <v>75</v>
+      </c>
+      <c r="D20" s="24">
+        <v>75</v>
+      </c>
+      <c r="E20" s="24">
+        <v>95</v>
+      </c>
+      <c r="F20" s="24">
+        <v>78</v>
+      </c>
+      <c r="G20" s="24">
+        <v>76</v>
+      </c>
+      <c r="H20" s="24">
+        <v>78</v>
+      </c>
+      <c r="I20" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="J20" s="25" t="s">
+        <v>106</v>
+      </c>
+      <c r="K20" s="25">
+        <v>84</v>
+      </c>
+      <c r="L20" s="25" t="s">
+        <v>107</v>
+      </c>
+      <c r="M20" s="25" t="s">
+        <v>107</v>
+      </c>
+      <c r="N20" s="25" t="s">
+        <v>107</v>
+      </c>
+      <c r="O20" s="24">
+        <v>679</v>
+      </c>
+    </row>
+    <row r="21" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="17"/>
+      <c r="B21" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="C21" s="19" t="s">
+        <v>106</v>
+      </c>
+      <c r="D21" s="20" t="s">
+        <v>106</v>
+      </c>
+      <c r="E21" s="19" t="s">
+        <v>106</v>
+      </c>
+      <c r="F21" s="19" t="s">
+        <v>106</v>
+      </c>
+      <c r="G21" s="19" t="s">
+        <v>106</v>
+      </c>
+      <c r="H21" s="19">
+        <v>8</v>
+      </c>
+      <c r="I21" s="19" t="s">
+        <v>106</v>
+      </c>
+      <c r="J21" s="21" t="s">
+        <v>106</v>
+      </c>
+      <c r="K21" s="21" t="s">
+        <v>106</v>
+      </c>
+      <c r="L21" s="21" t="s">
+        <v>107</v>
+      </c>
+      <c r="M21" s="21" t="s">
+        <v>107</v>
+      </c>
+      <c r="N21" s="21" t="s">
+        <v>107</v>
+      </c>
+      <c r="O21" s="19">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="22" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="22"/>
+      <c r="B22" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="C22" s="24">
+        <v>0</v>
+      </c>
+      <c r="D22" s="24">
+        <v>0</v>
+      </c>
+      <c r="E22" s="24">
+        <v>0</v>
+      </c>
+      <c r="F22" s="24">
+        <v>0</v>
+      </c>
+      <c r="G22" s="24">
+        <v>0</v>
+      </c>
+      <c r="H22" s="24">
+        <v>0</v>
+      </c>
+      <c r="I22" s="24">
+        <v>0</v>
+      </c>
+      <c r="J22" s="25">
+        <v>0</v>
+      </c>
+      <c r="K22" s="25">
+        <v>0</v>
+      </c>
+      <c r="L22" s="25" t="s">
+        <v>107</v>
+      </c>
+      <c r="M22" s="25" t="s">
+        <v>107</v>
+      </c>
+      <c r="N22" s="25" t="s">
+        <v>107</v>
+      </c>
+      <c r="O22" s="24">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="17"/>
+      <c r="B23" s="18" t="s">
+        <v>18</v>
+      </c>
+      <c r="C23" s="19" t="s">
+        <v>106</v>
+      </c>
+      <c r="D23" s="20">
+        <v>51</v>
+      </c>
+      <c r="E23" s="19">
+        <v>86</v>
+      </c>
+      <c r="F23" s="19">
+        <v>61</v>
+      </c>
+      <c r="G23" s="19">
+        <v>54</v>
+      </c>
+      <c r="H23" s="19">
+        <v>87</v>
+      </c>
+      <c r="I23" s="19">
+        <v>60</v>
+      </c>
+      <c r="J23" s="21">
+        <v>66</v>
+      </c>
+      <c r="K23" s="21" t="s">
+        <v>106</v>
+      </c>
+      <c r="L23" s="21" t="s">
+        <v>107</v>
+      </c>
+      <c r="M23" s="21" t="s">
+        <v>107</v>
+      </c>
+      <c r="N23" s="21" t="s">
+        <v>107</v>
+      </c>
+      <c r="O23" s="19">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="24" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="26"/>
+      <c r="B24" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="C24" s="28">
+        <v>144</v>
+      </c>
+      <c r="D24" s="28">
+        <v>179</v>
+      </c>
+      <c r="E24" s="28">
+        <v>267</v>
+      </c>
+      <c r="F24" s="28">
+        <v>202</v>
+      </c>
+      <c r="G24" s="28">
+        <v>185</v>
+      </c>
+      <c r="H24" s="28">
+        <v>275</v>
+      </c>
+      <c r="I24" s="28">
+        <v>180</v>
+      </c>
+      <c r="J24" s="28">
+        <v>204</v>
+      </c>
+      <c r="K24" s="28">
+        <v>196</v>
+      </c>
+      <c r="L24" s="28" t="s">
+        <v>107</v>
+      </c>
+      <c r="M24" s="28" t="s">
+        <v>107</v>
+      </c>
+      <c r="N24" s="28" t="s">
+        <v>107</v>
+      </c>
+      <c r="O24" s="45">
+        <v>1832</v>
+      </c>
+    </row>
+    <row r="25" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="17" t="s">
         <v>30</v>
       </c>
-      <c r="B1" s="1"/>
-[...26 lines deleted...]
-      <c r="C3" s="7" t="s">
+      <c r="B25" s="18" t="s">
+        <v>77</v>
+      </c>
+      <c r="C25" s="19">
+        <v>410</v>
+      </c>
+      <c r="D25" s="20">
+        <v>662</v>
+      </c>
+      <c r="E25" s="19">
+        <v>745</v>
+      </c>
+      <c r="F25" s="19">
+        <v>706</v>
+      </c>
+      <c r="G25" s="19">
+        <v>496</v>
+      </c>
+      <c r="H25" s="19">
+        <v>373</v>
+      </c>
+      <c r="I25" s="19">
+        <v>31</v>
+      </c>
+      <c r="J25" s="21">
+        <v>28</v>
+      </c>
+      <c r="K25" s="21">
+        <v>28</v>
+      </c>
+      <c r="L25" s="21" t="s">
+        <v>107</v>
+      </c>
+      <c r="M25" s="21" t="s">
+        <v>107</v>
+      </c>
+      <c r="N25" s="21" t="s">
+        <v>107</v>
+      </c>
+      <c r="O25" s="19">
+        <v>3479</v>
+      </c>
+    </row>
+    <row r="26" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="22"/>
+      <c r="B26" s="23" t="s">
+        <v>104</v>
+      </c>
+      <c r="C26" s="24">
+        <v>0</v>
+      </c>
+      <c r="D26" s="24">
+        <v>0</v>
+      </c>
+      <c r="E26" s="24">
+        <v>0</v>
+      </c>
+      <c r="F26" s="24">
+        <v>0</v>
+      </c>
+      <c r="G26" s="24">
+        <v>0</v>
+      </c>
+      <c r="H26" s="24">
+        <v>0</v>
+      </c>
+      <c r="I26" s="24">
+        <v>290</v>
+      </c>
+      <c r="J26" s="25">
+        <v>796</v>
+      </c>
+      <c r="K26" s="25">
+        <v>900</v>
+      </c>
+      <c r="L26" s="25" t="s">
+        <v>107</v>
+      </c>
+      <c r="M26" s="25" t="s">
+        <v>107</v>
+      </c>
+      <c r="N26" s="25" t="s">
+        <v>107</v>
+      </c>
+      <c r="O26" s="24">
+        <v>1986</v>
+      </c>
+    </row>
+    <row r="27" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="17"/>
+      <c r="B27" s="18" t="s">
+        <v>78</v>
+      </c>
+      <c r="C27" s="19">
+        <v>754</v>
+      </c>
+      <c r="D27" s="20">
+        <v>998</v>
+      </c>
+      <c r="E27" s="19">
+        <v>1099</v>
+      </c>
+      <c r="F27" s="19">
+        <v>892</v>
+      </c>
+      <c r="G27" s="19">
+        <v>651</v>
+      </c>
+      <c r="H27" s="19">
+        <v>524</v>
+      </c>
+      <c r="I27" s="19">
+        <v>46</v>
+      </c>
+      <c r="J27" s="21">
+        <v>29</v>
+      </c>
+      <c r="K27" s="21">
+        <v>31</v>
+      </c>
+      <c r="L27" s="21" t="s">
+        <v>107</v>
+      </c>
+      <c r="M27" s="21" t="s">
+        <v>107</v>
+      </c>
+      <c r="N27" s="21" t="s">
+        <v>107</v>
+      </c>
+      <c r="O27" s="19">
+        <v>5024</v>
+      </c>
+    </row>
+    <row r="28" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="22"/>
+      <c r="B28" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="C28" s="24">
+        <v>16</v>
+      </c>
+      <c r="D28" s="24">
+        <v>19868</v>
+      </c>
+      <c r="E28" s="24">
+        <v>16630</v>
+      </c>
+      <c r="F28" s="24">
+        <v>2338</v>
+      </c>
+      <c r="G28" s="24">
+        <v>582</v>
+      </c>
+      <c r="H28" s="24">
+        <v>1045</v>
+      </c>
+      <c r="I28" s="24">
+        <v>208</v>
+      </c>
+      <c r="J28" s="25">
+        <v>247</v>
+      </c>
+      <c r="K28" s="25">
+        <v>47</v>
+      </c>
+      <c r="L28" s="25" t="s">
+        <v>107</v>
+      </c>
+      <c r="M28" s="25" t="s">
+        <v>107</v>
+      </c>
+      <c r="N28" s="25" t="s">
+        <v>107</v>
+      </c>
+      <c r="O28" s="24">
+        <v>40981</v>
+      </c>
+    </row>
+    <row r="29" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="17"/>
+      <c r="B29" s="18" t="s">
+        <v>105</v>
+      </c>
+      <c r="C29" s="19">
+        <v>0</v>
+      </c>
+      <c r="D29" s="20">
+        <v>0</v>
+      </c>
+      <c r="E29" s="19">
+        <v>0</v>
+      </c>
+      <c r="F29" s="19">
+        <v>0</v>
+      </c>
+      <c r="G29" s="19">
+        <v>0</v>
+      </c>
+      <c r="H29" s="19">
+        <v>0</v>
+      </c>
+      <c r="I29" s="19">
+        <v>177</v>
+      </c>
+      <c r="J29" s="21">
+        <v>499</v>
+      </c>
+      <c r="K29" s="21">
+        <v>512</v>
+      </c>
+      <c r="L29" s="21" t="s">
+        <v>107</v>
+      </c>
+      <c r="M29" s="21" t="s">
+        <v>107</v>
+      </c>
+      <c r="N29" s="21" t="s">
+        <v>107</v>
+      </c>
+      <c r="O29" s="19">
+        <v>1188</v>
+      </c>
+    </row>
+    <row r="30" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="22"/>
+      <c r="B30" s="23" t="s">
+        <v>79</v>
+      </c>
+      <c r="C30" s="24">
+        <v>79</v>
+      </c>
+      <c r="D30" s="24">
+        <v>112</v>
+      </c>
+      <c r="E30" s="24">
+        <v>134</v>
+      </c>
+      <c r="F30" s="24">
+        <v>117</v>
+      </c>
+      <c r="G30" s="24">
+        <v>83</v>
+      </c>
+      <c r="H30" s="24">
+        <v>102</v>
+      </c>
+      <c r="I30" s="24">
+        <v>10</v>
+      </c>
+      <c r="J30" s="25">
+        <v>40</v>
+      </c>
+      <c r="K30" s="25">
+        <v>66</v>
+      </c>
+      <c r="L30" s="25" t="s">
+        <v>107</v>
+      </c>
+      <c r="M30" s="25" t="s">
+        <v>107</v>
+      </c>
+      <c r="N30" s="25" t="s">
+        <v>107</v>
+      </c>
+      <c r="O30" s="24">
+        <v>743</v>
+      </c>
+    </row>
+    <row r="31" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="17"/>
+      <c r="B31" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="C31" s="19">
+        <v>0</v>
+      </c>
+      <c r="D31" s="20" t="s">
+        <v>106</v>
+      </c>
+      <c r="E31" s="19" t="s">
+        <v>106</v>
+      </c>
+      <c r="F31" s="19">
+        <v>0</v>
+      </c>
+      <c r="G31" s="19" t="s">
+        <v>106</v>
+      </c>
+      <c r="H31" s="19" t="s">
+        <v>106</v>
+      </c>
+      <c r="I31" s="19">
+        <v>0</v>
+      </c>
+      <c r="J31" s="21">
+        <v>9</v>
+      </c>
+      <c r="K31" s="21">
+        <v>15</v>
+      </c>
+      <c r="L31" s="21" t="s">
+        <v>107</v>
+      </c>
+      <c r="M31" s="21" t="s">
+        <v>107</v>
+      </c>
+      <c r="N31" s="21" t="s">
+        <v>107</v>
+      </c>
+      <c r="O31" s="19">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="32" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="22"/>
+      <c r="B32" s="23" t="s">
+        <v>80</v>
+      </c>
+      <c r="C32" s="24">
+        <v>0</v>
+      </c>
+      <c r="D32" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="F32" s="24">
+        <v>0</v>
+      </c>
+      <c r="G32" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="H32" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="I32" s="24">
+        <v>0</v>
+      </c>
+      <c r="J32" s="25">
+        <v>0</v>
+      </c>
+      <c r="K32" s="25">
+        <v>0</v>
+      </c>
+      <c r="L32" s="25" t="s">
+        <v>107</v>
+      </c>
+      <c r="M32" s="25" t="s">
+        <v>107</v>
+      </c>
+      <c r="N32" s="25" t="s">
+        <v>107</v>
+      </c>
+      <c r="O32" s="24">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="33" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="40"/>
+      <c r="B33" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="C33" s="28">
+        <v>1259</v>
+      </c>
+      <c r="D33" s="28">
+        <v>21643</v>
+      </c>
+      <c r="E33" s="28">
+        <v>18616</v>
+      </c>
+      <c r="F33" s="28">
+        <v>4053</v>
+      </c>
+      <c r="G33" s="28">
+        <v>1825</v>
+      </c>
+      <c r="H33" s="28">
+        <v>2059</v>
+      </c>
+      <c r="I33" s="28">
+        <v>762</v>
+      </c>
+      <c r="J33" s="28">
+        <v>1648</v>
+      </c>
+      <c r="K33" s="28">
+        <v>1599</v>
+      </c>
+      <c r="L33" s="28" t="s">
+        <v>107</v>
+      </c>
+      <c r="M33" s="28" t="s">
+        <v>107</v>
+      </c>
+      <c r="N33" s="28" t="s">
+        <v>107</v>
+      </c>
+      <c r="O33" s="28">
+        <v>53464</v>
+      </c>
+    </row>
+    <row r="34" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="22" t="s">
+        <v>32</v>
+      </c>
+      <c r="B34" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="C34" s="24">
+        <v>204</v>
+      </c>
+      <c r="D34" s="24">
+        <v>228</v>
+      </c>
+      <c r="E34" s="24">
+        <v>107</v>
+      </c>
+      <c r="F34" s="24">
         <v>51</v>
       </c>
-      <c r="D3" s="7" t="s">
-[...126 lines deleted...]
-      <c r="C7" s="4">
+      <c r="G34" s="24">
+        <v>51</v>
+      </c>
+      <c r="H34" s="24">
+        <v>26</v>
+      </c>
+      <c r="I34" s="24">
         <v>21</v>
       </c>
-      <c r="D7" s="4">
-[...2 lines deleted...]
-      <c r="E7" s="4">
+      <c r="J34" s="25">
         <v>29</v>
       </c>
-      <c r="F7" s="4">
-[...2 lines deleted...]
-      <c r="G7" s="4">
+      <c r="K34" s="25">
+        <v>176</v>
+      </c>
+      <c r="L34" s="25" t="s">
+        <v>107</v>
+      </c>
+      <c r="M34" s="25" t="s">
+        <v>107</v>
+      </c>
+      <c r="N34" s="25" t="s">
+        <v>107</v>
+      </c>
+      <c r="O34" s="24">
+        <v>893</v>
+      </c>
+    </row>
+    <row r="35" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="17"/>
+      <c r="B35" s="18" t="s">
+        <v>33</v>
+      </c>
+      <c r="C35" s="19" t="s">
+        <v>106</v>
+      </c>
+      <c r="D35" s="20" t="s">
+        <v>106</v>
+      </c>
+      <c r="E35" s="19" t="s">
+        <v>106</v>
+      </c>
+      <c r="F35" s="19" t="s">
+        <v>106</v>
+      </c>
+      <c r="G35" s="19" t="s">
+        <v>106</v>
+      </c>
+      <c r="H35" s="19" t="s">
+        <v>106</v>
+      </c>
+      <c r="I35" s="19" t="s">
+        <v>106</v>
+      </c>
+      <c r="J35" s="21" t="s">
+        <v>106</v>
+      </c>
+      <c r="K35" s="21" t="s">
+        <v>106</v>
+      </c>
+      <c r="L35" s="21" t="s">
+        <v>107</v>
+      </c>
+      <c r="M35" s="21" t="s">
+        <v>107</v>
+      </c>
+      <c r="N35" s="21" t="s">
+        <v>107</v>
+      </c>
+      <c r="O35" s="19">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="36" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="22"/>
+      <c r="B36" s="23" t="s">
+        <v>34</v>
+      </c>
+      <c r="C36" s="24">
+        <v>101</v>
+      </c>
+      <c r="D36" s="24">
+        <v>101</v>
+      </c>
+      <c r="E36" s="24">
+        <v>98</v>
+      </c>
+      <c r="F36" s="24">
+        <v>108</v>
+      </c>
+      <c r="G36" s="24">
+        <v>80</v>
+      </c>
+      <c r="H36" s="24">
+        <v>70</v>
+      </c>
+      <c r="I36" s="24">
+        <v>155</v>
+      </c>
+      <c r="J36" s="25">
+        <v>96</v>
+      </c>
+      <c r="K36" s="25">
+        <v>140</v>
+      </c>
+      <c r="L36" s="25" t="s">
+        <v>107</v>
+      </c>
+      <c r="M36" s="25" t="s">
+        <v>107</v>
+      </c>
+      <c r="N36" s="25" t="s">
+        <v>107</v>
+      </c>
+      <c r="O36" s="24">
+        <v>949</v>
+      </c>
+    </row>
+    <row r="37" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="17"/>
+      <c r="B37" s="18" t="s">
+        <v>35</v>
+      </c>
+      <c r="C37" s="19">
+        <v>223</v>
+      </c>
+      <c r="D37" s="20">
+        <v>280</v>
+      </c>
+      <c r="E37" s="19">
+        <v>163</v>
+      </c>
+      <c r="F37" s="19">
+        <v>112</v>
+      </c>
+      <c r="G37" s="19">
+        <v>210</v>
+      </c>
+      <c r="H37" s="19" t="s">
+        <v>106</v>
+      </c>
+      <c r="I37" s="19" t="s">
+        <v>106</v>
+      </c>
+      <c r="J37" s="21">
+        <v>179</v>
+      </c>
+      <c r="K37" s="21">
+        <v>577</v>
+      </c>
+      <c r="L37" s="21" t="s">
+        <v>107</v>
+      </c>
+      <c r="M37" s="21" t="s">
+        <v>107</v>
+      </c>
+      <c r="N37" s="21" t="s">
+        <v>107</v>
+      </c>
+      <c r="O37" s="19">
+        <v>1803</v>
+      </c>
+    </row>
+    <row r="38" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="22"/>
+      <c r="B38" s="23" t="s">
+        <v>36</v>
+      </c>
+      <c r="C38" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="D38" s="24">
+        <v>0</v>
+      </c>
+      <c r="E38" s="24">
         <v>10</v>
       </c>
-      <c r="H7" s="16">
-[...207 lines deleted...]
-      <c r="B14" s="5" t="s">
+      <c r="F38" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="G38" s="24">
+        <v>0</v>
+      </c>
+      <c r="H38" s="24">
+        <v>0</v>
+      </c>
+      <c r="I38" s="24">
+        <v>0</v>
+      </c>
+      <c r="J38" s="25">
+        <v>0</v>
+      </c>
+      <c r="K38" s="25">
         <v>8</v>
       </c>
-      <c r="C14" s="6">
-[...5 lines deleted...]
-      <c r="E14" s="6">
+      <c r="L38" s="25" t="s">
+        <v>107</v>
+      </c>
+      <c r="M38" s="25" t="s">
+        <v>107</v>
+      </c>
+      <c r="N38" s="25" t="s">
+        <v>107</v>
+      </c>
+      <c r="O38" s="24" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="39" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="17"/>
+      <c r="B39" s="18" t="s">
+        <v>37</v>
+      </c>
+      <c r="C39" s="19" t="s">
+        <v>106</v>
+      </c>
+      <c r="D39" s="20" t="s">
+        <v>106</v>
+      </c>
+      <c r="E39" s="19" t="s">
+        <v>106</v>
+      </c>
+      <c r="F39" s="19" t="s">
+        <v>106</v>
+      </c>
+      <c r="G39" s="19" t="s">
+        <v>106</v>
+      </c>
+      <c r="H39" s="19" t="s">
+        <v>106</v>
+      </c>
+      <c r="I39" s="19">
+        <v>0</v>
+      </c>
+      <c r="J39" s="21" t="s">
+        <v>106</v>
+      </c>
+      <c r="K39" s="21" t="s">
+        <v>106</v>
+      </c>
+      <c r="L39" s="21" t="s">
+        <v>107</v>
+      </c>
+      <c r="M39" s="21" t="s">
+        <v>107</v>
+      </c>
+      <c r="N39" s="21" t="s">
+        <v>107</v>
+      </c>
+      <c r="O39" s="19">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="40" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="22"/>
+      <c r="B40" s="23" t="s">
+        <v>38</v>
+      </c>
+      <c r="C40" s="24">
+        <v>0</v>
+      </c>
+      <c r="D40" s="24">
+        <v>0</v>
+      </c>
+      <c r="E40" s="24">
+        <v>0</v>
+      </c>
+      <c r="F40" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="G40" s="24">
+        <v>0</v>
+      </c>
+      <c r="H40" s="24">
+        <v>0</v>
+      </c>
+      <c r="I40" s="24">
+        <v>0</v>
+      </c>
+      <c r="J40" s="25">
+        <v>0</v>
+      </c>
+      <c r="K40" s="25" t="s">
+        <v>106</v>
+      </c>
+      <c r="L40" s="25" t="s">
+        <v>107</v>
+      </c>
+      <c r="M40" s="25" t="s">
+        <v>107</v>
+      </c>
+      <c r="N40" s="25" t="s">
+        <v>107</v>
+      </c>
+      <c r="O40" s="24" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="41" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="40"/>
+      <c r="B41" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="C41" s="28">
+        <v>535</v>
+      </c>
+      <c r="D41" s="28">
+        <v>615</v>
+      </c>
+      <c r="E41" s="28">
+        <v>384</v>
+      </c>
+      <c r="F41" s="28">
+        <v>283</v>
+      </c>
+      <c r="G41" s="28">
+        <v>357</v>
+      </c>
+      <c r="H41" s="28">
+        <v>151</v>
+      </c>
+      <c r="I41" s="28">
+        <v>188</v>
+      </c>
+      <c r="J41" s="28">
+        <v>308</v>
+      </c>
+      <c r="K41" s="28">
+        <v>912</v>
+      </c>
+      <c r="L41" s="28" t="s">
+        <v>107</v>
+      </c>
+      <c r="M41" s="28" t="s">
+        <v>107</v>
+      </c>
+      <c r="N41" s="28" t="s">
+        <v>107</v>
+      </c>
+      <c r="O41" s="28">
+        <v>3733</v>
+      </c>
+    </row>
+    <row r="42" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="22" t="s">
+        <v>42</v>
+      </c>
+      <c r="B42" s="23" t="s">
+        <v>81</v>
+      </c>
+      <c r="C42" s="24">
+        <v>0</v>
+      </c>
+      <c r="D42" s="24">
+        <v>0</v>
+      </c>
+      <c r="E42" s="24">
+        <v>0</v>
+      </c>
+      <c r="F42" s="24">
+        <v>0</v>
+      </c>
+      <c r="G42" s="24">
+        <v>0</v>
+      </c>
+      <c r="H42" s="24">
+        <v>0</v>
+      </c>
+      <c r="I42" s="24">
+        <v>0</v>
+      </c>
+      <c r="J42" s="25">
+        <v>0</v>
+      </c>
+      <c r="K42" s="25">
+        <v>0</v>
+      </c>
+      <c r="L42" s="25" t="s">
+        <v>107</v>
+      </c>
+      <c r="M42" s="25" t="s">
+        <v>107</v>
+      </c>
+      <c r="N42" s="25" t="s">
+        <v>107</v>
+      </c>
+      <c r="O42" s="24">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="17"/>
+      <c r="B43" s="18" t="s">
+        <v>39</v>
+      </c>
+      <c r="C43" s="19">
+        <v>0</v>
+      </c>
+      <c r="D43" s="20">
+        <v>0</v>
+      </c>
+      <c r="E43" s="19">
+        <v>0</v>
+      </c>
+      <c r="F43" s="19">
+        <v>0</v>
+      </c>
+      <c r="G43" s="19">
+        <v>0</v>
+      </c>
+      <c r="H43" s="19">
+        <v>0</v>
+      </c>
+      <c r="I43" s="19">
+        <v>0</v>
+      </c>
+      <c r="J43" s="21">
+        <v>0</v>
+      </c>
+      <c r="K43" s="21">
+        <v>0</v>
+      </c>
+      <c r="L43" s="21" t="s">
+        <v>107</v>
+      </c>
+      <c r="M43" s="21" t="s">
+        <v>107</v>
+      </c>
+      <c r="N43" s="21" t="s">
+        <v>107</v>
+      </c>
+      <c r="O43" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="22"/>
+      <c r="B44" s="23" t="s">
+        <v>40</v>
+      </c>
+      <c r="C44" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="D44" s="24">
+        <v>37</v>
+      </c>
+      <c r="E44" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="F44" s="24">
         <v>21</v>
       </c>
-      <c r="F14" s="6">
+      <c r="G44" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="H44" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="I44" s="24">
+        <v>0</v>
+      </c>
+      <c r="J44" s="25">
+        <v>0</v>
+      </c>
+      <c r="K44" s="25">
+        <v>0</v>
+      </c>
+      <c r="L44" s="25" t="s">
+        <v>107</v>
+      </c>
+      <c r="M44" s="25" t="s">
+        <v>107</v>
+      </c>
+      <c r="N44" s="25" t="s">
+        <v>107</v>
+      </c>
+      <c r="O44" s="24" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="45" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="17"/>
+      <c r="B45" s="18" t="s">
+        <v>41</v>
+      </c>
+      <c r="C45" s="19" t="s">
+        <v>106</v>
+      </c>
+      <c r="D45" s="20">
+        <v>0</v>
+      </c>
+      <c r="E45" s="19" t="s">
+        <v>106</v>
+      </c>
+      <c r="F45" s="19">
+        <v>0</v>
+      </c>
+      <c r="G45" s="19" t="s">
+        <v>106</v>
+      </c>
+      <c r="H45" s="19">
+        <v>0</v>
+      </c>
+      <c r="I45" s="19">
+        <v>0</v>
+      </c>
+      <c r="J45" s="21">
+        <v>0</v>
+      </c>
+      <c r="K45" s="21" t="s">
+        <v>106</v>
+      </c>
+      <c r="L45" s="21" t="s">
+        <v>107</v>
+      </c>
+      <c r="M45" s="21" t="s">
+        <v>107</v>
+      </c>
+      <c r="N45" s="21" t="s">
+        <v>107</v>
+      </c>
+      <c r="O45" s="19" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="46" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="40"/>
+      <c r="B46" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="C46" s="28">
+        <v>22</v>
+      </c>
+      <c r="D46" s="28">
+        <v>37</v>
+      </c>
+      <c r="E46" s="28">
         <v>35</v>
       </c>
-      <c r="G14" s="6">
-[...692 lines deleted...]
-      <c r="A36" s="2" t="s">
+      <c r="F46" s="28">
         <v>21</v>
       </c>
-      <c r="B36" s="2" t="s">
-[...209 lines deleted...]
-      <c r="Q43" s="2"/>
+      <c r="G46" s="28">
+        <v>21</v>
+      </c>
+      <c r="H46" s="28" t="s">
+        <v>106</v>
+      </c>
+      <c r="I46" s="28">
+        <v>0</v>
+      </c>
+      <c r="J46" s="28">
+        <v>0</v>
+      </c>
+      <c r="K46" s="28" t="s">
+        <v>106</v>
+      </c>
+      <c r="L46" s="28" t="s">
+        <v>107</v>
+      </c>
+      <c r="M46" s="28" t="s">
+        <v>107</v>
+      </c>
+      <c r="N46" s="28" t="s">
+        <v>107</v>
+      </c>
+      <c r="O46" s="28">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="47" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="A47" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="B47" s="46" t="s">
+        <v>0</v>
+      </c>
+      <c r="C47" s="28">
+        <v>6779</v>
+      </c>
+      <c r="D47" s="28">
+        <v>27993</v>
+      </c>
+      <c r="E47" s="28">
+        <v>25596</v>
+      </c>
+      <c r="F47" s="28">
+        <v>9957</v>
+      </c>
+      <c r="G47" s="28">
+        <v>7328</v>
+      </c>
+      <c r="H47" s="28">
+        <v>7710</v>
+      </c>
+      <c r="I47" s="28">
+        <v>5035</v>
+      </c>
+      <c r="J47" s="28">
+        <v>6297</v>
+      </c>
+      <c r="K47" s="28">
+        <v>8543</v>
+      </c>
+      <c r="L47" s="28" t="s">
+        <v>107</v>
+      </c>
+      <c r="M47" s="28" t="s">
+        <v>107</v>
+      </c>
+      <c r="N47" s="28" t="s">
+        <v>107</v>
+      </c>
+      <c r="O47" s="28">
+        <v>105238</v>
+      </c>
     </row>
   </sheetData>
-  <phoneticPr fontId="4" type="noConversion"/>
-[...1 lines deleted...]
-  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="1.5748031496062993" bottom="0.78740157480314965" header="0" footer="0"/>
+  <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <headerFooter differentFirst="1">
+    <firstHeader>&amp;L &amp;G</firstHeader>
+    <firstFooter>&amp;L&amp;7Adm444 2022-11-16</firstFooter>
+  </headerFooter>
+  <legacyDrawingHF r:id="rId2"/>
   <tableParts count="1">
-    <tablePart r:id="rId2"/>
+    <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
-  <dimension ref="A1:Q49"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00762030-0312-49D1-B4B6-05362773D2DD}">
+  <sheetPr codeName="Blad5"/>
+  <dimension ref="A1:J202"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView topLeftCell="A6" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="15" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="19.7109375" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="18" max="16384" width="11.42578125" style="2"/>
+    <col min="1" max="1" width="36.25" style="32" customWidth="1"/>
+    <col min="2" max="2" width="57.625" style="32" bestFit="1" customWidth="1"/>
+    <col min="3" max="10" width="8.875" style="32" customWidth="1"/>
+    <col min="11" max="16384" width="8.875" style="32"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="15" customHeight="1">
-      <c r="A1" s="1" t="s">
+    <row r="1" spans="1:10" s="9" customFormat="1" ht="28.35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1" s="10"/>
+    </row>
+    <row r="2" spans="1:10" s="10" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="11"/>
+    </row>
+    <row r="3" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="11"/>
+    </row>
+    <row r="4" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="11"/>
+    </row>
+    <row r="5" spans="1:10" s="10" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="B5" s="13"/>
+      <c r="C5" s="13"/>
+      <c r="D5" s="13"/>
+      <c r="E5" s="13"/>
+      <c r="F5" s="13"/>
+      <c r="G5" s="13"/>
+      <c r="H5" s="13"/>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
+    </row>
+    <row r="6" spans="1:10" s="10" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="14" t="s">
+        <v>1</v>
+      </c>
+      <c r="B6" s="15" t="s">
+        <v>4</v>
+      </c>
+      <c r="C6" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="D6" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="E6" s="39" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="17" t="s">
+        <v>11</v>
+      </c>
+      <c r="B7" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="C7" s="19">
+        <v>810</v>
+      </c>
+      <c r="D7" s="20">
+        <v>679</v>
+      </c>
+      <c r="E7" s="19">
+        <v>1489</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="22"/>
+      <c r="B8" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="C8" s="24">
+        <v>105</v>
+      </c>
+      <c r="D8" s="24">
+        <v>68</v>
+      </c>
+      <c r="E8" s="24">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="17"/>
+      <c r="B9" s="18" t="s">
+        <v>76</v>
+      </c>
+      <c r="C9" s="19">
+        <v>11041</v>
+      </c>
+      <c r="D9" s="20">
+        <v>5640</v>
+      </c>
+      <c r="E9" s="19">
+        <v>16681</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="26"/>
+      <c r="B10" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="C10" s="28">
+        <v>11956</v>
+      </c>
+      <c r="D10" s="28">
+        <v>6387</v>
+      </c>
+      <c r="E10" s="28">
+        <v>18343</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="B11" s="29" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" s="19">
+        <v>3723</v>
+      </c>
+      <c r="D11" s="20">
+        <v>2197</v>
+      </c>
+      <c r="E11" s="19">
+        <v>5920</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="22"/>
+      <c r="B12" s="30" t="s">
+        <v>21</v>
+      </c>
+      <c r="C12" s="24">
+        <v>2541</v>
+      </c>
+      <c r="D12" s="24">
+        <v>7296</v>
+      </c>
+      <c r="E12" s="24">
+        <v>9837</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="17"/>
+      <c r="B13" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="C13" s="19" t="s">
+        <v>106</v>
+      </c>
+      <c r="D13" s="20" t="s">
+        <v>106</v>
+      </c>
+      <c r="E13" s="19" t="s">
+        <v>106</v>
+      </c>
+      <c r="F13" s="1"/>
+      <c r="G13" s="1"/>
+      <c r="H13" s="1"/>
+      <c r="I13" s="1"/>
+      <c r="J13" s="34"/>
+    </row>
+    <row r="14" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="22"/>
+      <c r="B14" s="30" t="s">
+        <v>23</v>
+      </c>
+      <c r="C14" s="24">
+        <v>619</v>
+      </c>
+      <c r="D14" s="24">
+        <v>754</v>
+      </c>
+      <c r="E14" s="24">
+        <v>1373</v>
+      </c>
+      <c r="F14" s="1"/>
+      <c r="G14" s="1"/>
+      <c r="H14" s="1"/>
+      <c r="I14" s="1"/>
+      <c r="J14" s="34"/>
+    </row>
+    <row r="15" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="17"/>
+      <c r="B15" s="29" t="s">
+        <v>24</v>
+      </c>
+      <c r="C15" s="19">
+        <v>658</v>
+      </c>
+      <c r="D15" s="20">
+        <v>442</v>
+      </c>
+      <c r="E15" s="19">
+        <v>1100</v>
+      </c>
+      <c r="F15" s="1"/>
+      <c r="G15" s="1"/>
+      <c r="H15" s="1"/>
+      <c r="I15" s="1"/>
+      <c r="J15" s="34"/>
+    </row>
+    <row r="16" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="22"/>
+      <c r="B16" s="30" t="s">
+        <v>25</v>
+      </c>
+      <c r="C16" s="24">
+        <v>110</v>
+      </c>
+      <c r="D16" s="24">
+        <v>275</v>
+      </c>
+      <c r="E16" s="24">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="17"/>
+      <c r="B17" s="29" t="s">
+        <v>26</v>
+      </c>
+      <c r="C17" s="19">
+        <v>117</v>
+      </c>
+      <c r="D17" s="20">
+        <v>589</v>
+      </c>
+      <c r="E17" s="19">
+        <v>706</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="22"/>
+      <c r="B18" s="30" t="s">
+        <v>27</v>
+      </c>
+      <c r="C18" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="D18" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="E18" s="24" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="26"/>
+      <c r="B19" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="C19" s="28">
+        <v>7790</v>
+      </c>
+      <c r="D19" s="28">
+        <v>11572</v>
+      </c>
+      <c r="E19" s="28">
+        <v>19362</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="17" t="s">
+        <v>28</v>
+      </c>
+      <c r="B20" s="18" t="s">
+        <v>82</v>
+      </c>
+      <c r="C20" s="19">
+        <v>1679</v>
+      </c>
+      <c r="D20" s="20">
+        <v>1084</v>
+      </c>
+      <c r="E20" s="19">
+        <v>2763</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="22"/>
+      <c r="B21" s="23" t="s">
+        <v>14</v>
+      </c>
+      <c r="C21" s="24">
+        <v>815</v>
+      </c>
+      <c r="D21" s="24">
+        <v>621</v>
+      </c>
+      <c r="E21" s="24">
+        <v>1436</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" s="31" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="17"/>
+      <c r="B22" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="C22" s="19">
+        <v>219</v>
+      </c>
+      <c r="D22" s="20">
+        <v>202</v>
+      </c>
+      <c r="E22" s="19">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" s="31" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="23"/>
+      <c r="B23" s="23" t="s">
+        <v>29</v>
+      </c>
+      <c r="C23" s="23">
+        <v>353</v>
+      </c>
+      <c r="D23" s="23">
+        <v>369</v>
+      </c>
+      <c r="E23" s="23">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="17"/>
+      <c r="B24" s="18" t="s">
+        <v>18</v>
+      </c>
+      <c r="C24" s="19">
+        <v>133</v>
+      </c>
+      <c r="D24" s="20">
+        <v>1164</v>
+      </c>
+      <c r="E24" s="19">
+        <v>1297</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="26"/>
+      <c r="B25" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="C25" s="28">
+        <v>3199</v>
+      </c>
+      <c r="D25" s="28">
+        <v>3440</v>
+      </c>
+      <c r="E25" s="28">
+        <v>6639</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="B26" s="18" t="s">
+        <v>77</v>
+      </c>
+      <c r="C26" s="19">
+        <v>22</v>
+      </c>
+      <c r="D26" s="20">
+        <v>91</v>
+      </c>
+      <c r="E26" s="19">
+        <v>113</v>
+      </c>
+      <c r="F26" s="36"/>
+      <c r="G26" s="36"/>
+      <c r="H26" s="36"/>
+      <c r="I26" s="36"/>
+      <c r="J26" s="36"/>
+    </row>
+    <row r="27" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="22"/>
+      <c r="B27" s="23" t="s">
+        <v>104</v>
+      </c>
+      <c r="C27" s="24">
+        <v>115</v>
+      </c>
+      <c r="D27" s="24">
+        <v>82</v>
+      </c>
+      <c r="E27" s="24">
+        <v>197</v>
+      </c>
+      <c r="F27" s="36"/>
+      <c r="G27" s="36"/>
+      <c r="H27" s="36"/>
+      <c r="I27" s="36"/>
+      <c r="J27" s="36"/>
+    </row>
+    <row r="28" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="17"/>
+      <c r="B28" s="18" t="s">
+        <v>78</v>
+      </c>
+      <c r="C28" s="19">
+        <v>518</v>
+      </c>
+      <c r="D28" s="20">
+        <v>310</v>
+      </c>
+      <c r="E28" s="19">
+        <v>828</v>
+      </c>
+      <c r="F28" s="36"/>
+      <c r="G28" s="36"/>
+      <c r="H28" s="36"/>
+      <c r="I28" s="36"/>
+      <c r="J28" s="36"/>
+    </row>
+    <row r="29" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="22"/>
+      <c r="B29" s="23" t="s">
         <v>31</v>
       </c>
-      <c r="B1" s="1"/>
-[...221 lines deleted...]
-      <c r="F10" s="4">
+      <c r="C29" s="24">
+        <v>3686</v>
+      </c>
+      <c r="D29" s="24">
+        <v>3329</v>
+      </c>
+      <c r="E29" s="24">
+        <v>7015</v>
+      </c>
+      <c r="F29" s="36"/>
+      <c r="G29" s="36"/>
+      <c r="H29" s="36"/>
+      <c r="I29" s="36"/>
+      <c r="J29" s="36"/>
+    </row>
+    <row r="30" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="17"/>
+      <c r="B30" s="18" t="s">
+        <v>105</v>
+      </c>
+      <c r="C30" s="19">
+        <v>0</v>
+      </c>
+      <c r="D30" s="20" t="s">
+        <v>106</v>
+      </c>
+      <c r="E30" s="19" t="s">
+        <v>106</v>
+      </c>
+      <c r="F30" s="36"/>
+      <c r="G30" s="36"/>
+      <c r="H30" s="36"/>
+      <c r="I30" s="36"/>
+      <c r="J30" s="36"/>
+    </row>
+    <row r="31" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="22"/>
+      <c r="B31" s="23" t="s">
+        <v>79</v>
+      </c>
+      <c r="C31" s="24">
+        <v>121</v>
+      </c>
+      <c r="D31" s="24">
+        <v>136</v>
+      </c>
+      <c r="E31" s="24">
+        <v>257</v>
+      </c>
+      <c r="F31" s="36"/>
+      <c r="G31" s="36"/>
+      <c r="H31" s="36"/>
+      <c r="I31" s="36"/>
+      <c r="J31" s="36"/>
+    </row>
+    <row r="32" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="17"/>
+      <c r="B32" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="C32" s="19" t="s">
+        <v>106</v>
+      </c>
+      <c r="D32" s="20" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="19" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="22"/>
+      <c r="B33" s="23" t="s">
+        <v>80</v>
+      </c>
+      <c r="C33" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="D33" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="E33" s="24">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="26"/>
+      <c r="B34" s="46" t="s">
+        <v>0</v>
+      </c>
+      <c r="C34" s="46">
+        <v>4476</v>
+      </c>
+      <c r="D34" s="46">
+        <v>3982</v>
+      </c>
+      <c r="E34" s="46">
+        <v>8458</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="22" t="s">
+        <v>32</v>
+      </c>
+      <c r="B35" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="C35" s="24">
+        <v>999</v>
+      </c>
+      <c r="D35" s="24">
+        <v>1744</v>
+      </c>
+      <c r="E35" s="24">
+        <v>2743</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="17"/>
+      <c r="B36" s="18" t="s">
+        <v>33</v>
+      </c>
+      <c r="C36" s="19">
+        <v>599</v>
+      </c>
+      <c r="D36" s="20">
+        <v>500</v>
+      </c>
+      <c r="E36" s="19">
+        <v>1099</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="22"/>
+      <c r="B37" s="23" t="s">
         <v>34</v>
       </c>
-      <c r="G10" s="4">
-[...222 lines deleted...]
-      <c r="H19" s="20">
+      <c r="C37" s="24">
+        <v>283</v>
+      </c>
+      <c r="D37" s="24">
+        <v>320</v>
+      </c>
+      <c r="E37" s="24">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="17"/>
+      <c r="B38" s="18" t="s">
+        <v>35</v>
+      </c>
+      <c r="C38" s="19">
+        <v>4124</v>
+      </c>
+      <c r="D38" s="20">
+        <v>3408</v>
+      </c>
+      <c r="E38" s="19">
+        <v>7532</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="22"/>
+      <c r="B39" s="23" t="s">
+        <v>36</v>
+      </c>
+      <c r="C39" s="24">
+        <v>85</v>
+      </c>
+      <c r="D39" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="E39" s="24" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="17"/>
+      <c r="B40" s="18" t="s">
+        <v>37</v>
+      </c>
+      <c r="C40" s="19">
+        <v>102</v>
+      </c>
+      <c r="D40" s="20">
+        <v>120</v>
+      </c>
+      <c r="E40" s="19">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="22"/>
+      <c r="B41" s="23" t="s">
         <v>38</v>
       </c>
-    </row>
-[...227 lines deleted...]
-    </row>
+      <c r="C41" s="24">
+        <v>0</v>
+      </c>
+      <c r="D41" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="E41" s="24" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="26"/>
+      <c r="B42" s="46" t="s">
+        <v>0</v>
+      </c>
+      <c r="C42" s="46">
+        <v>6192</v>
+      </c>
+      <c r="D42" s="46">
+        <v>6147</v>
+      </c>
+      <c r="E42" s="46">
+        <v>12339</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="22" t="s">
+        <v>42</v>
+      </c>
+      <c r="B43" s="23" t="s">
+        <v>81</v>
+      </c>
+      <c r="C43" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="D43" s="24">
+        <v>0</v>
+      </c>
+      <c r="E43" s="24" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="17"/>
+      <c r="B44" s="18" t="s">
+        <v>39</v>
+      </c>
+      <c r="C44" s="19" t="s">
+        <v>106</v>
+      </c>
+      <c r="D44" s="20" t="s">
+        <v>106</v>
+      </c>
+      <c r="E44" s="19" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="22"/>
+      <c r="B45" s="23" t="s">
+        <v>40</v>
+      </c>
+      <c r="C45" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="D45" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="E45" s="24">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="17"/>
+      <c r="B46" s="18" t="s">
+        <v>41</v>
+      </c>
+      <c r="C46" s="19">
+        <v>291</v>
+      </c>
+      <c r="D46" s="20">
+        <v>274</v>
+      </c>
+      <c r="E46" s="19">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="26"/>
+      <c r="B47" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="C47" s="28">
+        <v>303</v>
+      </c>
+      <c r="D47" s="28">
+        <v>299</v>
+      </c>
+      <c r="E47" s="28">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="B48" s="46" t="s">
+        <v>0</v>
+      </c>
+      <c r="C48" s="46">
+        <v>33916</v>
+      </c>
+      <c r="D48" s="46">
+        <v>31827</v>
+      </c>
+      <c r="E48" s="46">
+        <v>65743</v>
+      </c>
+    </row>
+    <row r="49" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="50" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="51" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="52" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="53" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="54" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="55" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="56" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="57" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="58" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="59" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="60" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="61" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="62" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="63" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="64" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="65" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="66" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="67" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="68" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="69" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="70" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="71" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="72" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="73" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="74" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="75" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="76" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="77" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="78" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="79" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="80" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="81" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="82" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="83" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="84" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="85" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="86" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="87" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="88" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="89" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="90" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="91" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="92" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="93" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="94" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="95" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="96" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="97" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="98" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="99" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="100" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="101" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="102" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="103" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="104" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="105" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="106" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="107" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="108" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="109" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="110" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="111" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="112" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="113" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="114" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="115" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="116" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="117" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="118" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="119" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="120" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="121" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="122" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="123" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="124" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="125" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="126" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="127" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="128" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="129" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="130" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="131" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="132" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="133" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="134" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="135" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="136" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="137" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="138" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="139" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="140" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="141" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="142" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="143" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="144" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="145" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="146" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="147" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="148" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="149" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="150" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="151" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="152" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="153" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="154" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="155" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="156" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="157" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="158" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="159" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="160" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="161" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="162" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="163" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="164" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="165" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="166" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="167" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="168" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="169" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="170" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="171" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="172" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="173" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="174" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="175" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="176" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="177" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="178" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="179" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="180" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="181" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="182" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="183" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="184" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="185" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="186" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="187" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="188" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="189" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="190" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="191" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="192" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="193" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="194" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="195" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="196" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="197" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="198" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="199" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="200" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="201" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="202" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
-  <phoneticPr fontId="4" type="noConversion"/>
-[...1 lines deleted...]
-  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="1.5748031496062993" bottom="0.78740157480314965" header="0" footer="0"/>
+  <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <headerFooter differentFirst="1">
+    <firstHeader>&amp;L &amp;G</firstHeader>
+    <firstFooter>&amp;L&amp;7Adm444 2022-11-16</firstFooter>
+  </headerFooter>
+  <legacyDrawingHF r:id="rId2"/>
   <tableParts count="1">
-    <tablePart r:id="rId2"/>
+    <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
-  <dimension ref="A1:F42"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F1315F6A-E174-4CFA-A0A6-A6D13FDD72CB}">
+  <sheetPr codeName="Blad6"/>
+  <dimension ref="A1:J201"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0"/>
+    <sheetView topLeftCell="A2" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="15" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="19.7109375" style="2" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="16384" width="11.42578125" style="2"/>
+    <col min="1" max="1" width="36.25" style="32" customWidth="1"/>
+    <col min="2" max="2" width="57.625" style="32" bestFit="1" customWidth="1"/>
+    <col min="3" max="10" width="8.875" style="32" customWidth="1"/>
+    <col min="11" max="16384" width="8.875" style="32"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="15" customHeight="1">
-      <c r="A1" s="1" t="s">
+    <row r="1" spans="1:10" s="9" customFormat="1" ht="28.35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="C1" s="10"/>
+    </row>
+    <row r="2" spans="1:10" s="10" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="11"/>
+    </row>
+    <row r="3" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="11"/>
+    </row>
+    <row r="4" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="11"/>
+    </row>
+    <row r="5" spans="1:10" s="10" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B5" s="13"/>
+      <c r="C5" s="13"/>
+      <c r="D5" s="13"/>
+      <c r="E5" s="13"/>
+      <c r="F5" s="13"/>
+      <c r="G5" s="13"/>
+      <c r="H5" s="13"/>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
+    </row>
+    <row r="6" spans="1:10" s="10" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="14" t="s">
+        <v>1</v>
+      </c>
+      <c r="B6" s="15" t="s">
+        <v>4</v>
+      </c>
+      <c r="C6" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="D6" s="39" t="s">
+        <v>3</v>
+      </c>
+      <c r="E6" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="17" t="s">
+        <v>11</v>
+      </c>
+      <c r="B7" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="C7" s="19">
+        <v>2519</v>
+      </c>
+      <c r="D7" s="20">
+        <v>1232</v>
+      </c>
+      <c r="E7" s="19">
+        <v>3751</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="22"/>
+      <c r="B8" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="C8" s="24">
+        <v>42</v>
+      </c>
+      <c r="D8" s="24">
+        <v>34</v>
+      </c>
+      <c r="E8" s="24">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="17"/>
+      <c r="B9" s="18" t="s">
+        <v>76</v>
+      </c>
+      <c r="C9" s="19">
+        <v>13412</v>
+      </c>
+      <c r="D9" s="20">
+        <v>5510</v>
+      </c>
+      <c r="E9" s="19">
+        <v>18922</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="26"/>
+      <c r="B10" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="C10" s="28">
+        <v>15973</v>
+      </c>
+      <c r="D10" s="28">
+        <v>6776</v>
+      </c>
+      <c r="E10" s="28">
+        <v>22749</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="B11" s="18" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" s="19">
+        <v>5013</v>
+      </c>
+      <c r="D11" s="20">
+        <v>2862</v>
+      </c>
+      <c r="E11" s="19">
+        <v>7875</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="22"/>
+      <c r="B12" s="23" t="s">
+        <v>21</v>
+      </c>
+      <c r="C12" s="24">
+        <v>3824</v>
+      </c>
+      <c r="D12" s="24">
+        <v>10245</v>
+      </c>
+      <c r="E12" s="24">
+        <v>14069</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="17"/>
+      <c r="B13" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="C13" s="19">
+        <v>27</v>
+      </c>
+      <c r="D13" s="20">
+        <v>41</v>
+      </c>
+      <c r="E13" s="19">
+        <v>68</v>
+      </c>
+      <c r="F13" s="1"/>
+      <c r="G13" s="1"/>
+      <c r="H13" s="1"/>
+      <c r="I13" s="1"/>
+      <c r="J13" s="34"/>
+    </row>
+    <row r="14" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="22"/>
+      <c r="B14" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="C14" s="24">
+        <v>454</v>
+      </c>
+      <c r="D14" s="24">
+        <v>619</v>
+      </c>
+      <c r="E14" s="24">
+        <v>1073</v>
+      </c>
+      <c r="F14" s="1"/>
+      <c r="G14" s="1"/>
+      <c r="H14" s="1"/>
+      <c r="I14" s="1"/>
+      <c r="J14" s="34"/>
+    </row>
+    <row r="15" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="17"/>
+      <c r="B15" s="18" t="s">
+        <v>24</v>
+      </c>
+      <c r="C15" s="19">
         <v>36</v>
       </c>
-      <c r="B1" s="1"/>
-[...12 lines deleted...]
-      <c r="A3" s="3" t="s">
+      <c r="D15" s="20">
+        <v>108</v>
+      </c>
+      <c r="E15" s="19">
+        <v>144</v>
+      </c>
+      <c r="F15" s="1"/>
+      <c r="G15" s="1"/>
+      <c r="H15" s="1"/>
+      <c r="I15" s="1"/>
+      <c r="J15" s="34"/>
+    </row>
+    <row r="16" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="22"/>
+      <c r="B16" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="C16" s="24">
+        <v>14</v>
+      </c>
+      <c r="D16" s="24">
+        <v>76</v>
+      </c>
+      <c r="E16" s="24">
+        <v>90</v>
+      </c>
+      <c r="F16" s="1"/>
+      <c r="G16" s="1"/>
+      <c r="H16" s="1"/>
+      <c r="I16" s="1"/>
+      <c r="J16" s="34"/>
+    </row>
+    <row r="17" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="17"/>
+      <c r="B17" s="18" t="s">
+        <v>27</v>
+      </c>
+      <c r="C17" s="19">
+        <v>0</v>
+      </c>
+      <c r="D17" s="20">
+        <v>0</v>
+      </c>
+      <c r="E17" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="26"/>
+      <c r="B18" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="C18" s="28">
+        <v>9368</v>
+      </c>
+      <c r="D18" s="28">
+        <v>13951</v>
+      </c>
+      <c r="E18" s="28">
+        <v>23319</v>
+      </c>
+      <c r="F18" s="1"/>
+      <c r="G18" s="1"/>
+      <c r="H18" s="1"/>
+      <c r="I18" s="1"/>
+      <c r="J18" s="34"/>
+    </row>
+    <row r="19" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="17" t="s">
+        <v>28</v>
+      </c>
+      <c r="B19" s="18" t="s">
+        <v>82</v>
+      </c>
+      <c r="C19" s="19">
+        <v>350</v>
+      </c>
+      <c r="D19" s="20">
+        <v>213</v>
+      </c>
+      <c r="E19" s="19">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="22"/>
+      <c r="B20" s="23" t="s">
+        <v>14</v>
+      </c>
+      <c r="C20" s="24">
+        <v>407</v>
+      </c>
+      <c r="D20" s="24">
+        <v>272</v>
+      </c>
+      <c r="E20" s="24">
+        <v>679</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="17"/>
+      <c r="B21" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="C21" s="19">
+        <v>20</v>
+      </c>
+      <c r="D21" s="20">
+        <v>18</v>
+      </c>
+      <c r="E21" s="19">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" s="31" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="22"/>
+      <c r="B22" s="35" t="s">
+        <v>29</v>
+      </c>
+      <c r="C22" s="24">
+        <v>0</v>
+      </c>
+      <c r="D22" s="24">
+        <v>0</v>
+      </c>
+      <c r="E22" s="24">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" s="31" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="17"/>
+      <c r="B23" s="18" t="s">
+        <v>18</v>
+      </c>
+      <c r="C23" s="19">
+        <v>74</v>
+      </c>
+      <c r="D23" s="20">
+        <v>478</v>
+      </c>
+      <c r="E23" s="19">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="26"/>
+      <c r="B24" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="C24" s="28">
+        <v>851</v>
+      </c>
+      <c r="D24" s="28">
+        <v>981</v>
+      </c>
+      <c r="E24" s="28">
+        <v>1832</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="B25" s="18" t="s">
+        <v>77</v>
+      </c>
+      <c r="C25" s="19">
+        <v>1794</v>
+      </c>
+      <c r="D25" s="20">
+        <v>1685</v>
+      </c>
+      <c r="E25" s="19">
+        <v>3479</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="22"/>
+      <c r="B26" s="23" t="s">
+        <v>104</v>
+      </c>
+      <c r="C26" s="24">
+        <v>1074</v>
+      </c>
+      <c r="D26" s="24">
+        <v>912</v>
+      </c>
+      <c r="E26" s="24">
+        <v>1986</v>
+      </c>
+      <c r="F26" s="36"/>
+      <c r="G26" s="36"/>
+      <c r="H26" s="36"/>
+      <c r="I26" s="36"/>
+      <c r="J26" s="36"/>
+    </row>
+    <row r="27" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="17"/>
+      <c r="B27" s="18" t="s">
+        <v>78</v>
+      </c>
+      <c r="C27" s="19">
+        <v>2758</v>
+      </c>
+      <c r="D27" s="20">
+        <v>2266</v>
+      </c>
+      <c r="E27" s="19">
+        <v>5024</v>
+      </c>
+      <c r="F27" s="36"/>
+      <c r="G27" s="36"/>
+      <c r="H27" s="36"/>
+      <c r="I27" s="36"/>
+      <c r="J27" s="36"/>
+    </row>
+    <row r="28" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="22"/>
+      <c r="B28" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="C28" s="24">
+        <v>22540</v>
+      </c>
+      <c r="D28" s="24">
+        <v>18441</v>
+      </c>
+      <c r="E28" s="24">
+        <v>40981</v>
+      </c>
+      <c r="F28" s="36"/>
+      <c r="G28" s="36"/>
+      <c r="H28" s="36"/>
+      <c r="I28" s="36"/>
+      <c r="J28" s="36"/>
+    </row>
+    <row r="29" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="17"/>
+      <c r="B29" s="18" t="s">
+        <v>105</v>
+      </c>
+      <c r="C29" s="19">
+        <v>513</v>
+      </c>
+      <c r="D29" s="20">
+        <v>675</v>
+      </c>
+      <c r="E29" s="19">
+        <v>1188</v>
+      </c>
+      <c r="F29" s="36"/>
+      <c r="G29" s="36"/>
+      <c r="H29" s="36"/>
+      <c r="I29" s="36"/>
+      <c r="J29" s="36"/>
+    </row>
+    <row r="30" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="22"/>
+      <c r="B30" s="23" t="s">
+        <v>79</v>
+      </c>
+      <c r="C30" s="24">
+        <v>307</v>
+      </c>
+      <c r="D30" s="24">
+        <v>436</v>
+      </c>
+      <c r="E30" s="24">
+        <v>743</v>
+      </c>
+      <c r="F30" s="36"/>
+      <c r="G30" s="36"/>
+      <c r="H30" s="36"/>
+      <c r="I30" s="36"/>
+      <c r="J30" s="36"/>
+    </row>
+    <row r="31" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="17"/>
+      <c r="B31" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="C31" s="19" t="s">
+        <v>106</v>
+      </c>
+      <c r="D31" s="20" t="s">
+        <v>106</v>
+      </c>
+      <c r="E31" s="19">
+        <v>57</v>
+      </c>
+      <c r="F31" s="36"/>
+      <c r="G31" s="36"/>
+      <c r="H31" s="36"/>
+      <c r="I31" s="36"/>
+      <c r="J31" s="36"/>
+    </row>
+    <row r="32" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="22"/>
+      <c r="B32" s="23" t="s">
+        <v>80</v>
+      </c>
+      <c r="C32" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="D32" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="24">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="26"/>
+      <c r="B33" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="C33" s="28">
+        <v>29013</v>
+      </c>
+      <c r="D33" s="28">
+        <v>24451</v>
+      </c>
+      <c r="E33" s="28">
+        <v>53464</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="22" t="s">
+        <v>32</v>
+      </c>
+      <c r="B34" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="C34" s="24">
+        <v>388</v>
+      </c>
+      <c r="D34" s="24">
+        <v>505</v>
+      </c>
+      <c r="E34" s="24">
+        <v>893</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="17"/>
+      <c r="B35" s="18" t="s">
+        <v>33</v>
+      </c>
+      <c r="C35" s="19" t="s">
+        <v>106</v>
+      </c>
+      <c r="D35" s="20" t="s">
+        <v>106</v>
+      </c>
+      <c r="E35" s="19">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="22"/>
+      <c r="B36" s="23" t="s">
+        <v>34</v>
+      </c>
+      <c r="C36" s="24">
+        <v>390</v>
+      </c>
+      <c r="D36" s="24">
+        <v>559</v>
+      </c>
+      <c r="E36" s="24">
+        <v>949</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="17"/>
+      <c r="B37" s="18" t="s">
+        <v>35</v>
+      </c>
+      <c r="C37" s="19">
+        <v>874</v>
+      </c>
+      <c r="D37" s="20">
+        <v>929</v>
+      </c>
+      <c r="E37" s="19">
+        <v>1803</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="22"/>
+      <c r="B38" s="23" t="s">
+        <v>36</v>
+      </c>
+      <c r="C38" s="24">
         <v>17</v>
       </c>
-      <c r="B3" s="3" t="s">
-[...219 lines deleted...]
-      <c r="B15" s="5" t="s">
+      <c r="D38" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="E38" s="24" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="17"/>
+      <c r="B39" s="18" t="s">
+        <v>37</v>
+      </c>
+      <c r="C39" s="19">
+        <v>15</v>
+      </c>
+      <c r="D39" s="20">
+        <v>20</v>
+      </c>
+      <c r="E39" s="19">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="22"/>
+      <c r="B40" s="23" t="s">
+        <v>38</v>
+      </c>
+      <c r="C40" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="D40" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="E40" s="24" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="26"/>
+      <c r="B41" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="C41" s="28">
+        <v>1696</v>
+      </c>
+      <c r="D41" s="28">
+        <v>2037</v>
+      </c>
+      <c r="E41" s="28">
+        <v>3733</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="22" t="s">
         <v>42</v>
       </c>
-      <c r="C15" s="19">
-[...171 lines deleted...]
-      <c r="E24" s="4">
+      <c r="B42" s="23" t="s">
+        <v>81</v>
+      </c>
+      <c r="C42" s="24">
+        <v>0</v>
+      </c>
+      <c r="D42" s="24">
+        <v>0</v>
+      </c>
+      <c r="E42" s="24">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="17"/>
+      <c r="B43" s="18" t="s">
+        <v>39</v>
+      </c>
+      <c r="C43" s="19">
+        <v>0</v>
+      </c>
+      <c r="D43" s="20">
+        <v>0</v>
+      </c>
+      <c r="E43" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="22"/>
+      <c r="B44" s="23" t="s">
+        <v>40</v>
+      </c>
+      <c r="C44" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="D44" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="E44" s="24" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="17"/>
+      <c r="B45" s="18" t="s">
         <v>41</v>
       </c>
-      <c r="F24" s="4">
-[...97 lines deleted...]
-      <c r="B30" s="14" t="s">
+      <c r="C45" s="19" t="s">
+        <v>106</v>
+      </c>
+      <c r="D45" s="20" t="s">
+        <v>106</v>
+      </c>
+      <c r="E45" s="19" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="26"/>
+      <c r="B46" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="C46" s="28">
         <v>12</v>
       </c>
-      <c r="C30" s="4">
-[...229 lines deleted...]
-    </row>
+      <c r="D46" s="28">
+        <v>129</v>
+      </c>
+      <c r="E46" s="28">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="B47" s="46" t="s">
+        <v>0</v>
+      </c>
+      <c r="C47" s="46">
+        <v>56913</v>
+      </c>
+      <c r="D47" s="46">
+        <v>48325</v>
+      </c>
+      <c r="E47" s="46">
+        <v>105238</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="49" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="50" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="51" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="52" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="53" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="54" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="55" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="56" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="57" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="58" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="59" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="60" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="61" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="62" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="63" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="64" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="65" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="66" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="67" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="68" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="69" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="70" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="71" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="72" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="73" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="74" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="75" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="76" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="77" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="78" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="79" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="80" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="81" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="82" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="83" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="84" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="85" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="86" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="87" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="88" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="89" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="90" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="91" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="92" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="93" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="94" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="95" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="96" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="97" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="98" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="99" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="100" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="101" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="102" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="103" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="104" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="105" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="106" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="107" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="108" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="109" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="110" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="111" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="112" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="113" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="114" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="115" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="116" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="117" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="118" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="119" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="120" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="121" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="122" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="123" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="124" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="125" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="126" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="127" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="128" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="129" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="130" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="131" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="132" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="133" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="134" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="135" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="136" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="137" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="138" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="139" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="140" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="141" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="142" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="143" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="144" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="145" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="146" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="147" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="148" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="149" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="150" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="151" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="152" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="153" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="154" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="155" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="156" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="157" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="158" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="159" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="160" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="161" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="162" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="163" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="164" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="165" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="166" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="167" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="168" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="169" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="170" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="171" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="172" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="173" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="174" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="175" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="176" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="177" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="178" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="179" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="180" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="181" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="182" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="183" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="184" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="185" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="186" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="187" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="188" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="189" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="190" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="191" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="192" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="193" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="194" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="195" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="196" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="197" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="198" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="199" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="200" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="201" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="1.5748031496062993" bottom="0.78740157480314965" header="0" footer="0"/>
+  <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <headerFooter differentFirst="1">
+    <firstHeader>&amp;L &amp;G</firstHeader>
+    <firstFooter>&amp;L&amp;7Adm444 2022-11-16</firstFooter>
+  </headerFooter>
+  <legacyDrawingHF r:id="rId2"/>
   <tableParts count="1">
-    <tablePart r:id="rId2"/>
+    <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
-  <dimension ref="A1:E43"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F9706B6E-295C-4D67-B20C-227EC82C3639}">
+  <dimension ref="A1:J202"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0"/>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="19.7109375" style="2" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="16384" width="11.42578125" style="2"/>
+    <col min="1" max="1" width="36.25" style="32" customWidth="1"/>
+    <col min="2" max="2" width="51.625" style="32" bestFit="1" customWidth="1"/>
+    <col min="3" max="16384" width="8.875" style="32"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="15" customHeight="1">
-      <c r="A1" s="1" t="s">
+    <row r="1" spans="1:10" s="9" customFormat="1" ht="28.35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="8" t="s">
+        <v>83</v>
+      </c>
+      <c r="C1" s="10"/>
+    </row>
+    <row r="2" spans="1:10" s="10" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="11"/>
+    </row>
+    <row r="3" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="11"/>
+    </row>
+    <row r="4" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="11"/>
+    </row>
+    <row r="5" spans="1:10" s="10" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="12" t="s">
+        <v>83</v>
+      </c>
+      <c r="B5" s="13"/>
+      <c r="C5" s="13"/>
+      <c r="D5" s="13"/>
+      <c r="E5" s="13"/>
+      <c r="F5" s="13"/>
+      <c r="G5" s="13"/>
+      <c r="H5" s="13"/>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
+    </row>
+    <row r="6" spans="1:10" s="10" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="14" t="s">
+        <v>1</v>
+      </c>
+      <c r="B6" s="15" t="s">
+        <v>4</v>
+      </c>
+      <c r="C6" s="15" t="s">
+        <v>84</v>
+      </c>
+      <c r="D6" s="15" t="s">
+        <v>85</v>
+      </c>
+      <c r="E6" s="39" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="17" t="s">
+        <v>11</v>
+      </c>
+      <c r="B7" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="C7" s="19">
+        <v>306</v>
+      </c>
+      <c r="D7" s="20">
+        <v>1183</v>
+      </c>
+      <c r="E7" s="19">
+        <v>1489</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="22"/>
+      <c r="B8" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="C8" s="24">
+        <v>59</v>
+      </c>
+      <c r="D8" s="24">
+        <v>114</v>
+      </c>
+      <c r="E8" s="24">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="17"/>
+      <c r="B9" s="18" t="s">
+        <v>76</v>
+      </c>
+      <c r="C9" s="19">
+        <v>10248</v>
+      </c>
+      <c r="D9" s="20">
+        <v>6433</v>
+      </c>
+      <c r="E9" s="19">
+        <v>16681</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="26"/>
+      <c r="B10" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="C10" s="28">
+        <v>10613</v>
+      </c>
+      <c r="D10" s="28">
+        <v>7730</v>
+      </c>
+      <c r="E10" s="28">
+        <v>18343</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="B11" s="29" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" s="19">
+        <v>2876</v>
+      </c>
+      <c r="D11" s="20">
+        <v>3044</v>
+      </c>
+      <c r="E11" s="19">
+        <v>5920</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="22"/>
+      <c r="B12" s="30" t="s">
+        <v>21</v>
+      </c>
+      <c r="C12" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="D12" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="E12" s="24">
+        <v>9837</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="17"/>
+      <c r="B13" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="C13" s="19" t="s">
+        <v>106</v>
+      </c>
+      <c r="D13" s="20" t="s">
+        <v>106</v>
+      </c>
+      <c r="E13" s="19" t="s">
+        <v>106</v>
+      </c>
+      <c r="F13" s="1"/>
+      <c r="G13" s="1"/>
+      <c r="H13" s="1"/>
+      <c r="I13" s="1"/>
+      <c r="J13" s="34"/>
+    </row>
+    <row r="14" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="22"/>
+      <c r="B14" s="30" t="s">
+        <v>23</v>
+      </c>
+      <c r="C14" s="24">
+        <v>1373</v>
+      </c>
+      <c r="D14" s="24">
+        <v>0</v>
+      </c>
+      <c r="E14" s="24">
+        <v>1373</v>
+      </c>
+      <c r="F14" s="1"/>
+      <c r="G14" s="1"/>
+      <c r="H14" s="1"/>
+      <c r="I14" s="1"/>
+      <c r="J14" s="34"/>
+    </row>
+    <row r="15" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="17"/>
+      <c r="B15" s="29" t="s">
+        <v>24</v>
+      </c>
+      <c r="C15" s="19">
+        <v>1100</v>
+      </c>
+      <c r="D15" s="20">
+        <v>0</v>
+      </c>
+      <c r="E15" s="19">
+        <v>1100</v>
+      </c>
+      <c r="F15" s="1"/>
+      <c r="G15" s="1"/>
+      <c r="H15" s="1"/>
+      <c r="I15" s="1"/>
+      <c r="J15" s="34"/>
+    </row>
+    <row r="16" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="22"/>
+      <c r="B16" s="30" t="s">
+        <v>25</v>
+      </c>
+      <c r="C16" s="24">
+        <v>385</v>
+      </c>
+      <c r="D16" s="24">
+        <v>0</v>
+      </c>
+      <c r="E16" s="24">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="17"/>
+      <c r="B17" s="29" t="s">
+        <v>26</v>
+      </c>
+      <c r="C17" s="19">
+        <v>706</v>
+      </c>
+      <c r="D17" s="20">
+        <v>0</v>
+      </c>
+      <c r="E17" s="19">
+        <v>706</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="22"/>
+      <c r="B18" s="30" t="s">
+        <v>27</v>
+      </c>
+      <c r="C18" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="D18" s="24">
+        <v>0</v>
+      </c>
+      <c r="E18" s="24" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="26"/>
+      <c r="B19" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="C19" s="28">
+        <v>16316</v>
+      </c>
+      <c r="D19" s="28">
+        <v>3046</v>
+      </c>
+      <c r="E19" s="28">
+        <v>19362</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="17" t="s">
+        <v>28</v>
+      </c>
+      <c r="B20" s="18" t="s">
+        <v>82</v>
+      </c>
+      <c r="C20" s="19">
+        <v>1226</v>
+      </c>
+      <c r="D20" s="20">
+        <v>1537</v>
+      </c>
+      <c r="E20" s="19">
+        <v>2763</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="22"/>
+      <c r="B21" s="23" t="s">
+        <v>14</v>
+      </c>
+      <c r="C21" s="24">
+        <v>1230</v>
+      </c>
+      <c r="D21" s="24">
+        <v>206</v>
+      </c>
+      <c r="E21" s="24">
+        <v>1436</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" s="31" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="17"/>
+      <c r="B22" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="C22" s="19" t="s">
+        <v>106</v>
+      </c>
+      <c r="D22" s="20" t="s">
+        <v>106</v>
+      </c>
+      <c r="E22" s="19">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" s="31" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="23"/>
+      <c r="B23" s="23" t="s">
+        <v>29</v>
+      </c>
+      <c r="C23" s="23">
+        <v>650</v>
+      </c>
+      <c r="D23" s="23">
+        <v>72</v>
+      </c>
+      <c r="E23" s="23">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="17"/>
+      <c r="B24" s="18" t="s">
+        <v>18</v>
+      </c>
+      <c r="C24" s="19" t="s">
+        <v>106</v>
+      </c>
+      <c r="D24" s="20" t="s">
+        <v>106</v>
+      </c>
+      <c r="E24" s="19">
+        <v>1297</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="26"/>
+      <c r="B25" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="C25" s="28">
+        <v>4764</v>
+      </c>
+      <c r="D25" s="28">
+        <v>1875</v>
+      </c>
+      <c r="E25" s="28">
+        <v>6639</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="B26" s="18" t="s">
+        <v>77</v>
+      </c>
+      <c r="C26" s="19">
+        <v>67</v>
+      </c>
+      <c r="D26" s="20">
+        <v>46</v>
+      </c>
+      <c r="E26" s="19">
+        <v>113</v>
+      </c>
+      <c r="F26" s="36"/>
+      <c r="G26" s="36"/>
+      <c r="H26" s="36"/>
+      <c r="I26" s="36"/>
+      <c r="J26" s="36"/>
+    </row>
+    <row r="27" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="22"/>
+      <c r="B27" s="23" t="s">
+        <v>104</v>
+      </c>
+      <c r="C27" s="24">
+        <v>157</v>
+      </c>
+      <c r="D27" s="24">
+        <v>40</v>
+      </c>
+      <c r="E27" s="24">
+        <v>197</v>
+      </c>
+      <c r="F27" s="36"/>
+      <c r="G27" s="36"/>
+      <c r="H27" s="36"/>
+      <c r="I27" s="36"/>
+      <c r="J27" s="36"/>
+    </row>
+    <row r="28" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="17"/>
+      <c r="B28" s="18" t="s">
+        <v>78</v>
+      </c>
+      <c r="C28" s="19">
+        <v>660</v>
+      </c>
+      <c r="D28" s="20">
+        <v>168</v>
+      </c>
+      <c r="E28" s="19">
+        <v>828</v>
+      </c>
+      <c r="F28" s="36"/>
+      <c r="G28" s="36"/>
+      <c r="H28" s="36"/>
+      <c r="I28" s="36"/>
+      <c r="J28" s="36"/>
+    </row>
+    <row r="29" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="22"/>
+      <c r="B29" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="C29" s="24">
+        <v>5498</v>
+      </c>
+      <c r="D29" s="24">
+        <v>1517</v>
+      </c>
+      <c r="E29" s="24">
+        <v>7015</v>
+      </c>
+      <c r="F29" s="36"/>
+      <c r="G29" s="36"/>
+      <c r="H29" s="36"/>
+      <c r="I29" s="36"/>
+      <c r="J29" s="36"/>
+    </row>
+    <row r="30" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="17"/>
+      <c r="B30" s="18" t="s">
+        <v>105</v>
+      </c>
+      <c r="C30" s="19" t="s">
+        <v>106</v>
+      </c>
+      <c r="D30" s="20" t="s">
+        <v>106</v>
+      </c>
+      <c r="E30" s="19" t="s">
+        <v>106</v>
+      </c>
+      <c r="F30" s="36"/>
+      <c r="G30" s="36"/>
+      <c r="H30" s="36"/>
+      <c r="I30" s="36"/>
+      <c r="J30" s="36"/>
+    </row>
+    <row r="31" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="22"/>
+      <c r="B31" s="23" t="s">
+        <v>79</v>
+      </c>
+      <c r="C31" s="24">
+        <v>152</v>
+      </c>
+      <c r="D31" s="24">
+        <v>105</v>
+      </c>
+      <c r="E31" s="24">
+        <v>257</v>
+      </c>
+      <c r="F31" s="36"/>
+      <c r="G31" s="36"/>
+      <c r="H31" s="36"/>
+      <c r="I31" s="36"/>
+      <c r="J31" s="36"/>
+    </row>
+    <row r="32" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="17"/>
+      <c r="B32" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="C32" s="19" t="s">
+        <v>106</v>
+      </c>
+      <c r="D32" s="20" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="19" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="22"/>
+      <c r="B33" s="23" t="s">
+        <v>80</v>
+      </c>
+      <c r="C33" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="D33" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="E33" s="24">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="26"/>
+      <c r="B34" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="C34" s="28">
+        <v>6574</v>
+      </c>
+      <c r="D34" s="28">
+        <v>1884</v>
+      </c>
+      <c r="E34" s="28">
+        <v>8458</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="22" t="s">
+        <v>32</v>
+      </c>
+      <c r="B35" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="C35" s="24">
+        <v>1663</v>
+      </c>
+      <c r="D35" s="24">
+        <v>1080</v>
+      </c>
+      <c r="E35" s="24">
+        <v>2743</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="17"/>
+      <c r="B36" s="18" t="s">
+        <v>33</v>
+      </c>
+      <c r="C36" s="19">
+        <v>1099</v>
+      </c>
+      <c r="D36" s="20">
+        <v>0</v>
+      </c>
+      <c r="E36" s="19">
+        <v>1099</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="22"/>
+      <c r="B37" s="23" t="s">
+        <v>34</v>
+      </c>
+      <c r="C37" s="24">
+        <v>603</v>
+      </c>
+      <c r="D37" s="24">
+        <v>0</v>
+      </c>
+      <c r="E37" s="24">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="17"/>
+      <c r="B38" s="18" t="s">
+        <v>35</v>
+      </c>
+      <c r="C38" s="19">
+        <v>7508</v>
+      </c>
+      <c r="D38" s="20">
+        <v>24</v>
+      </c>
+      <c r="E38" s="19">
+        <v>7532</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="22"/>
+      <c r="B39" s="23" t="s">
+        <v>36</v>
+      </c>
+      <c r="C39" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="D39" s="24">
+        <v>74</v>
+      </c>
+      <c r="E39" s="24" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="17"/>
+      <c r="B40" s="18" t="s">
         <v>37</v>
       </c>
-      <c r="B1" s="1"/>
-[...16 lines deleted...]
-      <c r="C3" s="12" t="s">
+      <c r="C40" s="19">
+        <v>222</v>
+      </c>
+      <c r="D40" s="20">
+        <v>0</v>
+      </c>
+      <c r="E40" s="19">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="22"/>
+      <c r="B41" s="23" t="s">
+        <v>38</v>
+      </c>
+      <c r="C41" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="D41" s="24">
+        <v>0</v>
+      </c>
+      <c r="E41" s="24" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="26"/>
+      <c r="B42" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="C42" s="28">
+        <v>11161</v>
+      </c>
+      <c r="D42" s="28">
+        <v>1178</v>
+      </c>
+      <c r="E42" s="28">
+        <v>12339</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="22" t="s">
+        <v>42</v>
+      </c>
+      <c r="B43" s="23" t="s">
+        <v>81</v>
+      </c>
+      <c r="C43" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="D43" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="E43" s="24" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="17"/>
+      <c r="B44" s="18" t="s">
+        <v>39</v>
+      </c>
+      <c r="C44" s="19" t="s">
+        <v>106</v>
+      </c>
+      <c r="D44" s="20" t="s">
+        <v>106</v>
+      </c>
+      <c r="E44" s="19" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="22"/>
+      <c r="B45" s="23" t="s">
         <v>40</v>
       </c>
-      <c r="D3" s="12" t="s">
+      <c r="C45" s="24">
+        <v>16</v>
+      </c>
+      <c r="D45" s="24">
+        <v>0</v>
+      </c>
+      <c r="E45" s="24">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="17"/>
+      <c r="B46" s="18" t="s">
         <v>41</v>
       </c>
-      <c r="E3" s="8" t="s">
-[...600 lines deleted...]
-    <row r="43" spans="1:5" ht="15" customHeight="1"/>
+      <c r="C46" s="19">
+        <v>425</v>
+      </c>
+      <c r="D46" s="20">
+        <v>140</v>
+      </c>
+      <c r="E46" s="19">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="26"/>
+      <c r="B47" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="C47" s="28">
+        <v>455</v>
+      </c>
+      <c r="D47" s="28">
+        <v>147</v>
+      </c>
+      <c r="E47" s="28">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="B48" s="46" t="s">
+        <v>0</v>
+      </c>
+      <c r="C48" s="46">
+        <v>49883</v>
+      </c>
+      <c r="D48" s="46">
+        <v>15860</v>
+      </c>
+      <c r="E48" s="46">
+        <v>65743</v>
+      </c>
+    </row>
+    <row r="49" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="50" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="51" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="52" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="53" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="54" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="55" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="56" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="57" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="58" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="59" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="60" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="61" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="62" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="63" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="64" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="65" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="66" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="67" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="68" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="69" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="70" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="71" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="72" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="73" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="74" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="75" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="76" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="77" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="78" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="79" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="80" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="81" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="82" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="83" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="84" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="85" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="86" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="87" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="88" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="89" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="90" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="91" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="92" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="93" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="94" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="95" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="96" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="97" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="98" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="99" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="100" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="101" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="102" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="103" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="104" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="105" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="106" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="107" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="108" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="109" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="110" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="111" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="112" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="113" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="114" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="115" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="116" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="117" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="118" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="119" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="120" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="121" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="122" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="123" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="124" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="125" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="126" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="127" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="128" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="129" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="130" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="131" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="132" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="133" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="134" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="135" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="136" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="137" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="138" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="139" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="140" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="141" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="142" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="143" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="144" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="145" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="146" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="147" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="148" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="149" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="150" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="151" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="152" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="153" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="154" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="155" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="156" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="157" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="158" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="159" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="160" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="161" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="162" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="163" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="164" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="165" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="166" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="167" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="168" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="169" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="170" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="171" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="172" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="173" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="174" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="175" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="176" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="177" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="178" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="179" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="180" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="181" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="182" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="183" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="184" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="185" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="186" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="187" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="188" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="189" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="190" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="191" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="192" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="193" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="194" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="195" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="196" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="197" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="198" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="199" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="200" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="201" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="202" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
+  </tableParts>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A0DD9C89-033D-48C7-BB59-9DD40EC54CB9}">
+  <dimension ref="A1:J201"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="36.25" style="32" customWidth="1"/>
+    <col min="2" max="2" width="51.625" style="32" bestFit="1" customWidth="1"/>
+    <col min="3" max="16384" width="8.875" style="32"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:10" s="9" customFormat="1" ht="28.35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="8" t="s">
+        <v>86</v>
+      </c>
+      <c r="C1" s="10"/>
+    </row>
+    <row r="2" spans="1:10" s="10" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="11"/>
+    </row>
+    <row r="3" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="11"/>
+    </row>
+    <row r="4" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="11"/>
+    </row>
+    <row r="5" spans="1:10" s="10" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="12" t="s">
+        <v>86</v>
+      </c>
+      <c r="B5" s="13"/>
+      <c r="C5" s="13"/>
+      <c r="D5" s="13"/>
+      <c r="E5" s="13"/>
+      <c r="F5" s="13"/>
+      <c r="G5" s="13"/>
+      <c r="H5" s="13"/>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
+    </row>
+    <row r="6" spans="1:10" s="10" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="14" t="s">
+        <v>1</v>
+      </c>
+      <c r="B6" s="15" t="s">
+        <v>4</v>
+      </c>
+      <c r="C6" s="15" t="s">
+        <v>84</v>
+      </c>
+      <c r="D6" s="39" t="s">
+        <v>85</v>
+      </c>
+      <c r="E6" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="17" t="s">
+        <v>11</v>
+      </c>
+      <c r="B7" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="C7" s="19">
+        <v>1994</v>
+      </c>
+      <c r="D7" s="20">
+        <v>1757</v>
+      </c>
+      <c r="E7" s="19">
+        <v>3751</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="22"/>
+      <c r="B8" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="C8" s="24">
+        <v>17</v>
+      </c>
+      <c r="D8" s="24">
+        <v>59</v>
+      </c>
+      <c r="E8" s="24">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="17"/>
+      <c r="B9" s="18" t="s">
+        <v>76</v>
+      </c>
+      <c r="C9" s="19">
+        <v>14394</v>
+      </c>
+      <c r="D9" s="20">
+        <v>4528</v>
+      </c>
+      <c r="E9" s="19">
+        <v>18922</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="26"/>
+      <c r="B10" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="C10" s="28">
+        <v>16405</v>
+      </c>
+      <c r="D10" s="28">
+        <v>6344</v>
+      </c>
+      <c r="E10" s="28">
+        <v>22749</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="B11" s="18" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" s="19">
+        <v>4105</v>
+      </c>
+      <c r="D11" s="20">
+        <v>3770</v>
+      </c>
+      <c r="E11" s="19">
+        <v>7875</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="22"/>
+      <c r="B12" s="23" t="s">
+        <v>21</v>
+      </c>
+      <c r="C12" s="24">
+        <v>14069</v>
+      </c>
+      <c r="D12" s="24">
+        <v>0</v>
+      </c>
+      <c r="E12" s="24">
+        <v>14069</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="17"/>
+      <c r="B13" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="C13" s="19">
+        <v>68</v>
+      </c>
+      <c r="D13" s="20">
+        <v>0</v>
+      </c>
+      <c r="E13" s="19">
+        <v>68</v>
+      </c>
+      <c r="F13" s="1"/>
+      <c r="G13" s="1"/>
+      <c r="H13" s="1"/>
+      <c r="I13" s="1"/>
+      <c r="J13" s="34"/>
+    </row>
+    <row r="14" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="22"/>
+      <c r="B14" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="C14" s="24">
+        <v>1073</v>
+      </c>
+      <c r="D14" s="24">
+        <v>0</v>
+      </c>
+      <c r="E14" s="24">
+        <v>1073</v>
+      </c>
+      <c r="F14" s="1"/>
+      <c r="G14" s="1"/>
+      <c r="H14" s="1"/>
+      <c r="I14" s="1"/>
+      <c r="J14" s="34"/>
+    </row>
+    <row r="15" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="17"/>
+      <c r="B15" s="18" t="s">
+        <v>24</v>
+      </c>
+      <c r="C15" s="19">
+        <v>144</v>
+      </c>
+      <c r="D15" s="20">
+        <v>0</v>
+      </c>
+      <c r="E15" s="19">
+        <v>144</v>
+      </c>
+      <c r="F15" s="1"/>
+      <c r="G15" s="1"/>
+      <c r="H15" s="1"/>
+      <c r="I15" s="1"/>
+      <c r="J15" s="34"/>
+    </row>
+    <row r="16" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="22"/>
+      <c r="B16" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="C16" s="24">
+        <v>90</v>
+      </c>
+      <c r="D16" s="24">
+        <v>0</v>
+      </c>
+      <c r="E16" s="24">
+        <v>90</v>
+      </c>
+      <c r="F16" s="1"/>
+      <c r="G16" s="1"/>
+      <c r="H16" s="1"/>
+      <c r="I16" s="1"/>
+      <c r="J16" s="34"/>
+    </row>
+    <row r="17" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="17"/>
+      <c r="B17" s="18" t="s">
+        <v>27</v>
+      </c>
+      <c r="C17" s="19">
+        <v>0</v>
+      </c>
+      <c r="D17" s="20">
+        <v>0</v>
+      </c>
+      <c r="E17" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="26"/>
+      <c r="B18" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="C18" s="28">
+        <v>19549</v>
+      </c>
+      <c r="D18" s="28">
+        <v>3770</v>
+      </c>
+      <c r="E18" s="28">
+        <v>23319</v>
+      </c>
+      <c r="F18" s="1"/>
+      <c r="G18" s="1"/>
+      <c r="H18" s="1"/>
+      <c r="I18" s="1"/>
+      <c r="J18" s="34"/>
+    </row>
+    <row r="19" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="17" t="s">
+        <v>28</v>
+      </c>
+      <c r="B19" s="18" t="s">
+        <v>82</v>
+      </c>
+      <c r="C19" s="19">
+        <v>307</v>
+      </c>
+      <c r="D19" s="20">
+        <v>256</v>
+      </c>
+      <c r="E19" s="19">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="22"/>
+      <c r="B20" s="23" t="s">
+        <v>14</v>
+      </c>
+      <c r="C20" s="24">
+        <v>642</v>
+      </c>
+      <c r="D20" s="24">
+        <v>37</v>
+      </c>
+      <c r="E20" s="24">
+        <v>679</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="17"/>
+      <c r="B21" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="C21" s="19">
+        <v>28</v>
+      </c>
+      <c r="D21" s="20">
+        <v>10</v>
+      </c>
+      <c r="E21" s="19">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" s="31" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="22"/>
+      <c r="B22" s="35" t="s">
+        <v>29</v>
+      </c>
+      <c r="C22" s="24">
+        <v>0</v>
+      </c>
+      <c r="D22" s="24">
+        <v>0</v>
+      </c>
+      <c r="E22" s="24">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" s="31" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="17"/>
+      <c r="B23" s="18" t="s">
+        <v>18</v>
+      </c>
+      <c r="C23" s="19">
+        <v>552</v>
+      </c>
+      <c r="D23" s="20">
+        <v>0</v>
+      </c>
+      <c r="E23" s="19">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="26"/>
+      <c r="B24" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="C24" s="28">
+        <v>1529</v>
+      </c>
+      <c r="D24" s="28">
+        <v>303</v>
+      </c>
+      <c r="E24" s="28">
+        <v>1832</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="B25" s="18" t="s">
+        <v>77</v>
+      </c>
+      <c r="C25" s="19">
+        <v>3184</v>
+      </c>
+      <c r="D25" s="20">
+        <v>295</v>
+      </c>
+      <c r="E25" s="19">
+        <v>3479</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="22"/>
+      <c r="B26" s="23" t="s">
+        <v>104</v>
+      </c>
+      <c r="C26" s="24">
+        <v>1812</v>
+      </c>
+      <c r="D26" s="24">
+        <v>174</v>
+      </c>
+      <c r="E26" s="24">
+        <v>1986</v>
+      </c>
+      <c r="F26" s="36"/>
+      <c r="G26" s="36"/>
+      <c r="H26" s="36"/>
+      <c r="I26" s="36"/>
+      <c r="J26" s="36"/>
+    </row>
+    <row r="27" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="17"/>
+      <c r="B27" s="18" t="s">
+        <v>78</v>
+      </c>
+      <c r="C27" s="19">
+        <v>4505</v>
+      </c>
+      <c r="D27" s="20">
+        <v>519</v>
+      </c>
+      <c r="E27" s="19">
+        <v>5024</v>
+      </c>
+      <c r="F27" s="36"/>
+      <c r="G27" s="36"/>
+      <c r="H27" s="36"/>
+      <c r="I27" s="36"/>
+      <c r="J27" s="36"/>
+    </row>
+    <row r="28" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="22"/>
+      <c r="B28" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="C28" s="24">
+        <v>31243</v>
+      </c>
+      <c r="D28" s="24">
+        <v>9738</v>
+      </c>
+      <c r="E28" s="24">
+        <v>40981</v>
+      </c>
+      <c r="F28" s="36"/>
+      <c r="G28" s="36"/>
+      <c r="H28" s="36"/>
+      <c r="I28" s="36"/>
+      <c r="J28" s="36"/>
+    </row>
+    <row r="29" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="17"/>
+      <c r="B29" s="18" t="s">
+        <v>105</v>
+      </c>
+      <c r="C29" s="19">
+        <v>1092</v>
+      </c>
+      <c r="D29" s="20">
+        <v>96</v>
+      </c>
+      <c r="E29" s="19">
+        <v>1188</v>
+      </c>
+      <c r="F29" s="36"/>
+      <c r="G29" s="36"/>
+      <c r="H29" s="36"/>
+      <c r="I29" s="36"/>
+      <c r="J29" s="36"/>
+    </row>
+    <row r="30" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="22"/>
+      <c r="B30" s="23" t="s">
+        <v>79</v>
+      </c>
+      <c r="C30" s="24">
+        <v>483</v>
+      </c>
+      <c r="D30" s="24">
+        <v>260</v>
+      </c>
+      <c r="E30" s="24">
+        <v>743</v>
+      </c>
+      <c r="F30" s="36"/>
+      <c r="G30" s="36"/>
+      <c r="H30" s="36"/>
+      <c r="I30" s="36"/>
+      <c r="J30" s="36"/>
+    </row>
+    <row r="31" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="17"/>
+      <c r="B31" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="C31" s="19">
+        <v>35</v>
+      </c>
+      <c r="D31" s="20">
+        <v>22</v>
+      </c>
+      <c r="E31" s="19">
+        <v>57</v>
+      </c>
+      <c r="F31" s="36"/>
+      <c r="G31" s="36"/>
+      <c r="H31" s="36"/>
+      <c r="I31" s="36"/>
+      <c r="J31" s="36"/>
+    </row>
+    <row r="32" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="22"/>
+      <c r="B32" s="23" t="s">
+        <v>80</v>
+      </c>
+      <c r="C32" s="24">
+        <v>6</v>
+      </c>
+      <c r="D32" s="24">
+        <v>0</v>
+      </c>
+      <c r="E32" s="24">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="26"/>
+      <c r="B33" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="C33" s="28">
+        <v>42360</v>
+      </c>
+      <c r="D33" s="28">
+        <v>11104</v>
+      </c>
+      <c r="E33" s="28">
+        <v>53464</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="22" t="s">
+        <v>32</v>
+      </c>
+      <c r="B34" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="C34" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="D34" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="E34" s="24">
+        <v>893</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="17"/>
+      <c r="B35" s="18" t="s">
+        <v>33</v>
+      </c>
+      <c r="C35" s="19">
+        <v>27</v>
+      </c>
+      <c r="D35" s="20">
+        <v>0</v>
+      </c>
+      <c r="E35" s="19">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="22"/>
+      <c r="B36" s="23" t="s">
+        <v>34</v>
+      </c>
+      <c r="C36" s="24">
+        <v>949</v>
+      </c>
+      <c r="D36" s="24">
+        <v>0</v>
+      </c>
+      <c r="E36" s="24">
+        <v>949</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="17"/>
+      <c r="B37" s="18" t="s">
+        <v>35</v>
+      </c>
+      <c r="C37" s="19">
+        <v>1803</v>
+      </c>
+      <c r="D37" s="20">
+        <v>0</v>
+      </c>
+      <c r="E37" s="19">
+        <v>1803</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="22"/>
+      <c r="B38" s="23" t="s">
+        <v>36</v>
+      </c>
+      <c r="C38" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="D38" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="E38" s="24" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="17"/>
+      <c r="B39" s="18" t="s">
+        <v>37</v>
+      </c>
+      <c r="C39" s="19">
+        <v>35</v>
+      </c>
+      <c r="D39" s="20">
+        <v>0</v>
+      </c>
+      <c r="E39" s="19">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="22"/>
+      <c r="B40" s="23" t="s">
+        <v>38</v>
+      </c>
+      <c r="C40" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="D40" s="24">
+        <v>0</v>
+      </c>
+      <c r="E40" s="24" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="26"/>
+      <c r="B41" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="C41" s="28">
+        <v>3363</v>
+      </c>
+      <c r="D41" s="28">
+        <v>370</v>
+      </c>
+      <c r="E41" s="28">
+        <v>3733</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="22" t="s">
+        <v>42</v>
+      </c>
+      <c r="B42" s="23" t="s">
+        <v>81</v>
+      </c>
+      <c r="C42" s="24">
+        <v>0</v>
+      </c>
+      <c r="D42" s="24">
+        <v>0</v>
+      </c>
+      <c r="E42" s="24">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="17"/>
+      <c r="B43" s="18" t="s">
+        <v>39</v>
+      </c>
+      <c r="C43" s="19">
+        <v>0</v>
+      </c>
+      <c r="D43" s="20">
+        <v>0</v>
+      </c>
+      <c r="E43" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="22"/>
+      <c r="B44" s="23" t="s">
+        <v>40</v>
+      </c>
+      <c r="C44" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="D44" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="E44" s="24" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="17"/>
+      <c r="B45" s="18" t="s">
+        <v>41</v>
+      </c>
+      <c r="C45" s="19" t="s">
+        <v>106</v>
+      </c>
+      <c r="D45" s="20">
+        <v>0</v>
+      </c>
+      <c r="E45" s="19" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="26"/>
+      <c r="B46" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="C46" s="28" t="s">
+        <v>106</v>
+      </c>
+      <c r="D46" s="28" t="s">
+        <v>106</v>
+      </c>
+      <c r="E46" s="28">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="B47" s="46" t="s">
+        <v>0</v>
+      </c>
+      <c r="C47" s="46">
+        <v>83346</v>
+      </c>
+      <c r="D47" s="46">
+        <v>21892</v>
+      </c>
+      <c r="E47" s="46">
+        <v>105238</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="49" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="50" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="51" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="52" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="53" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="54" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="55" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="56" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="57" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="58" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="59" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="60" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="61" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="62" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="63" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="64" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="65" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="66" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="67" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="68" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="69" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="70" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="71" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="72" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="73" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="74" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="75" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="76" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="77" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="78" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="79" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="80" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="81" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="82" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="83" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="84" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="85" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="86" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="87" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="88" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="89" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="90" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="91" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="92" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="93" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="94" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="95" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="96" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="97" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="98" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="99" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="100" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="101" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="102" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="103" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="104" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="105" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="106" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="107" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="108" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="109" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="110" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="111" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="112" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="113" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="114" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="115" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="116" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="117" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="118" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="119" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="120" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="121" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="122" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="123" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="124" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="125" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="126" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="127" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="128" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="129" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="130" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="131" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="132" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="133" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="134" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="135" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="136" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="137" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="138" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="139" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="140" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="141" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="142" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="143" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="144" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="145" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="146" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="147" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="148" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="149" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="150" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="151" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="152" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="153" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="154" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="155" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="156" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="157" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="158" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="159" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="160" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="161" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="162" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="163" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="164" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="165" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="166" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="167" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="168" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="169" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="170" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="171" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="172" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="173" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="174" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="175" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="176" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="177" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="178" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="179" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="180" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="181" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="182" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="183" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="184" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="185" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="186" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="187" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="188" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="189" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="190" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="191" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="192" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="193" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="194" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="195" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="196" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="197" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="198" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="199" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="200" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="201" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <tableParts count="1">
+    <tablePart r:id="rId1"/>
+  </tableParts>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3E77231B-B9E2-4431-BD98-061B28421A1F}">
+  <sheetPr codeName="Blad7"/>
+  <dimension ref="A1:J202"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="36.25" style="32" customWidth="1"/>
+    <col min="2" max="2" width="51.625" style="32" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="23.125" style="32" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="25.625" style="32" bestFit="1" customWidth="1"/>
+    <col min="5" max="10" width="8.875" style="32" customWidth="1"/>
+    <col min="11" max="16384" width="8.875" style="32"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:10" s="9" customFormat="1" ht="28.35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="8" t="s">
+        <v>88</v>
+      </c>
+      <c r="C1" s="10"/>
+    </row>
+    <row r="2" spans="1:10" s="10" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="11"/>
+    </row>
+    <row r="3" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="11"/>
+    </row>
+    <row r="4" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="11"/>
+    </row>
+    <row r="5" spans="1:10" s="10" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="12" t="s">
+        <v>88</v>
+      </c>
+      <c r="B5" s="13"/>
+      <c r="C5" s="13"/>
+      <c r="D5" s="13"/>
+      <c r="E5" s="13"/>
+      <c r="F5" s="13"/>
+      <c r="G5" s="13"/>
+      <c r="H5" s="13"/>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
+    </row>
+    <row r="6" spans="1:10" s="10" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="14" t="s">
+        <v>1</v>
+      </c>
+      <c r="B6" s="15" t="s">
+        <v>4</v>
+      </c>
+      <c r="C6" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="D6" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="E6" s="33" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="17" t="s">
+        <v>11</v>
+      </c>
+      <c r="B7" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="C7" s="19">
+        <v>35</v>
+      </c>
+      <c r="D7" s="20">
+        <v>1454</v>
+      </c>
+      <c r="E7" s="19">
+        <v>1489</v>
+      </c>
+      <c r="F7" s="37"/>
+    </row>
+    <row r="8" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="22"/>
+      <c r="B8" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="C8" s="24">
+        <v>21</v>
+      </c>
+      <c r="D8" s="24">
+        <v>152</v>
+      </c>
+      <c r="E8" s="24">
+        <v>173</v>
+      </c>
+      <c r="F8" s="37"/>
+    </row>
+    <row r="9" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="17"/>
+      <c r="B9" s="18" t="s">
+        <v>76</v>
+      </c>
+      <c r="C9" s="19">
+        <v>3638</v>
+      </c>
+      <c r="D9" s="20">
+        <v>13043</v>
+      </c>
+      <c r="E9" s="19">
+        <v>16681</v>
+      </c>
+      <c r="F9" s="37"/>
+    </row>
+    <row r="10" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="26"/>
+      <c r="B10" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="C10" s="28">
+        <v>3694</v>
+      </c>
+      <c r="D10" s="28">
+        <v>14649</v>
+      </c>
+      <c r="E10" s="28">
+        <v>18343</v>
+      </c>
+      <c r="F10" s="37"/>
+    </row>
+    <row r="11" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="B11" s="29" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" s="19" t="s">
+        <v>106</v>
+      </c>
+      <c r="D11" s="20" t="s">
+        <v>106</v>
+      </c>
+      <c r="E11" s="19">
+        <v>5920</v>
+      </c>
+      <c r="F11" s="37"/>
+    </row>
+    <row r="12" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="22"/>
+      <c r="B12" s="30" t="s">
+        <v>21</v>
+      </c>
+      <c r="C12" s="24">
+        <v>158</v>
+      </c>
+      <c r="D12" s="24">
+        <v>9679</v>
+      </c>
+      <c r="E12" s="24">
+        <v>9837</v>
+      </c>
+      <c r="F12" s="37"/>
+    </row>
+    <row r="13" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="17"/>
+      <c r="B13" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="C13" s="19">
+        <v>0</v>
+      </c>
+      <c r="D13" s="20" t="s">
+        <v>106</v>
+      </c>
+      <c r="E13" s="19" t="s">
+        <v>106</v>
+      </c>
+      <c r="F13" s="38"/>
+      <c r="G13" s="1"/>
+      <c r="H13" s="1"/>
+      <c r="I13" s="1"/>
+      <c r="J13" s="34"/>
+    </row>
+    <row r="14" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="22"/>
+      <c r="B14" s="30" t="s">
+        <v>23</v>
+      </c>
+      <c r="C14" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="D14" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="E14" s="24">
+        <v>1373</v>
+      </c>
+      <c r="F14" s="38"/>
+      <c r="G14" s="1"/>
+      <c r="H14" s="1"/>
+      <c r="I14" s="1"/>
+      <c r="J14" s="34"/>
+    </row>
+    <row r="15" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="17"/>
+      <c r="B15" s="29" t="s">
+        <v>103</v>
+      </c>
+      <c r="C15" s="19">
+        <v>0</v>
+      </c>
+      <c r="D15" s="20">
+        <v>1100</v>
+      </c>
+      <c r="E15" s="19">
+        <v>1100</v>
+      </c>
+      <c r="F15" s="38"/>
+      <c r="G15" s="1"/>
+      <c r="H15" s="1"/>
+      <c r="I15" s="1"/>
+      <c r="J15" s="34"/>
+    </row>
+    <row r="16" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="22"/>
+      <c r="B16" s="30" t="s">
+        <v>25</v>
+      </c>
+      <c r="C16" s="24">
+        <v>0</v>
+      </c>
+      <c r="D16" s="24">
+        <v>385</v>
+      </c>
+      <c r="E16" s="24">
+        <v>385</v>
+      </c>
+      <c r="F16" s="38"/>
+      <c r="G16" s="1"/>
+      <c r="H16" s="1"/>
+      <c r="I16" s="1"/>
+      <c r="J16" s="34"/>
+    </row>
+    <row r="17" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="17"/>
+      <c r="B17" s="29" t="s">
+        <v>26</v>
+      </c>
+      <c r="C17" s="19">
+        <v>0</v>
+      </c>
+      <c r="D17" s="20">
+        <v>706</v>
+      </c>
+      <c r="E17" s="19">
+        <v>706</v>
+      </c>
+      <c r="F17" s="37"/>
+    </row>
+    <row r="18" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="22"/>
+      <c r="B18" s="30" t="s">
+        <v>27</v>
+      </c>
+      <c r="C18" s="24">
+        <v>0</v>
+      </c>
+      <c r="D18" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="E18" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="F18" s="38"/>
+      <c r="G18" s="1"/>
+      <c r="H18" s="1"/>
+      <c r="I18" s="1"/>
+      <c r="J18" s="34"/>
+    </row>
+    <row r="19" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="26"/>
+      <c r="B19" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="C19" s="28">
+        <v>171</v>
+      </c>
+      <c r="D19" s="28">
+        <v>19191</v>
+      </c>
+      <c r="E19" s="28">
+        <v>19362</v>
+      </c>
+      <c r="F19" s="37"/>
+    </row>
+    <row r="20" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="17" t="s">
+        <v>28</v>
+      </c>
+      <c r="B20" s="18" t="s">
+        <v>82</v>
+      </c>
+      <c r="C20" s="19">
+        <v>0</v>
+      </c>
+      <c r="D20" s="20">
+        <v>2763</v>
+      </c>
+      <c r="E20" s="19">
+        <v>2763</v>
+      </c>
+      <c r="F20" s="37"/>
+    </row>
+    <row r="21" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="22"/>
+      <c r="B21" s="23" t="s">
+        <v>14</v>
+      </c>
+      <c r="C21" s="24">
+        <v>16</v>
+      </c>
+      <c r="D21" s="24">
+        <v>1420</v>
+      </c>
+      <c r="E21" s="24">
+        <v>1436</v>
+      </c>
+      <c r="F21" s="37"/>
+    </row>
+    <row r="22" spans="1:10" s="31" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="17"/>
+      <c r="B22" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="C22" s="19">
+        <v>0</v>
+      </c>
+      <c r="D22" s="20">
+        <v>421</v>
+      </c>
+      <c r="E22" s="19">
+        <v>421</v>
+      </c>
+      <c r="F22" s="37"/>
+    </row>
+    <row r="23" spans="1:10" s="31" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="23"/>
+      <c r="B23" s="23" t="s">
+        <v>29</v>
+      </c>
+      <c r="C23" s="23">
+        <v>722</v>
+      </c>
+      <c r="D23" s="23">
+        <v>0</v>
+      </c>
+      <c r="E23" s="23">
+        <v>722</v>
+      </c>
+      <c r="F23" s="37"/>
+    </row>
+    <row r="24" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="17"/>
+      <c r="B24" s="18" t="s">
+        <v>18</v>
+      </c>
+      <c r="C24" s="19">
+        <v>0</v>
+      </c>
+      <c r="D24" s="20">
+        <v>1297</v>
+      </c>
+      <c r="E24" s="19">
+        <v>1297</v>
+      </c>
+      <c r="F24" s="37"/>
+    </row>
+    <row r="25" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="26"/>
+      <c r="B25" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="C25" s="28">
+        <v>738</v>
+      </c>
+      <c r="D25" s="28">
+        <v>5901</v>
+      </c>
+      <c r="E25" s="28">
+        <v>6639</v>
+      </c>
+      <c r="F25" s="37"/>
+    </row>
+    <row r="26" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="B26" s="18" t="s">
+        <v>77</v>
+      </c>
+      <c r="C26" s="19" t="s">
+        <v>106</v>
+      </c>
+      <c r="D26" s="20" t="s">
+        <v>106</v>
+      </c>
+      <c r="E26" s="19">
+        <v>113</v>
+      </c>
+      <c r="F26" s="37"/>
+      <c r="G26" s="36"/>
+      <c r="H26" s="36"/>
+      <c r="I26" s="36"/>
+      <c r="J26" s="36"/>
+    </row>
+    <row r="27" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="22"/>
+      <c r="B27" s="23" t="s">
+        <v>104</v>
+      </c>
+      <c r="C27" s="24">
+        <v>0</v>
+      </c>
+      <c r="D27" s="24">
+        <v>197</v>
+      </c>
+      <c r="E27" s="24">
+        <v>197</v>
+      </c>
+      <c r="F27" s="37"/>
+      <c r="G27" s="36"/>
+      <c r="H27" s="36"/>
+      <c r="I27" s="36"/>
+      <c r="J27" s="36"/>
+    </row>
+    <row r="28" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="17"/>
+      <c r="B28" s="18" t="s">
+        <v>78</v>
+      </c>
+      <c r="C28" s="19">
+        <v>32</v>
+      </c>
+      <c r="D28" s="20">
+        <v>796</v>
+      </c>
+      <c r="E28" s="19">
+        <v>828</v>
+      </c>
+      <c r="F28" s="37"/>
+      <c r="G28" s="36"/>
+      <c r="H28" s="36"/>
+      <c r="I28" s="36"/>
+      <c r="J28" s="36"/>
+    </row>
+    <row r="29" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="22"/>
+      <c r="B29" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="C29" s="24">
+        <v>0</v>
+      </c>
+      <c r="D29" s="24">
+        <v>7015</v>
+      </c>
+      <c r="E29" s="24">
+        <v>7015</v>
+      </c>
+      <c r="F29" s="37"/>
+      <c r="G29" s="36"/>
+      <c r="H29" s="36"/>
+      <c r="I29" s="36"/>
+      <c r="J29" s="36"/>
+    </row>
+    <row r="30" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="17"/>
+      <c r="B30" s="18" t="s">
+        <v>105</v>
+      </c>
+      <c r="C30" s="19">
+        <v>0</v>
+      </c>
+      <c r="D30" s="20" t="s">
+        <v>106</v>
+      </c>
+      <c r="E30" s="19" t="s">
+        <v>106</v>
+      </c>
+      <c r="F30" s="37"/>
+      <c r="G30" s="36"/>
+      <c r="H30" s="36"/>
+      <c r="I30" s="36"/>
+      <c r="J30" s="36"/>
+    </row>
+    <row r="31" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="22"/>
+      <c r="B31" s="23" t="s">
+        <v>79</v>
+      </c>
+      <c r="C31" s="24">
+        <v>16</v>
+      </c>
+      <c r="D31" s="24">
+        <v>241</v>
+      </c>
+      <c r="E31" s="24">
+        <v>257</v>
+      </c>
+      <c r="F31" s="37"/>
+      <c r="G31" s="36"/>
+      <c r="H31" s="36"/>
+      <c r="I31" s="36"/>
+      <c r="J31" s="36"/>
+    </row>
+    <row r="32" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="17"/>
+      <c r="B32" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="C32" s="19" t="s">
+        <v>106</v>
+      </c>
+      <c r="D32" s="20">
+        <v>0</v>
+      </c>
+      <c r="E32" s="19" t="s">
+        <v>106</v>
+      </c>
+      <c r="F32" s="37"/>
+    </row>
+    <row r="33" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="22"/>
+      <c r="B33" s="23" t="s">
+        <v>80</v>
+      </c>
+      <c r="C33" s="24">
+        <v>0</v>
+      </c>
+      <c r="D33" s="24">
+        <v>28</v>
+      </c>
+      <c r="E33" s="24">
+        <v>28</v>
+      </c>
+      <c r="F33" s="37"/>
+    </row>
+    <row r="34" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="26"/>
+      <c r="B34" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="C34" s="28">
+        <v>62</v>
+      </c>
+      <c r="D34" s="28">
+        <v>8396</v>
+      </c>
+      <c r="E34" s="28">
+        <v>8458</v>
+      </c>
+      <c r="F34" s="37"/>
+    </row>
+    <row r="35" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="22" t="s">
+        <v>32</v>
+      </c>
+      <c r="B35" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="C35" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="D35" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="E35" s="24">
+        <v>2743</v>
+      </c>
+      <c r="F35" s="37"/>
+    </row>
+    <row r="36" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="17"/>
+      <c r="B36" s="18" t="s">
+        <v>33</v>
+      </c>
+      <c r="C36" s="19">
+        <v>0</v>
+      </c>
+      <c r="D36" s="20">
+        <v>1099</v>
+      </c>
+      <c r="E36" s="19">
+        <v>1099</v>
+      </c>
+      <c r="F36" s="37"/>
+    </row>
+    <row r="37" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="22"/>
+      <c r="B37" s="23" t="s">
+        <v>34</v>
+      </c>
+      <c r="C37" s="24">
+        <v>53</v>
+      </c>
+      <c r="D37" s="24">
+        <v>550</v>
+      </c>
+      <c r="E37" s="24">
+        <v>603</v>
+      </c>
+      <c r="F37" s="37"/>
+    </row>
+    <row r="38" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="17"/>
+      <c r="B38" s="18" t="s">
+        <v>35</v>
+      </c>
+      <c r="C38" s="19" t="s">
+        <v>106</v>
+      </c>
+      <c r="D38" s="20" t="s">
+        <v>106</v>
+      </c>
+      <c r="E38" s="19">
+        <v>7532</v>
+      </c>
+      <c r="F38" s="37"/>
+    </row>
+    <row r="39" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="22"/>
+      <c r="B39" s="23" t="s">
+        <v>36</v>
+      </c>
+      <c r="C39" s="24">
+        <v>0</v>
+      </c>
+      <c r="D39" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="E39" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="F39" s="37"/>
+    </row>
+    <row r="40" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="17"/>
+      <c r="B40" s="18" t="s">
+        <v>37</v>
+      </c>
+      <c r="C40" s="19">
+        <v>0</v>
+      </c>
+      <c r="D40" s="20">
+        <v>222</v>
+      </c>
+      <c r="E40" s="19">
+        <v>222</v>
+      </c>
+      <c r="F40" s="37"/>
+    </row>
+    <row r="41" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="22"/>
+      <c r="B41" s="23" t="s">
+        <v>38</v>
+      </c>
+      <c r="C41" s="24">
+        <v>0</v>
+      </c>
+      <c r="D41" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="E41" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="F41" s="37"/>
+    </row>
+    <row r="42" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="26"/>
+      <c r="B42" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="C42" s="28">
+        <v>71</v>
+      </c>
+      <c r="D42" s="28">
+        <v>12268</v>
+      </c>
+      <c r="E42" s="28">
+        <v>12339</v>
+      </c>
+      <c r="F42" s="37"/>
+    </row>
+    <row r="43" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="22" t="s">
+        <v>42</v>
+      </c>
+      <c r="B43" s="23" t="s">
+        <v>81</v>
+      </c>
+      <c r="C43" s="24">
+        <v>0</v>
+      </c>
+      <c r="D43" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="E43" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="F43" s="37"/>
+    </row>
+    <row r="44" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="17"/>
+      <c r="B44" s="18" t="s">
+        <v>39</v>
+      </c>
+      <c r="C44" s="19">
+        <v>0</v>
+      </c>
+      <c r="D44" s="20" t="s">
+        <v>106</v>
+      </c>
+      <c r="E44" s="19" t="s">
+        <v>106</v>
+      </c>
+      <c r="F44" s="37"/>
+    </row>
+    <row r="45" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="22"/>
+      <c r="B45" s="23" t="s">
+        <v>40</v>
+      </c>
+      <c r="C45" s="24">
+        <v>0</v>
+      </c>
+      <c r="D45" s="24">
+        <v>16</v>
+      </c>
+      <c r="E45" s="24">
+        <v>16</v>
+      </c>
+      <c r="F45" s="37"/>
+    </row>
+    <row r="46" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="17"/>
+      <c r="B46" s="18" t="s">
+        <v>41</v>
+      </c>
+      <c r="C46" s="19">
+        <v>37</v>
+      </c>
+      <c r="D46" s="20">
+        <v>528</v>
+      </c>
+      <c r="E46" s="19">
+        <v>565</v>
+      </c>
+      <c r="F46" s="37"/>
+    </row>
+    <row r="47" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="26"/>
+      <c r="B47" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="C47" s="28">
+        <v>37</v>
+      </c>
+      <c r="D47" s="28">
+        <v>565</v>
+      </c>
+      <c r="E47" s="28">
+        <v>602</v>
+      </c>
+      <c r="F47" s="37"/>
+    </row>
+    <row r="48" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="B48" s="46" t="s">
+        <v>0</v>
+      </c>
+      <c r="C48" s="46">
+        <v>4773</v>
+      </c>
+      <c r="D48" s="46">
+        <v>60970</v>
+      </c>
+      <c r="E48" s="46">
+        <v>65743</v>
+      </c>
+      <c r="F48" s="37"/>
+    </row>
+    <row r="49" spans="6:6" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F49" s="37"/>
+    </row>
+    <row r="50" spans="6:6" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F50" s="37"/>
+    </row>
+    <row r="51" spans="6:6" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F51" s="37"/>
+    </row>
+    <row r="52" spans="6:6" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F52" s="37"/>
+    </row>
+    <row r="53" spans="6:6" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F53" s="37"/>
+    </row>
+    <row r="54" spans="6:6" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F54" s="37"/>
+    </row>
+    <row r="55" spans="6:6" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F55" s="37"/>
+    </row>
+    <row r="56" spans="6:6" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F56" s="37"/>
+    </row>
+    <row r="57" spans="6:6" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F57" s="37"/>
+    </row>
+    <row r="58" spans="6:6" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F58" s="37"/>
+    </row>
+    <row r="59" spans="6:6" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="60" spans="6:6" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="61" spans="6:6" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="62" spans="6:6" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="63" spans="6:6" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="64" spans="6:6" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="65" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="66" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="67" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="68" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="69" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="70" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="71" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="72" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="73" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="74" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="75" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="76" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="77" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="78" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="79" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="80" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="81" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="82" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="83" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="84" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="85" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="86" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="87" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="88" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="89" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="90" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="91" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="92" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="93" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="94" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="95" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="96" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="97" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="98" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="99" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="100" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="101" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="102" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="103" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="104" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="105" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="106" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="107" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="108" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="109" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="110" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="111" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="112" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="113" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="114" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="115" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="116" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="117" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="118" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="119" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="120" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="121" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="122" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="123" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="124" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="125" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="126" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="127" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="128" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="129" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="130" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="131" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="132" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="133" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="134" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="135" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="136" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="137" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="138" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="139" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="140" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="141" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="142" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="143" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="144" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="145" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="146" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="147" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="148" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="149" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="150" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="151" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="152" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="153" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="154" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="155" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="156" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="157" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="158" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="159" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="160" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="161" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="162" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="163" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="164" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="165" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="166" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="167" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="168" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="169" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="170" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="171" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="172" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="173" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="174" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="175" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="176" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="177" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="178" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="179" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="180" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="181" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="182" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="183" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="184" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="185" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="186" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="187" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="188" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="189" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="190" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="191" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="192" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="193" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="194" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="195" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="196" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="197" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="198" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="199" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="200" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="201" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="202" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+  </sheetData>
+  <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="1.5748031496062993" bottom="0.78740157480314965" header="0" footer="0"/>
+  <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <headerFooter differentFirst="1">
+    <firstHeader>&amp;L &amp;G</firstHeader>
+    <firstFooter>&amp;L&amp;7Adm444 2022-11-16</firstFooter>
+  </headerFooter>
+  <legacyDrawingHF r:id="rId2"/>
+  <tableParts count="1">
+    <tablePart r:id="rId3"/>
+  </tableParts>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4576DFF5-B4C2-4356-8659-86A98200E8F5}">
+  <sheetPr codeName="Blad8"/>
+  <dimension ref="A1:J201"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="36.25" style="32" customWidth="1"/>
+    <col min="2" max="2" width="51.625" style="32" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="23.125" style="32" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="25.625" style="32" bestFit="1" customWidth="1"/>
+    <col min="5" max="10" width="8.875" style="32" customWidth="1"/>
+    <col min="11" max="16384" width="8.875" style="32"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:10" s="9" customFormat="1" ht="28.35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="8" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1" s="10"/>
+    </row>
+    <row r="2" spans="1:10" s="10" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="11"/>
+    </row>
+    <row r="3" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="11"/>
+    </row>
+    <row r="4" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="11"/>
+    </row>
+    <row r="5" spans="1:10" s="10" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="12" t="s">
+        <v>87</v>
+      </c>
+      <c r="B5" s="13"/>
+      <c r="C5" s="13"/>
+      <c r="D5" s="13"/>
+      <c r="E5" s="13"/>
+      <c r="F5" s="13"/>
+      <c r="G5" s="13"/>
+      <c r="H5" s="13"/>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
+    </row>
+    <row r="6" spans="1:10" s="10" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="14" t="s">
+        <v>1</v>
+      </c>
+      <c r="B6" s="15" t="s">
+        <v>4</v>
+      </c>
+      <c r="C6" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="D6" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="E6" s="33" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="17" t="s">
+        <v>11</v>
+      </c>
+      <c r="B7" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="C7" s="19">
+        <v>976</v>
+      </c>
+      <c r="D7" s="20">
+        <v>2775</v>
+      </c>
+      <c r="E7" s="19">
+        <v>3751</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="22"/>
+      <c r="B8" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="C8" s="24">
+        <v>19</v>
+      </c>
+      <c r="D8" s="24">
+        <v>57</v>
+      </c>
+      <c r="E8" s="24">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="17"/>
+      <c r="B9" s="18" t="s">
+        <v>76</v>
+      </c>
+      <c r="C9" s="19">
+        <v>5010</v>
+      </c>
+      <c r="D9" s="20">
+        <v>13912</v>
+      </c>
+      <c r="E9" s="19">
+        <v>18922</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="26"/>
+      <c r="B10" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="C10" s="28">
+        <v>6005</v>
+      </c>
+      <c r="D10" s="28">
+        <v>16744</v>
+      </c>
+      <c r="E10" s="28">
+        <v>22749</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="B11" s="18" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" s="19">
+        <v>498</v>
+      </c>
+      <c r="D11" s="20">
+        <v>7377</v>
+      </c>
+      <c r="E11" s="19">
+        <v>7875</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="22"/>
+      <c r="B12" s="23" t="s">
+        <v>21</v>
+      </c>
+      <c r="C12" s="24">
+        <v>5998</v>
+      </c>
+      <c r="D12" s="24">
+        <v>8071</v>
+      </c>
+      <c r="E12" s="24">
+        <v>14069</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="17"/>
+      <c r="B13" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="C13" s="19">
+        <v>43</v>
+      </c>
+      <c r="D13" s="20">
+        <v>25</v>
+      </c>
+      <c r="E13" s="19">
+        <v>68</v>
+      </c>
+      <c r="F13" s="1"/>
+      <c r="G13" s="1"/>
+      <c r="H13" s="1"/>
+      <c r="I13" s="1"/>
+      <c r="J13" s="34"/>
+    </row>
+    <row r="14" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="22"/>
+      <c r="B14" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="C14" s="24">
+        <v>239</v>
+      </c>
+      <c r="D14" s="24">
+        <v>834</v>
+      </c>
+      <c r="E14" s="24">
+        <v>1073</v>
+      </c>
+      <c r="F14" s="1"/>
+      <c r="G14" s="1"/>
+      <c r="H14" s="1"/>
+      <c r="I14" s="1"/>
+      <c r="J14" s="34"/>
+    </row>
+    <row r="15" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="17"/>
+      <c r="B15" s="18" t="s">
+        <v>103</v>
+      </c>
+      <c r="C15" s="19" t="s">
+        <v>106</v>
+      </c>
+      <c r="D15" s="20" t="s">
+        <v>106</v>
+      </c>
+      <c r="E15" s="19">
+        <v>144</v>
+      </c>
+      <c r="F15" s="1"/>
+      <c r="G15" s="1"/>
+      <c r="H15" s="1"/>
+      <c r="I15" s="1"/>
+      <c r="J15" s="34"/>
+    </row>
+    <row r="16" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="22"/>
+      <c r="B16" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="C16" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="D16" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="E16" s="24">
+        <v>90</v>
+      </c>
+      <c r="F16" s="1"/>
+      <c r="G16" s="1"/>
+      <c r="H16" s="1"/>
+      <c r="I16" s="1"/>
+      <c r="J16" s="34"/>
+    </row>
+    <row r="17" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="17"/>
+      <c r="B17" s="18" t="s">
+        <v>27</v>
+      </c>
+      <c r="C17" s="19">
+        <v>0</v>
+      </c>
+      <c r="D17" s="20">
+        <v>0</v>
+      </c>
+      <c r="E17" s="19">
+        <v>0</v>
+      </c>
+      <c r="F17" s="1"/>
+      <c r="G17" s="1"/>
+      <c r="H17" s="1"/>
+      <c r="I17" s="1"/>
+      <c r="J17" s="34"/>
+    </row>
+    <row r="18" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="26"/>
+      <c r="B18" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="C18" s="28">
+        <v>6794</v>
+      </c>
+      <c r="D18" s="28">
+        <v>16525</v>
+      </c>
+      <c r="E18" s="28">
+        <v>23319</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="17" t="s">
+        <v>28</v>
+      </c>
+      <c r="B19" s="18" t="s">
+        <v>82</v>
+      </c>
+      <c r="C19" s="19">
+        <v>409</v>
+      </c>
+      <c r="D19" s="20">
+        <v>154</v>
+      </c>
+      <c r="E19" s="19">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="22"/>
+      <c r="B20" s="23" t="s">
+        <v>14</v>
+      </c>
+      <c r="C20" s="24">
+        <v>651</v>
+      </c>
+      <c r="D20" s="24">
+        <v>28</v>
+      </c>
+      <c r="E20" s="24">
+        <v>679</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="17"/>
+      <c r="B21" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="C21" s="19">
+        <v>27</v>
+      </c>
+      <c r="D21" s="20">
+        <v>11</v>
+      </c>
+      <c r="E21" s="19">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" s="31" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="22"/>
+      <c r="B22" s="35" t="s">
+        <v>29</v>
+      </c>
+      <c r="C22" s="24">
+        <v>0</v>
+      </c>
+      <c r="D22" s="24">
+        <v>0</v>
+      </c>
+      <c r="E22" s="24">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" s="31" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="17"/>
+      <c r="B23" s="18" t="s">
+        <v>18</v>
+      </c>
+      <c r="C23" s="19">
+        <v>413</v>
+      </c>
+      <c r="D23" s="20">
+        <v>139</v>
+      </c>
+      <c r="E23" s="19">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="26"/>
+      <c r="B24" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="C24" s="28">
+        <v>1500</v>
+      </c>
+      <c r="D24" s="28">
+        <v>332</v>
+      </c>
+      <c r="E24" s="28">
+        <v>1832</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="B25" s="18" t="s">
+        <v>77</v>
+      </c>
+      <c r="C25" s="19">
+        <v>1106</v>
+      </c>
+      <c r="D25" s="20">
+        <v>2373</v>
+      </c>
+      <c r="E25" s="19">
+        <v>3479</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="22"/>
+      <c r="B26" s="23" t="s">
+        <v>104</v>
+      </c>
+      <c r="C26" s="24">
+        <v>0</v>
+      </c>
+      <c r="D26" s="24">
+        <v>1986</v>
+      </c>
+      <c r="E26" s="24">
+        <v>1986</v>
+      </c>
+      <c r="F26" s="36"/>
+      <c r="G26" s="36"/>
+      <c r="H26" s="36"/>
+      <c r="I26" s="36"/>
+      <c r="J26" s="36"/>
+    </row>
+    <row r="27" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="17"/>
+      <c r="B27" s="18" t="s">
+        <v>78</v>
+      </c>
+      <c r="C27" s="19">
+        <v>1853</v>
+      </c>
+      <c r="D27" s="20">
+        <v>3171</v>
+      </c>
+      <c r="E27" s="19">
+        <v>5024</v>
+      </c>
+      <c r="F27" s="36"/>
+      <c r="G27" s="36"/>
+      <c r="H27" s="36"/>
+      <c r="I27" s="36"/>
+      <c r="J27" s="36"/>
+    </row>
+    <row r="28" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="22"/>
+      <c r="B28" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="C28" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="D28" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="E28" s="24">
+        <v>40981</v>
+      </c>
+      <c r="F28" s="36"/>
+      <c r="G28" s="36"/>
+      <c r="H28" s="36"/>
+      <c r="I28" s="36"/>
+      <c r="J28" s="36"/>
+    </row>
+    <row r="29" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="17"/>
+      <c r="B29" s="18" t="s">
+        <v>105</v>
+      </c>
+      <c r="C29" s="19">
+        <v>0</v>
+      </c>
+      <c r="D29" s="20">
+        <v>1188</v>
+      </c>
+      <c r="E29" s="19">
+        <v>1188</v>
+      </c>
+      <c r="F29" s="36"/>
+      <c r="G29" s="36"/>
+      <c r="H29" s="36"/>
+      <c r="I29" s="36"/>
+      <c r="J29" s="36"/>
+    </row>
+    <row r="30" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="22"/>
+      <c r="B30" s="23" t="s">
+        <v>79</v>
+      </c>
+      <c r="C30" s="24">
+        <v>224</v>
+      </c>
+      <c r="D30" s="24">
+        <v>519</v>
+      </c>
+      <c r="E30" s="24">
+        <v>743</v>
+      </c>
+      <c r="F30" s="36"/>
+      <c r="G30" s="36"/>
+      <c r="H30" s="36"/>
+      <c r="I30" s="36"/>
+      <c r="J30" s="36"/>
+    </row>
+    <row r="31" spans="1:10" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="17"/>
+      <c r="B31" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="C31" s="19" t="s">
+        <v>106</v>
+      </c>
+      <c r="D31" s="20" t="s">
+        <v>106</v>
+      </c>
+      <c r="E31" s="19">
+        <v>57</v>
+      </c>
+      <c r="F31" s="36"/>
+      <c r="G31" s="36"/>
+      <c r="H31" s="36"/>
+      <c r="I31" s="36"/>
+      <c r="J31" s="36"/>
+    </row>
+    <row r="32" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="22"/>
+      <c r="B32" s="23" t="s">
+        <v>80</v>
+      </c>
+      <c r="C32" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="D32" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="24">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="26"/>
+      <c r="B33" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="C33" s="28">
+        <v>3214</v>
+      </c>
+      <c r="D33" s="28">
+        <v>50250</v>
+      </c>
+      <c r="E33" s="28">
+        <v>53464</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="22" t="s">
+        <v>32</v>
+      </c>
+      <c r="B34" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="C34" s="24">
+        <v>15</v>
+      </c>
+      <c r="D34" s="24">
+        <v>878</v>
+      </c>
+      <c r="E34" s="24">
+        <v>893</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="17"/>
+      <c r="B35" s="18" t="s">
+        <v>33</v>
+      </c>
+      <c r="C35" s="19" t="s">
+        <v>106</v>
+      </c>
+      <c r="D35" s="20" t="s">
+        <v>106</v>
+      </c>
+      <c r="E35" s="19">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="22"/>
+      <c r="B36" s="23" t="s">
+        <v>34</v>
+      </c>
+      <c r="C36" s="24">
+        <v>385</v>
+      </c>
+      <c r="D36" s="24">
+        <v>564</v>
+      </c>
+      <c r="E36" s="24">
+        <v>949</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="17"/>
+      <c r="B37" s="18" t="s">
+        <v>35</v>
+      </c>
+      <c r="C37" s="19" t="s">
+        <v>106</v>
+      </c>
+      <c r="D37" s="20" t="s">
+        <v>106</v>
+      </c>
+      <c r="E37" s="19">
+        <v>1803</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="22"/>
+      <c r="B38" s="23" t="s">
+        <v>36</v>
+      </c>
+      <c r="C38" s="24">
+        <v>0</v>
+      </c>
+      <c r="D38" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="E38" s="24" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="17"/>
+      <c r="B39" s="18" t="s">
+        <v>37</v>
+      </c>
+      <c r="C39" s="19" t="s">
+        <v>106</v>
+      </c>
+      <c r="D39" s="20" t="s">
+        <v>106</v>
+      </c>
+      <c r="E39" s="19">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="22"/>
+      <c r="B40" s="23" t="s">
+        <v>38</v>
+      </c>
+      <c r="C40" s="24">
+        <v>0</v>
+      </c>
+      <c r="D40" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="E40" s="24" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="26"/>
+      <c r="B41" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="C41" s="28">
+        <v>430</v>
+      </c>
+      <c r="D41" s="28">
+        <v>3303</v>
+      </c>
+      <c r="E41" s="28">
+        <v>3733</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="22" t="s">
+        <v>42</v>
+      </c>
+      <c r="B42" s="23" t="s">
+        <v>81</v>
+      </c>
+      <c r="C42" s="24">
+        <v>0</v>
+      </c>
+      <c r="D42" s="24">
+        <v>0</v>
+      </c>
+      <c r="E42" s="24">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="17"/>
+      <c r="B43" s="18" t="s">
+        <v>39</v>
+      </c>
+      <c r="C43" s="19">
+        <v>0</v>
+      </c>
+      <c r="D43" s="20">
+        <v>0</v>
+      </c>
+      <c r="E43" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="22"/>
+      <c r="B44" s="23" t="s">
+        <v>40</v>
+      </c>
+      <c r="C44" s="24">
+        <v>0</v>
+      </c>
+      <c r="D44" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="E44" s="24" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="17"/>
+      <c r="B45" s="18" t="s">
+        <v>41</v>
+      </c>
+      <c r="C45" s="19" t="s">
+        <v>106</v>
+      </c>
+      <c r="D45" s="20" t="s">
+        <v>106</v>
+      </c>
+      <c r="E45" s="19" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="26"/>
+      <c r="B46" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="C46" s="28" t="s">
+        <v>106</v>
+      </c>
+      <c r="D46" s="28" t="s">
+        <v>106</v>
+      </c>
+      <c r="E46" s="28">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="B47" s="46" t="s">
+        <v>0</v>
+      </c>
+      <c r="C47" s="46">
+        <v>17946</v>
+      </c>
+      <c r="D47" s="46">
+        <v>87292</v>
+      </c>
+      <c r="E47" s="46">
+        <v>105238</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="49" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="50" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="51" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="52" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="53" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="54" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="55" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="56" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="57" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="58" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="59" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="60" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="61" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="62" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="63" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="64" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="65" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="66" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="67" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="68" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="69" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="70" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="71" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="72" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="73" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="74" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="75" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="76" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="77" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="78" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="79" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="80" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="81" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="82" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="83" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="84" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="85" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="86" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="87" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="88" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="89" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="90" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="91" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="92" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="93" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="94" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="95" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="96" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="97" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="98" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="99" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="100" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="101" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="102" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="103" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="104" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="105" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="106" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="107" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="108" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="109" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="110" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="111" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="112" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="113" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="114" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="115" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="116" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="117" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="118" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="119" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="120" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="121" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="122" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="123" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="124" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="125" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="126" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="127" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="128" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="129" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="130" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="131" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="132" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="133" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="134" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="135" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="136" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="137" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="138" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="139" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="140" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="141" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="142" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="143" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="144" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="145" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="146" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="147" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="148" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="149" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="150" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="151" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="152" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="153" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="154" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="155" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="156" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="157" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="158" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="159" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="160" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="161" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="162" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="163" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="164" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="165" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="166" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="167" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="168" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="169" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="170" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="171" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="172" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="173" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="174" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="175" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="176" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="177" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="178" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="179" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="180" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="181" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="182" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="183" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="184" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="185" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="186" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="187" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="188" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="189" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="190" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="191" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="192" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="193" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="194" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="195" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="196" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="197" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="198" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="199" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="200" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="201" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+  </sheetData>
+  <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="1.5748031496062993" bottom="0.78740157480314965" header="0" footer="0"/>
+  <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <headerFooter differentFirst="1">
+    <firstHeader>&amp;L &amp;G</firstHeader>
+    <firstFooter>&amp;L&amp;7Adm444 2022-11-16</firstFooter>
+  </headerFooter>
+  <legacyDrawingHF r:id="rId2"/>
+  <tableParts count="1">
+    <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Kalkylblad</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6</vt:i4>
+        <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="6" baseType="lpstr">
-[...3 lines deleted...]
-      <vt:lpstr>Permanenta UT, första</vt:lpstr>
+    <vt:vector size="9" baseType="lpstr">
+      <vt:lpstr>Information om statistiken</vt:lpstr>
+      <vt:lpstr>Månad, första</vt:lpstr>
+      <vt:lpstr>Månad, förlängning</vt:lpstr>
+      <vt:lpstr>Kön, första</vt:lpstr>
+      <vt:lpstr>Kön, förlängning</vt:lpstr>
       <vt:lpstr>Persontyp, första</vt:lpstr>
-      <vt:lpstr>Kön, första</vt:lpstr>
+      <vt:lpstr>Persontyp, förlängning</vt:lpstr>
+      <vt:lpstr>Beslutsgrupp, första</vt:lpstr>
+      <vt:lpstr>Beslutsgrupp, förlängning</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Company>Migrationsverket</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Beviljade uppehållstillstånd</dc:title>
-  <dc:creator>Migrationsverket</dc:creator>
+  <dc:title>Excelmall</dc:title>
+  <dc:creator>Joachim Nilsson</dc:creator>
+  <cp:keywords>Adm444</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>