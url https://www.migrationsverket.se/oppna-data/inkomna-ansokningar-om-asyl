--- v0 (2026-07-11)
+++ v1 (2026-08-01)
@@ -62,106 +62,106 @@
   <Override PartName="/xl/tables/table38.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table39.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table40.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table41.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table42.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table43.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table44.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table45.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table46.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table47.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="27932"/>
   <workbookPr showInkAnnotation="0" autoCompressPictures="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\NRK\GEMSTAT\Externwebben\Externwebben 2026\Leveranser\Maj\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\ad01.migrationsverket.se\dfs\projects\NRK\GEMSTAT\Externwebben\Externwebben 2026\Leveranser\Juni\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0203F658-1BAD-4AE3-B9E8-83998BDF1C09}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C66ABF5E-5A86-4701-9419-2E5C5C3C2B87}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="864" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" tabRatio="864" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Information" sheetId="8" r:id="rId1"/>
     <sheet name="Månad, persontyp" sheetId="1" r:id="rId2"/>
     <sheet name="Månad, ålder" sheetId="12" r:id="rId3"/>
     <sheet name="Månad, kön" sheetId="13" r:id="rId4"/>
     <sheet name="Månad, kön EKB" sheetId="17" r:id="rId5"/>
     <sheet name="Ålder, persontyp" sheetId="2" r:id="rId6"/>
     <sheet name="Ålder, kön" sheetId="14" r:id="rId7"/>
     <sheet name="Medborgarskap, persontyp" sheetId="3" r:id="rId8"/>
     <sheet name="Medborgarskap, kön" sheetId="15" r:id="rId9"/>
     <sheet name="Medborgarskap, ålder" sheetId="16" r:id="rId10"/>
     <sheet name="Inlämningsort" sheetId="4" r:id="rId11"/>
     <sheet name="Inlämningsort EKB" sheetId="7" r:id="rId12"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="10">Inlämningsort!#REF!</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="11">'Inlämningsort EKB'!$4:$4</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="8">'Medborgarskap, kön'!#REF!</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="7">'Medborgarskap, persontyp'!#REF!</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="9">'Medborgarskap, ålder'!#REF!</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="3">'Månad, kön'!#REF!</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="4">'Månad, kön EKB'!#REF!</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'Månad, persontyp'!#REF!</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'Månad, ålder'!#REF!</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="6">'Ålder, kön'!#REF!</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="5">'Ålder, persontyp'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029" concurrentCalc="0"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1176" uniqueCount="165">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4248" uniqueCount="165">
   <si>
     <t>Barn i familj</t>
   </si>
   <si>
     <t>Totalt</t>
   </si>
   <si>
     <t>0-6 år</t>
   </si>
   <si>
     <t>7-12 år</t>
   </si>
   <si>
     <t>13-17 år</t>
   </si>
   <si>
     <t>18-24 år</t>
   </si>
   <si>
     <t>25-34 år</t>
   </si>
   <si>
     <t>35-44 år</t>
   </si>
   <si>
@@ -597,127 +597,133 @@
   <si>
     <t>2026-04</t>
   </si>
   <si>
     <t>FÖRENADE ARABEMIRATEN</t>
   </si>
   <si>
     <t>INDONESIEN</t>
   </si>
   <si>
     <t>NAMIBIA</t>
   </si>
   <si>
     <t>ANGOLA</t>
   </si>
   <si>
     <t>BOSNIEN OCH HERCEGOVINA</t>
   </si>
   <si>
     <t>KANADA</t>
   </si>
   <si>
     <t>2026-05</t>
   </si>
   <si>
-    <t>ELFENBENSKUSTEN</t>
+    <t>2026-06</t>
   </si>
   <si>
-    <t>SAUDIARABIEN</t>
+    <t>-</t>
   </si>
   <si>
-    <t>TCHAD</t>
+    <t>2026-042</t>
   </si>
   <si>
-    <t>ZIMBABWE</t>
+    <t>- Statistiken är tillfälligt pausad, se fliken information</t>
   </si>
   <si>
     <t>POLEN</t>
   </si>
   <si>
     <t>Flen</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
   <fonts count="6">
     <font>
       <sz val="9.5"/>
       <color rgb="FF000000"/>
       <name val="Albany AMT"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Albany AMT"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0" tint="-0.249977111117893"/>
+        <bgColor indexed="64"/>
+      </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="52">
+  <cellXfs count="57">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -778,1107 +784,1638 @@
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="17" fontId="1" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1"/>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="362">
+  <dxfs count="370">
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <name val="Arial"/>
-        <family val="2"/>
-[...1 lines deleted...]
-      </font>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <name val="Arial"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="3" formatCode="#,##0"/>
-    </dxf>
-[...9 lines deleted...]
-        <name val="Arial"/>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <family val="2"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="3" formatCode="#,##0"/>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+    </dxf>
+    <dxf>
+      <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <name val="Arial"/>
+        <family val="2"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="3" formatCode="#,##0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor indexed="65"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <name val="Arial"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor indexed="65"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <name val="Arial"/>
-        <scheme val="none"/>
-[...1 lines deleted...]
-      <numFmt numFmtId="3" formatCode="#,##0"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor indexed="65"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <name val="Arial"/>
-        <scheme val="none"/>
-[...1 lines deleted...]
-      <numFmt numFmtId="3" formatCode="#,##0"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor indexed="65"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <name val="Arial"/>
-        <scheme val="none"/>
-[...1 lines deleted...]
-      <numFmt numFmtId="3" formatCode="#,##0"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor indexed="65"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
-        <strike val="0"/>
-[...13 lines deleted...]
-      <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <name val="Arial"/>
-        <scheme val="none"/>
-[...102 lines deleted...]
-        <name val="Arial"/>
         <family val="2"/>
-        <scheme val="none"/>
-[...353 lines deleted...]
-        <name val="Arial"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor indexed="65"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
-        <strike val="0"/>
-[...50 lines deleted...]
-      <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="3" formatCode="#,##0"/>
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-[...7 lines deleted...]
-        <extend val="0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <name val="Arial"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="3" formatCode="#,##0"/>
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-[...7 lines deleted...]
-        <extend val="0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <name val="Arial"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="3" formatCode="#,##0"/>
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-[...10 lines deleted...]
-        <name val="Arial"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <family val="2"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="3" formatCode="#,##0"/>
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-[...68 lines deleted...]
-      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <name val="Arial"/>
-        <scheme val="none"/>
-      </font>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
-        <b val="0"/>
-[...3 lines deleted...]
-        <extend val="0"/>
+        <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <name val="Arial"/>
         <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="3" formatCode="#,##0"/>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
-        <b val="0"/>
-[...11 lines deleted...]
-        <family val="2"/>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="3" formatCode="#,##0"/>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
-        <b val="0"/>
-[...11 lines deleted...]
-        <family val="2"/>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="3" formatCode="#,##0"/>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <name val="Arial"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="3" formatCode="#,##0"/>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <name val="Arial"/>
         <scheme val="none"/>
       </font>
-    </dxf>
-[...76 lines deleted...]
-      </font>
       <numFmt numFmtId="3" formatCode="#,##0"/>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <name val="Arial"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="3" formatCode="#,##0"/>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
@@ -1910,612 +2447,1724 @@
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <name val="Arial"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="3" formatCode="#,##0"/>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <name val="Arial"/>
         <scheme val="none"/>
       </font>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
       <numFmt numFmtId="3" formatCode="#,##0"/>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <name val="Arial"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="3" formatCode="#,##0"/>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <name val="Arial"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="3" formatCode="#,##0"/>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <name val="Arial"/>
         <scheme val="none"/>
       </font>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+      <alignment vertical="top" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
       <numFmt numFmtId="3" formatCode="#,##0"/>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <name val="Arial"/>
         <scheme val="none"/>
       </font>
-    </dxf>
-[...37 lines deleted...]
-      </font>
       <numFmt numFmtId="3" formatCode="#,##0"/>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <name val="Arial"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="3" formatCode="#,##0"/>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <name val="Arial"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="3" formatCode="#,##0"/>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <name val="Arial"/>
         <scheme val="none"/>
       </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+      <alignment vertical="top" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
       <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <name val="Arial"/>
+        <family val="2"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <name val="Arial"/>
+        <family val="2"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <name val="Arial"/>
+        <family val="2"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <name val="Arial"/>
         <scheme val="none"/>
       </font>
-      <numFmt numFmtId="3" formatCode="#,##0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+      <alignment vertical="top" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <name val="Arial"/>
-        <scheme val="none"/>
-[...1 lines deleted...]
-      <numFmt numFmtId="3" formatCode="#,##0"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <name val="Arial"/>
-        <scheme val="none"/>
-[...40 lines deleted...]
-      <numFmt numFmtId="3" formatCode="#,##0"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <name val="Arial"/>
         <scheme val="none"/>
       </font>
-      <numFmt numFmtId="3" formatCode="#,##0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <name val="Arial"/>
-        <scheme val="none"/>
-[...1 lines deleted...]
-      <numFmt numFmtId="3" formatCode="#,##0"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <name val="Arial"/>
-        <scheme val="none"/>
-[...1 lines deleted...]
-      <numFmt numFmtId="3" formatCode="#,##0"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <name val="Arial"/>
         <scheme val="none"/>
       </font>
-      <numFmt numFmtId="3" formatCode="#,##0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <name val="Arial"/>
-        <scheme val="none"/>
-[...1 lines deleted...]
-      <numFmt numFmtId="3" formatCode="#,##0"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <name val="Arial"/>
-        <scheme val="none"/>
-[...1 lines deleted...]
-      <numFmt numFmtId="3" formatCode="#,##0"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <name val="Arial"/>
         <scheme val="none"/>
       </font>
-      <numFmt numFmtId="3" formatCode="#,##0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <name val="Arial"/>
-        <scheme val="none"/>
-[...1 lines deleted...]
-      <numFmt numFmtId="3" formatCode="#,##0"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <name val="Arial"/>
-        <scheme val="none"/>
-[...40 lines deleted...]
-      <numFmt numFmtId="3" formatCode="#,##0"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <name val="Arial"/>
-        <scheme val="none"/>
-[...1 lines deleted...]
-      <numFmt numFmtId="3" formatCode="#,##0"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <name val="Arial"/>
         <scheme val="none"/>
       </font>
-      <numFmt numFmtId="3" formatCode="#,##0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <name val="Arial"/>
-        <scheme val="none"/>
-[...40 lines deleted...]
-      <numFmt numFmtId="3" formatCode="#,##0"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <name val="Arial"/>
-        <scheme val="none"/>
-[...1 lines deleted...]
-      <numFmt numFmtId="3" formatCode="#,##0"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <name val="Arial"/>
-        <scheme val="none"/>
-[...1 lines deleted...]
-      <numFmt numFmtId="3" formatCode="#,##0"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <name val="Arial"/>
         <scheme val="none"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <name val="Arial"/>
@@ -2525,1221 +4174,212 @@
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <name val="Arial"/>
         <scheme val="none"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <name val="Arial"/>
         <scheme val="none"/>
       </font>
-      <numFmt numFmtId="3" formatCode="#,##0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <name val="Arial"/>
-        <scheme val="none"/>
-[...1 lines deleted...]
-      <numFmt numFmtId="3" formatCode="#,##0"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <name val="Arial"/>
-        <scheme val="none"/>
-[...1 lines deleted...]
-      <numFmt numFmtId="3" formatCode="#,##0"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <name val="Arial"/>
-        <scheme val="none"/>
-[...136 lines deleted...]
-      <numFmt numFmtId="3" formatCode="#,##0"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-    </dxf>
-[...987 lines deleted...]
-      </font>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <name val="Arial"/>
         <scheme val="none"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <name val="Arial"/>
         <scheme val="none"/>
@@ -6219,54 +6859,54 @@
       <fill>
         <patternFill>
           <bgColor rgb="FFB90835"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <border>
         <left style="thin">
           <color auto="1"/>
         </left>
         <right style="thin">
           <color auto="1"/>
         </right>
         <top style="thin">
           <color auto="1"/>
         </top>
         <bottom style="thin">
           <color auto="1"/>
         </bottom>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="1" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleMedium4">
     <tableStyle name="Externwebben" pivot="0" count="4" xr9:uid="{00000000-0011-0000-FFFF-FFFF00000000}">
-      <tableStyleElement type="wholeTable" dxfId="361"/>
-[...2 lines deleted...]
-      <tableStyleElement type="secondRowStripe" dxfId="358"/>
+      <tableStyleElement type="wholeTable" dxfId="369"/>
+      <tableStyleElement type="headerRow" dxfId="368"/>
+      <tableStyleElement type="firstRowStripe" dxfId="367"/>
+      <tableStyleElement type="secondRowStripe" dxfId="366"/>
     </tableStyle>
   </tableStyles>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
@@ -6327,51 +6967,51 @@
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:r>
             <a:rPr lang="sv-SE" sz="1000" b="1">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Inkomna ansökningar om asyl, 2026</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="sv-SE" sz="1000" b="0" baseline="0">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>Källa: SIMBAs datalager, uppdaterad 2026-06-01.</a:t>
+            <a:t>Källa: SIMBAs datalager, uppdaterad 2026-07-01.</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:endParaRPr lang="sv-SE" sz="1000" baseline="0">
             <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:endParaRPr lang="sv-SE" sz="1000" b="0" i="0" u="none" strike="noStrike" baseline="0">
             <a:solidFill>
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:effectLst/>
             <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             <a:ea typeface="+mn-ea"/>
             <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="sv-SE" sz="1000" b="0" i="0" u="none" strike="noStrike">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
@@ -6415,53 +7055,169 @@
             <a:rPr lang="sv-SE" sz="1000" b="0" i="0" u="none" strike="noStrike">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t> </a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="sv-SE" sz="1000" b="0" i="0" u="none" strike="noStrike">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Ungefär 60 procent av januari månads inkomna förstagångsansökningar avser egentligen en förlängningsansökan. I statistiken för avgjorda ärenden redovisas majoriteten av dessa ansökningar som avskrivet ärende i kategorin Övriga.</a:t>
           </a:r>
+          <a:endParaRPr lang="sv-SE" sz="1000">
+            <a:solidFill>
+              <a:sysClr val="windowText" lastClr="000000"/>
+            </a:solidFill>
+            <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
         </a:p>
         <a:p>
-          <a:endParaRPr lang="sv-SE" sz="1100"/>
+          <a:endParaRPr lang="sv-SE" sz="1000" b="1" baseline="0">
+            <a:solidFill>
+              <a:sysClr val="windowText" lastClr="000000"/>
+            </a:solidFill>
+            <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="sv-SE" sz="1000" b="1">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Från och med publiceringen den 15 juli pausas viss statistik om asyl </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:br>
+            <a:rPr lang="sv-SE" sz="1000" b="0">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+          </a:br>
+          <a:r>
+            <a:rPr lang="sv-SE" sz="1000" b="0">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Streckade celler -</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="sv-SE" sz="1000" b="0" baseline="0">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t> Statistik från och med </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="sv-SE" sz="1000" b="0">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>juni månad markeras med ett streck. I tabeller där statistiken redovisas per år istället för månadsvis är alla celler streckade. </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+            <a:lnSpc>
+              <a:spcPct val="100000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPts val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPts val="0"/>
+            </a:spcAft>
+            <a:buClrTx/>
+            <a:buSzTx/>
+            <a:buFontTx/>
+            <a:buNone/>
+            <a:tabLst/>
+            <a:defRPr/>
+          </a:pPr>
+          <a:br>
+            <a:rPr lang="sv-SE" sz="1000" b="0">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+          </a:br>
+          <a:r>
+            <a:rPr lang="sv-SE" sz="1000" b="0">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Bakgrunden är införandet av EU:s migrations- och asylpakt den 12 juni. Införandet innebär förändringar i asylprocessen och i hur uppgifter registreras i Migrationsverkets system. Innan statistiken kan publiceras behöver Migrationsverket säkerställa att uppgifterna kan sammanställas på ett korrekt och jämförbart sätt.</a:t>
+          </a:r>
+          <a:br>
+            <a:rPr lang="sv-SE" sz="1000" b="0">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+          </a:br>
+          <a:endParaRPr lang="sv-SE" sz="1000">
+            <a:effectLst/>
+          </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>247650</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>66675</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>9</xdr:col>
       <xdr:colOff>514088</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>37982</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Bildobjekt 2" title="Migrationsverket">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000003000000}"/>
             </a:ext>
@@ -6471,923 +7227,931 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="3905250" y="4924425"/>
           <a:ext cx="2095238" cy="942857"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="12" xr:uid="{00000000-000C-0000-FFFF-FFFF01000000}" name="Tabell113" displayName="Tabell113" ref="A22:E28" totalsRowShown="0" headerRowDxfId="357" dataDxfId="356">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="12" xr:uid="{00000000-000C-0000-FFFF-FFFF01000000}" name="Tabell113" displayName="Tabell113" ref="A26:E33" totalsRowShown="0" headerRowDxfId="365" dataDxfId="364">
   <tableColumns count="5">
-    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0100-000001000000}" name="År-Månad" dataDxfId="355"/>
-[...3 lines deleted...]
-    <tableColumn id="6" xr3:uid="{00000000-0010-0000-0100-000006000000}" name="Totalt" dataDxfId="351"/>
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0100-000001000000}" name="År-Månad" dataDxfId="363"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-0100-000002000000}" name="Vuxen" dataDxfId="362"/>
+    <tableColumn id="4" xr3:uid="{00000000-0010-0000-0100-000004000000}" name="Barn i familj" dataDxfId="361"/>
+    <tableColumn id="5" xr3:uid="{00000000-0010-0000-0100-000005000000}" name="Ensamkommande barn" dataDxfId="360"/>
+    <tableColumn id="6" xr3:uid="{00000000-0010-0000-0100-000006000000}" name="Totalt" dataDxfId="359"/>
   </tableColumns>
   <tableStyleInfo name="Externwebben" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="Inkomna ansökningar om skydd per månad innevarande år, uppdelat persontyp." altTextSummary="Sökanden enligt massflyktsdirektivet"/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table10.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="43" xr:uid="{00000000-000C-0000-FFFF-FFFF09000000}" name="Tabell161444" displayName="Tabell161444" ref="L20:U24" totalsRowShown="0" headerRowDxfId="274" dataDxfId="273">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="43" xr:uid="{00000000-000C-0000-FFFF-FFFF09000000}" name="Tabell161444" displayName="Tabell161444" ref="L26:U33" totalsRowShown="0" headerRowDxfId="282" dataDxfId="281">
   <tableColumns count="10">
-    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0900-000001000000}" name="År-Månad" dataDxfId="272"/>
-[...8 lines deleted...]
-    <tableColumn id="6" xr3:uid="{00000000-0010-0000-0900-000006000000}" name="Totalt" dataDxfId="263"/>
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0900-000001000000}" name="År-Månad" dataDxfId="280"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-0900-000002000000}" name="0-6 år" dataDxfId="279"/>
+    <tableColumn id="4" xr3:uid="{00000000-0010-0000-0900-000004000000}" name="7-12 år" dataDxfId="278"/>
+    <tableColumn id="5" xr3:uid="{00000000-0010-0000-0900-000005000000}" name="13-17 år" dataDxfId="277"/>
+    <tableColumn id="10" xr3:uid="{00000000-0010-0000-0900-00000A000000}" name="18-24 år" dataDxfId="276"/>
+    <tableColumn id="9" xr3:uid="{00000000-0010-0000-0900-000009000000}" name="25-34 år" dataDxfId="275"/>
+    <tableColumn id="8" xr3:uid="{00000000-0010-0000-0900-000008000000}" name="35-44 år" dataDxfId="274"/>
+    <tableColumn id="7" xr3:uid="{00000000-0010-0000-0900-000007000000}" name="45-64 år" dataDxfId="273"/>
+    <tableColumn id="3" xr3:uid="{00000000-0010-0000-0900-000003000000}" name="&gt;64 år" dataDxfId="272"/>
+    <tableColumn id="6" xr3:uid="{00000000-0010-0000-0900-000006000000}" name="Totalt" dataDxfId="271"/>
   </tableColumns>
   <tableStyleInfo name="Externwebben" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="Inkomna ansökningar om skydd per månad innevarande år, uppdelat på ålder." altTextSummary="Sökande enligt massflyktsdirektivet, förlängningsansökningar"/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table11.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="6" xr:uid="{00000000-000C-0000-FFFF-FFFF0A000000}" name="Tabell17" displayName="Tabell17" ref="A4:D10" totalsRowShown="0" headerRowDxfId="262" dataDxfId="261">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="6" xr:uid="{00000000-000C-0000-FFFF-FFFF0A000000}" name="Tabell17" displayName="Tabell17" ref="A4:D11" totalsRowShown="0" headerRowDxfId="270" dataDxfId="269">
   <tableColumns count="4">
-    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0A00-000001000000}" name="År-Månad" dataDxfId="260"/>
-[...2 lines deleted...]
-    <tableColumn id="5" xr3:uid="{00000000-0010-0000-0A00-000005000000}" name="Totalt" dataDxfId="257"/>
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0A00-000001000000}" name="År-Månad" dataDxfId="268"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-0A00-000002000000}" name="Kvinna" dataDxfId="267"/>
+    <tableColumn id="4" xr3:uid="{00000000-0010-0000-0A00-000004000000}" name="Man" dataDxfId="266"/>
+    <tableColumn id="5" xr3:uid="{00000000-0010-0000-0A00-000005000000}" name="Totalt" dataDxfId="265"/>
   </tableColumns>
   <tableStyleInfo name="Externwebben" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="Inkomna ansökningar om skydd per månad innevarande år, uppdelade på kön." altTextSummary="Asylsökande"/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table12.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="14" xr:uid="{00000000-000C-0000-FFFF-FFFF0B000000}" name="Tabell1715" displayName="Tabell1715" ref="A22:D28" totalsRowShown="0" headerRowDxfId="256" dataDxfId="255">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="14" xr:uid="{00000000-000C-0000-FFFF-FFFF0B000000}" name="Tabell1715" displayName="Tabell1715" ref="A26:D33" totalsRowShown="0" headerRowDxfId="264" dataDxfId="263">
   <tableColumns count="4">
-    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0B00-000001000000}" name="År-Månad" dataDxfId="254"/>
-[...2 lines deleted...]
-    <tableColumn id="5" xr3:uid="{00000000-0010-0000-0B00-000005000000}" name="Totalt" dataDxfId="251"/>
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0B00-000001000000}" name="År-Månad" dataDxfId="262"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-0B00-000002000000}" name="Kvinna" dataDxfId="261"/>
+    <tableColumn id="4" xr3:uid="{00000000-0010-0000-0B00-000004000000}" name="Man" dataDxfId="260"/>
+    <tableColumn id="5" xr3:uid="{00000000-0010-0000-0B00-000005000000}" name="Totalt" dataDxfId="259"/>
   </tableColumns>
   <tableStyleInfo name="Externwebben" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="Inkomna ansökningar om skydd per månad innevarande år, uppdelat på kön." altTextSummary="Sökande enligt massflyktsdirektivet"/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table13.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="26" xr:uid="{00000000-000C-0000-FFFF-FFFF0C000000}" name="Tabell1727" displayName="Tabell1727" ref="A13:D19" totalsRowShown="0" headerRowDxfId="250" dataDxfId="249">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="26" xr:uid="{00000000-000C-0000-FFFF-FFFF0C000000}" name="Tabell1727" displayName="Tabell1727" ref="A15:D22" totalsRowShown="0" headerRowDxfId="258" dataDxfId="257">
   <tableColumns count="4">
-    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0C00-000001000000}" name="År-Månad" dataDxfId="248"/>
-[...2 lines deleted...]
-    <tableColumn id="5" xr3:uid="{00000000-0010-0000-0C00-000005000000}" name="Totalt" dataDxfId="245"/>
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0C00-000001000000}" name="År-Månad" dataDxfId="256"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-0C00-000002000000}" name="Kvinna" dataDxfId="255"/>
+    <tableColumn id="4" xr3:uid="{00000000-0010-0000-0C00-000004000000}" name="Man" dataDxfId="254"/>
+    <tableColumn id="5" xr3:uid="{00000000-0010-0000-0C00-000005000000}" name="Totalt" dataDxfId="253"/>
   </tableColumns>
   <tableStyleInfo name="Externwebben" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="Inkomna ansökningar om skydd per månad innevarande år, uppdelade på kön." altTextSummary="Asylsökande, ukrainska medborgare"/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table14.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="34" xr:uid="{00000000-000C-0000-FFFF-FFFF0D000000}" name="Tabell1735" displayName="Tabell1735" ref="F4:I10" totalsRowShown="0" headerRowDxfId="244" dataDxfId="243">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="34" xr:uid="{00000000-000C-0000-FFFF-FFFF0D000000}" name="Tabell1735" displayName="Tabell1735" ref="F4:I11" totalsRowShown="0" headerRowDxfId="252" dataDxfId="251">
   <tableColumns count="4">
-    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0D00-000001000000}" name="År-Månad" dataDxfId="242"/>
-[...2 lines deleted...]
-    <tableColumn id="5" xr3:uid="{00000000-0010-0000-0D00-000005000000}" name="Totalt" dataDxfId="239"/>
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0D00-000001000000}" name="År-Månad" dataDxfId="250"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-0D00-000002000000}" name="Kvinna" dataDxfId="249"/>
+    <tableColumn id="4" xr3:uid="{00000000-0010-0000-0D00-000004000000}" name="Man" dataDxfId="248"/>
+    <tableColumn id="5" xr3:uid="{00000000-0010-0000-0D00-000005000000}" name="Totalt" dataDxfId="247"/>
   </tableColumns>
   <tableStyleInfo name="Externwebben" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="Inkomna ansökningar om skydd per månad innevarande år, uppdelade på kön." altTextSummary="Asylsökande"/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table15.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="44" xr:uid="{00000000-000C-0000-FFFF-FFFF0E000000}" name="Tabell171545" displayName="Tabell171545" ref="F22:I26" totalsRowShown="0" headerRowDxfId="238" dataDxfId="237">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="44" xr:uid="{00000000-000C-0000-FFFF-FFFF0E000000}" name="Tabell171545" displayName="Tabell171545" ref="F26:I33" totalsRowShown="0" headerRowDxfId="246" dataDxfId="245">
   <tableColumns count="4">
-    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0E00-000001000000}" name="År-Månad" dataDxfId="236"/>
-[...2 lines deleted...]
-    <tableColumn id="5" xr3:uid="{00000000-0010-0000-0E00-000005000000}" name="Totalt" dataDxfId="233"/>
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0E00-000001000000}" name="År-Månad" dataDxfId="244"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-0E00-000002000000}" name="Kvinna" dataDxfId="243"/>
+    <tableColumn id="4" xr3:uid="{00000000-0010-0000-0E00-000004000000}" name="Man" dataDxfId="242"/>
+    <tableColumn id="5" xr3:uid="{00000000-0010-0000-0E00-000005000000}" name="Totalt" dataDxfId="241"/>
   </tableColumns>
   <tableStyleInfo name="Externwebben" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="Inkomna ansökningar om skydd per månad innevarande år, uppdelat på kön." altTextSummary="Sökande enligt massflyktsdirektivet, förlängningsansökningar"/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table16.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="11" xr:uid="{00000000-000C-0000-FFFF-FFFF0F000000}" name="Tabell1712" displayName="Tabell1712" ref="A4:D10" totalsRowShown="0" headerRowDxfId="232" dataDxfId="231">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="11" xr:uid="{00000000-000C-0000-FFFF-FFFF0F000000}" name="Tabell1712" displayName="Tabell1712" ref="A4:D11" totalsRowShown="0" headerRowDxfId="240" dataDxfId="239">
   <tableColumns count="4">
-    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0F00-000001000000}" name="År-Månad" dataDxfId="230"/>
-[...2 lines deleted...]
-    <tableColumn id="5" xr3:uid="{00000000-0010-0000-0F00-000005000000}" name="Totalt" dataDxfId="227"/>
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0F00-000001000000}" name="År-Månad" dataDxfId="238"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-0F00-000002000000}" name="Flickor" dataDxfId="237"/>
+    <tableColumn id="4" xr3:uid="{00000000-0010-0000-0F00-000004000000}" name="Pojkar" dataDxfId="236"/>
+    <tableColumn id="5" xr3:uid="{00000000-0010-0000-0F00-000005000000}" name="Totalt" dataDxfId="235"/>
   </tableColumns>
   <tableStyleInfo name="Externwebben" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="Inkomna ansökningar om skydd rörande ensamkommande barn per månad innevarande år, uppdelat på kön." altTextSummary="Asylsökande"/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table17.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="16" xr:uid="{00000000-000C-0000-FFFF-FFFF10000000}" name="Tabell171217" displayName="Tabell171217" ref="A22:D28" totalsRowShown="0" headerRowDxfId="226" dataDxfId="225">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="16" xr:uid="{00000000-000C-0000-FFFF-FFFF10000000}" name="Tabell171217" displayName="Tabell171217" ref="A26:D33" totalsRowShown="0" headerRowDxfId="234" dataDxfId="233">
   <tableColumns count="4">
-    <tableColumn id="1" xr3:uid="{00000000-0010-0000-1000-000001000000}" name="År-Månad" dataDxfId="224"/>
-[...2 lines deleted...]
-    <tableColumn id="5" xr3:uid="{00000000-0010-0000-1000-000005000000}" name="Totalt" dataDxfId="221"/>
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-1000-000001000000}" name="År-Månad" dataDxfId="232"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-1000-000002000000}" name="Flickor" dataDxfId="231"/>
+    <tableColumn id="4" xr3:uid="{00000000-0010-0000-1000-000004000000}" name="Pojkar" dataDxfId="230"/>
+    <tableColumn id="5" xr3:uid="{00000000-0010-0000-1000-000005000000}" name="Totalt" dataDxfId="229"/>
   </tableColumns>
   <tableStyleInfo name="Externwebben" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="Inkomna ansökningar om skydd rörande ensamkommande barn per månad innevarande år, uppdelat på kön." altTextSummary="Sökande enligt massflyktsdirektivet"/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table18.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="27" xr:uid="{00000000-000C-0000-FFFF-FFFF11000000}" name="Tabell171228" displayName="Tabell171228" ref="A13:D19" totalsRowShown="0" headerRowDxfId="220" dataDxfId="219">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="27" xr:uid="{00000000-000C-0000-FFFF-FFFF11000000}" name="Tabell171228" displayName="Tabell171228" ref="A15:D22" totalsRowShown="0" headerRowDxfId="228" dataDxfId="227">
   <tableColumns count="4">
-    <tableColumn id="1" xr3:uid="{00000000-0010-0000-1100-000001000000}" name="År-Månad" dataDxfId="218"/>
-[...2 lines deleted...]
-    <tableColumn id="5" xr3:uid="{00000000-0010-0000-1100-000005000000}" name="Totalt" dataDxfId="215"/>
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-1100-000001000000}" name="År-Månad" dataDxfId="226"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-1100-000002000000}" name="Flickor" dataDxfId="225"/>
+    <tableColumn id="4" xr3:uid="{00000000-0010-0000-1100-000004000000}" name="Pojkar" dataDxfId="224"/>
+    <tableColumn id="5" xr3:uid="{00000000-0010-0000-1100-000005000000}" name="Totalt" dataDxfId="223"/>
   </tableColumns>
   <tableStyleInfo name="Externwebben" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="Inkomna ansökningar om skydd rörande ensamkommande barn per månad innevarande år, uppdelat på kön." altTextSummary="Asylsökande, ukrainska medborgare"/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table19.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="35" xr:uid="{00000000-000C-0000-FFFF-FFFF12000000}" name="Tabell171236" displayName="Tabell171236" ref="F4:I10" totalsRowShown="0" headerRowDxfId="214" dataDxfId="213">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="35" xr:uid="{00000000-000C-0000-FFFF-FFFF12000000}" name="Tabell171236" displayName="Tabell171236" ref="F4:I11" totalsRowShown="0" headerRowDxfId="222" dataDxfId="221">
   <tableColumns count="4">
-    <tableColumn id="1" xr3:uid="{00000000-0010-0000-1200-000001000000}" name="År-Månad" dataDxfId="212"/>
-[...2 lines deleted...]
-    <tableColumn id="5" xr3:uid="{00000000-0010-0000-1200-000005000000}" name="Totalt" dataDxfId="209"/>
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-1200-000001000000}" name="År-Månad" dataDxfId="220"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-1200-000002000000}" name="Flickor" dataDxfId="219"/>
+    <tableColumn id="4" xr3:uid="{00000000-0010-0000-1200-000004000000}" name="Pojkar" dataDxfId="218"/>
+    <tableColumn id="5" xr3:uid="{00000000-0010-0000-1200-000005000000}" name="Totalt" dataDxfId="217"/>
   </tableColumns>
   <tableStyleInfo name="Externwebben" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="Inkomna ansökningar om skydd rörande ensamkommande barn per månad innevarande år, uppdelat på kön." altTextSummary="Asylsökande"/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="15" xr:uid="{00000000-000C-0000-FFFF-FFFF02000000}" name="Tabell116" displayName="Tabell116" ref="A13:E19" totalsRowShown="0" headerRowDxfId="350" dataDxfId="349">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="15" xr:uid="{00000000-000C-0000-FFFF-FFFF02000000}" name="Tabell116" displayName="Tabell116" ref="A15:E22" totalsRowShown="0" headerRowDxfId="358" dataDxfId="357">
   <tableColumns count="5">
-    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0200-000001000000}" name="År-Månad" dataDxfId="348"/>
-[...3 lines deleted...]
-    <tableColumn id="6" xr3:uid="{00000000-0010-0000-0200-000006000000}" name="Totalt" dataDxfId="344"/>
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0200-000001000000}" name="År-Månad" dataDxfId="356"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-0200-000002000000}" name="Vuxen" dataDxfId="355"/>
+    <tableColumn id="4" xr3:uid="{00000000-0010-0000-0200-000004000000}" name="Barn i familj" dataDxfId="354"/>
+    <tableColumn id="5" xr3:uid="{00000000-0010-0000-0200-000005000000}" name="Ensamkommande barn" dataDxfId="353"/>
+    <tableColumn id="6" xr3:uid="{00000000-0010-0000-0200-000006000000}" name="Totalt" dataDxfId="352"/>
   </tableColumns>
   <tableStyleInfo name="Externwebben" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="Inkomna ansökningar om skydd per månad innevarande år, uppdelat persontyp." altTextSummary="Asylsökande, ukrainska medborgare"/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table20.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="45" xr:uid="{00000000-000C-0000-FFFF-FFFF13000000}" name="Tabell17121746" displayName="Tabell17121746" ref="F22:I26" totalsRowShown="0" headerRowDxfId="208" dataDxfId="207">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="45" xr:uid="{00000000-000C-0000-FFFF-FFFF13000000}" name="Tabell17121746" displayName="Tabell17121746" ref="F26:I33" totalsRowShown="0" headerRowDxfId="216" dataDxfId="215">
   <tableColumns count="4">
-    <tableColumn id="1" xr3:uid="{00000000-0010-0000-1300-000001000000}" name="År-Månad" dataDxfId="206"/>
-[...2 lines deleted...]
-    <tableColumn id="5" xr3:uid="{00000000-0010-0000-1300-000005000000}" name="Totalt" dataDxfId="203"/>
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-1300-000001000000}" name="År-Månad" dataDxfId="214"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-1300-000002000000}" name="Flickor" dataDxfId="213"/>
+    <tableColumn id="4" xr3:uid="{00000000-0010-0000-1300-000004000000}" name="Pojkar" dataDxfId="212"/>
+    <tableColumn id="5" xr3:uid="{00000000-0010-0000-1300-000005000000}" name="Totalt" dataDxfId="211"/>
   </tableColumns>
   <tableStyleInfo name="Externwebben" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="Inkomna ansökningar om skydd rörande ensamkommande barn per månad innevarande år, uppdelat på kön." altTextSummary="Sökande enligt massflyktsdirektivet, förlängningsansökningar"/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table21.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{00000000-000C-0000-FFFF-FFFF14000000}" name="Tabell2" displayName="Tabell2" ref="A4:E13" totalsRowShown="0" headerRowDxfId="202" dataDxfId="201">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{00000000-000C-0000-FFFF-FFFF14000000}" name="Tabell2" displayName="Tabell2" ref="A4:E13" totalsRowShown="0" headerRowDxfId="210" dataDxfId="209">
   <tableColumns count="5">
-    <tableColumn id="1" xr3:uid="{00000000-0010-0000-1400-000001000000}" name="Åldersgrupp" dataDxfId="200"/>
-[...3 lines deleted...]
-    <tableColumn id="6" xr3:uid="{00000000-0010-0000-1400-000006000000}" name="Totalt" dataDxfId="196"/>
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-1400-000001000000}" name="Åldersgrupp" dataDxfId="208"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-1400-000002000000}" name="Vuxen" dataDxfId="207"/>
+    <tableColumn id="4" xr3:uid="{00000000-0010-0000-1400-000004000000}" name="Barn i familj" dataDxfId="206"/>
+    <tableColumn id="5" xr3:uid="{00000000-0010-0000-1400-000005000000}" name="Ensamkommande barn" dataDxfId="205"/>
+    <tableColumn id="6" xr3:uid="{00000000-0010-0000-1400-000006000000}" name="Totalt" dataDxfId="204"/>
   </tableColumns>
   <tableStyleInfo name="Externwebben" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="Inkomna ansökningar om skydd innevarande år, uppdelat på åldersgrupp och persontyp." altTextSummary="Asylsökande"/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table22.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="17" xr:uid="{00000000-000C-0000-FFFF-FFFF15000000}" name="Tabell218" displayName="Tabell218" ref="A28:E37" totalsRowShown="0" headerRowDxfId="195" dataDxfId="194">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="17" xr:uid="{00000000-000C-0000-FFFF-FFFF15000000}" name="Tabell218" displayName="Tabell218" ref="A30:E39" totalsRowShown="0" headerRowDxfId="203" dataDxfId="202">
   <tableColumns count="5">
-    <tableColumn id="1" xr3:uid="{00000000-0010-0000-1500-000001000000}" name="Åldersgrupp" dataDxfId="193"/>
-[...3 lines deleted...]
-    <tableColumn id="6" xr3:uid="{00000000-0010-0000-1500-000006000000}" name="Totalt" dataDxfId="189"/>
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-1500-000001000000}" name="Åldersgrupp" dataDxfId="201"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-1500-000002000000}" name="Vuxen" dataDxfId="200"/>
+    <tableColumn id="4" xr3:uid="{00000000-0010-0000-1500-000004000000}" name="Barn i familj" dataDxfId="199"/>
+    <tableColumn id="5" xr3:uid="{00000000-0010-0000-1500-000005000000}" name="Ensamkommande barn" dataDxfId="198"/>
+    <tableColumn id="6" xr3:uid="{00000000-0010-0000-1500-000006000000}" name="Totalt" dataDxfId="197"/>
   </tableColumns>
   <tableStyleInfo name="Externwebben" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="Inkomna ansökningar om skydd innevarande år, uppdelat på åldersgrupp och persontyp." altTextSummary="Sökande enligt massflyktsdirektivet "/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table23.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="28" xr:uid="{00000000-000C-0000-FFFF-FFFF16000000}" name="Tabell229" displayName="Tabell229" ref="A16:E25" totalsRowShown="0" headerRowDxfId="188" dataDxfId="187">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="28" xr:uid="{00000000-000C-0000-FFFF-FFFF16000000}" name="Tabell229" displayName="Tabell229" ref="A17:E26" totalsRowShown="0" headerRowDxfId="196" dataDxfId="195">
   <tableColumns count="5">
-    <tableColumn id="1" xr3:uid="{00000000-0010-0000-1600-000001000000}" name="Åldersgrupp" dataDxfId="186"/>
-[...3 lines deleted...]
-    <tableColumn id="6" xr3:uid="{00000000-0010-0000-1600-000006000000}" name="Totalt" dataDxfId="182"/>
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-1600-000001000000}" name="Åldersgrupp" dataDxfId="194"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-1600-000002000000}" name="Vuxen" dataDxfId="193"/>
+    <tableColumn id="4" xr3:uid="{00000000-0010-0000-1600-000004000000}" name="Barn i familj" dataDxfId="192"/>
+    <tableColumn id="5" xr3:uid="{00000000-0010-0000-1600-000005000000}" name="Ensamkommande barn" dataDxfId="191"/>
+    <tableColumn id="6" xr3:uid="{00000000-0010-0000-1600-000006000000}" name="Totalt" dataDxfId="190"/>
   </tableColumns>
   <tableStyleInfo name="Externwebben" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="Inkomna ansökningar om skydd innevarande år, uppdelat på åldersgrupp och persontyp." altTextSummary="Asylsökande, ukrainska medborgare "/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table24.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="36" xr:uid="{00000000-000C-0000-FFFF-FFFF17000000}" name="Tabell237" displayName="Tabell237" ref="G4:K13" totalsRowShown="0" headerRowDxfId="181" dataDxfId="180">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="36" xr:uid="{00000000-000C-0000-FFFF-FFFF17000000}" name="Tabell237" displayName="Tabell237" ref="G4:K13" totalsRowShown="0" headerRowDxfId="189" dataDxfId="188">
   <tableColumns count="5">
-    <tableColumn id="1" xr3:uid="{00000000-0010-0000-1700-000001000000}" name="Åldersgrupp" dataDxfId="179"/>
-[...3 lines deleted...]
-    <tableColumn id="6" xr3:uid="{00000000-0010-0000-1700-000006000000}" name="Totalt" dataDxfId="175"/>
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-1700-000001000000}" name="Åldersgrupp" dataDxfId="187"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-1700-000002000000}" name="Vuxen" dataDxfId="186"/>
+    <tableColumn id="4" xr3:uid="{00000000-0010-0000-1700-000004000000}" name="Barn i familj" dataDxfId="185"/>
+    <tableColumn id="5" xr3:uid="{00000000-0010-0000-1700-000005000000}" name="Ensamkommande barn" dataDxfId="184"/>
+    <tableColumn id="6" xr3:uid="{00000000-0010-0000-1700-000006000000}" name="Totalt" dataDxfId="183"/>
   </tableColumns>
   <tableStyleInfo name="Externwebben" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="Inkomna ansökningar om skydd innevarande år, uppdelat på åldersgrupp och persontyp." altTextSummary="Asylsökande"/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table25.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="46" xr:uid="{00000000-000C-0000-FFFF-FFFF18000000}" name="Tabell21847" displayName="Tabell21847" ref="G28:K37" totalsRowShown="0" headerRowDxfId="174" dataDxfId="173">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="46" xr:uid="{00000000-000C-0000-FFFF-FFFF18000000}" name="Tabell21847" displayName="Tabell21847" ref="G30:K39" totalsRowShown="0" headerRowDxfId="182" dataDxfId="181">
   <tableColumns count="5">
-    <tableColumn id="1" xr3:uid="{00000000-0010-0000-1800-000001000000}" name="Åldersgrupp" dataDxfId="172"/>
-[...3 lines deleted...]
-    <tableColumn id="6" xr3:uid="{00000000-0010-0000-1800-000006000000}" name="Totalt" dataDxfId="168"/>
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-1800-000001000000}" name="Åldersgrupp" dataDxfId="180"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-1800-000002000000}" name="Vuxen" dataDxfId="179"/>
+    <tableColumn id="4" xr3:uid="{00000000-0010-0000-1800-000004000000}" name="Barn i familj" dataDxfId="178"/>
+    <tableColumn id="5" xr3:uid="{00000000-0010-0000-1800-000005000000}" name="Ensamkommande barn" dataDxfId="177"/>
+    <tableColumn id="6" xr3:uid="{00000000-0010-0000-1800-000006000000}" name="Totalt" dataDxfId="176"/>
   </tableColumns>
   <tableStyleInfo name="Externwebben" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="Inkomna ansökningar om skydd innevarande år, uppdelat på åldersgrupp och persontyp." altTextSummary="Sökande enligt massflyktsdirektivet, förlängningsansökan"/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table26.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="7" xr:uid="{00000000-000C-0000-FFFF-FFFF19000000}" name="Tabell28" displayName="Tabell28" ref="A4:D13" totalsRowShown="0" headerRowDxfId="167" dataDxfId="166">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="7" xr:uid="{00000000-000C-0000-FFFF-FFFF19000000}" name="Tabell28" displayName="Tabell28" ref="A4:D13" totalsRowShown="0" headerRowDxfId="175" dataDxfId="174">
   <tableColumns count="4">
-    <tableColumn id="1" xr3:uid="{00000000-0010-0000-1900-000001000000}" name="Åldersgrupp" dataDxfId="165"/>
-[...2 lines deleted...]
-    <tableColumn id="6" xr3:uid="{00000000-0010-0000-1900-000006000000}" name="Totalt" dataDxfId="162"/>
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-1900-000001000000}" name="Åldersgrupp" dataDxfId="173"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-1900-000002000000}" name="Kvinna" dataDxfId="172"/>
+    <tableColumn id="4" xr3:uid="{00000000-0010-0000-1900-000004000000}" name="Man" dataDxfId="171"/>
+    <tableColumn id="6" xr3:uid="{00000000-0010-0000-1900-000006000000}" name="Totalt" dataDxfId="170"/>
   </tableColumns>
   <tableStyleInfo name="Externwebben" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="Inkomna ansökningar om skydd innevarande år, uppdelat på åldersgrupp och kön." altTextSummary="Asylsökande"/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table27.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="18" xr:uid="{00000000-000C-0000-FFFF-FFFF1A000000}" name="Tabell2819" displayName="Tabell2819" ref="A28:D37" totalsRowShown="0" headerRowDxfId="161" dataDxfId="160">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="18" xr:uid="{00000000-000C-0000-FFFF-FFFF1A000000}" name="Tabell2819" displayName="Tabell2819" ref="A30:D39" totalsRowShown="0" headerRowDxfId="169" dataDxfId="168">
   <tableColumns count="4">
-    <tableColumn id="1" xr3:uid="{00000000-0010-0000-1A00-000001000000}" name="Åldersgrupp" dataDxfId="159"/>
-[...2 lines deleted...]
-    <tableColumn id="6" xr3:uid="{00000000-0010-0000-1A00-000006000000}" name="Totalt" dataDxfId="156"/>
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-1A00-000001000000}" name="Åldersgrupp" dataDxfId="167"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-1A00-000002000000}" name="Kvinna" dataDxfId="166"/>
+    <tableColumn id="4" xr3:uid="{00000000-0010-0000-1A00-000004000000}" name="Man" dataDxfId="165"/>
+    <tableColumn id="6" xr3:uid="{00000000-0010-0000-1A00-000006000000}" name="Totalt" dataDxfId="164"/>
   </tableColumns>
   <tableStyleInfo name="Externwebben" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="Inkomna ansökningar om skydd innevarande år, uppdelat på åldersgrupp och kön." altTextSummary="Sökande enligt massflyktsdirektivet"/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table28.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="29" xr:uid="{00000000-000C-0000-FFFF-FFFF1B000000}" name="Tabell2830" displayName="Tabell2830" ref="A16:D25" totalsRowShown="0" headerRowDxfId="155" dataDxfId="154">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="29" xr:uid="{00000000-000C-0000-FFFF-FFFF1B000000}" name="Tabell2830" displayName="Tabell2830" ref="A17:D26" totalsRowShown="0" headerRowDxfId="163" dataDxfId="162">
   <tableColumns count="4">
-    <tableColumn id="1" xr3:uid="{00000000-0010-0000-1B00-000001000000}" name="Åldersgrupp" dataDxfId="153"/>
-[...2 lines deleted...]
-    <tableColumn id="6" xr3:uid="{00000000-0010-0000-1B00-000006000000}" name="Totalt" dataDxfId="150"/>
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-1B00-000001000000}" name="Åldersgrupp" dataDxfId="161"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-1B00-000002000000}" name="Kvinna" dataDxfId="160"/>
+    <tableColumn id="4" xr3:uid="{00000000-0010-0000-1B00-000004000000}" name="Man" dataDxfId="159"/>
+    <tableColumn id="6" xr3:uid="{00000000-0010-0000-1B00-000006000000}" name="Totalt" dataDxfId="158"/>
   </tableColumns>
   <tableStyleInfo name="Externwebben" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="Inkomna ansökningar om skydd innevarande år, uppdelat på åldersgrupp och kön." altTextSummary="Asylsökande, ukrainska medborgare"/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table29.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="37" xr:uid="{00000000-000C-0000-FFFF-FFFF1C000000}" name="Tabell2838" displayName="Tabell2838" ref="F4:I13" totalsRowShown="0" headerRowDxfId="149" dataDxfId="148">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="37" xr:uid="{00000000-000C-0000-FFFF-FFFF1C000000}" name="Tabell2838" displayName="Tabell2838" ref="F4:I13" totalsRowShown="0" headerRowDxfId="157" dataDxfId="156">
   <tableColumns count="4">
-    <tableColumn id="1" xr3:uid="{00000000-0010-0000-1C00-000001000000}" name="Åldersgrupp" dataDxfId="147"/>
-[...2 lines deleted...]
-    <tableColumn id="6" xr3:uid="{00000000-0010-0000-1C00-000006000000}" name="Totalt" dataDxfId="144"/>
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-1C00-000001000000}" name="Åldersgrupp" dataDxfId="155"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-1C00-000002000000}" name="Kvinna" dataDxfId="154"/>
+    <tableColumn id="4" xr3:uid="{00000000-0010-0000-1C00-000004000000}" name="Man" dataDxfId="153"/>
+    <tableColumn id="6" xr3:uid="{00000000-0010-0000-1C00-000006000000}" name="Totalt" dataDxfId="152"/>
   </tableColumns>
   <tableStyleInfo name="Externwebben" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="Inkomna ansökningar om skydd innevarande år, uppdelat på åldersgrupp och kön." altTextSummary="Asylsökande"/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table3.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="25" xr:uid="{00000000-000C-0000-FFFF-FFFF03000000}" name="Tabell126" displayName="Tabell126" ref="G4:K10" totalsRowShown="0" headerRowDxfId="343" dataDxfId="342">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="25" xr:uid="{00000000-000C-0000-FFFF-FFFF03000000}" name="Tabell126" displayName="Tabell126" ref="G4:K11" totalsRowShown="0" headerRowDxfId="351" dataDxfId="350">
   <tableColumns count="5">
-    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0300-000001000000}" name="År-Månad" dataDxfId="341"/>
-[...3 lines deleted...]
-    <tableColumn id="6" xr3:uid="{00000000-0010-0000-0300-000006000000}" name="Totalt" dataDxfId="337"/>
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0300-000001000000}" name="År-Månad" dataDxfId="349"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-0300-000002000000}" name="Vuxen" dataDxfId="348"/>
+    <tableColumn id="4" xr3:uid="{00000000-0010-0000-0300-000004000000}" name="Barn i familj" dataDxfId="347"/>
+    <tableColumn id="5" xr3:uid="{00000000-0010-0000-0300-000005000000}" name="Ensamkommande barn" dataDxfId="346"/>
+    <tableColumn id="6" xr3:uid="{00000000-0010-0000-0300-000006000000}" name="Totalt" dataDxfId="345"/>
   </tableColumns>
   <tableStyleInfo name="Externwebben" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="Inkomna ansökningar om skydd per månad innevarande år, uppdelat persontyp." altTextSummary="Asylsökande"/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table30.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="47" xr:uid="{00000000-000C-0000-FFFF-FFFF1D000000}" name="Tabell281948" displayName="Tabell281948" ref="F28:I37" totalsRowShown="0" headerRowDxfId="143" dataDxfId="142">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="47" xr:uid="{00000000-000C-0000-FFFF-FFFF1D000000}" name="Tabell281948" displayName="Tabell281948" ref="F30:I39" totalsRowShown="0" headerRowDxfId="151" dataDxfId="150">
   <tableColumns count="4">
-    <tableColumn id="1" xr3:uid="{00000000-0010-0000-1D00-000001000000}" name="Åldersgrupp" dataDxfId="141"/>
-[...2 lines deleted...]
-    <tableColumn id="6" xr3:uid="{00000000-0010-0000-1D00-000006000000}" name="Totalt" dataDxfId="138"/>
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-1D00-000001000000}" name="Åldersgrupp" dataDxfId="149"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-1D00-000002000000}" name="Kvinna" dataDxfId="148"/>
+    <tableColumn id="4" xr3:uid="{00000000-0010-0000-1D00-000004000000}" name="Man" dataDxfId="147"/>
+    <tableColumn id="6" xr3:uid="{00000000-0010-0000-1D00-000006000000}" name="Totalt" dataDxfId="146"/>
   </tableColumns>
   <tableStyleInfo name="Externwebben" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="Inkomna ansökningar om skydd innevarande år, uppdelat på åldersgrupp och kön." altTextSummary="Sökande enligt massflyktsdirektivet, förlängningsansökan"/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table31.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{00000000-000C-0000-FFFF-FFFF1E000000}" name="Tabell3" displayName="Tabell3" ref="A4:E95" totalsRowShown="0" headerRowDxfId="137" dataDxfId="136">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{00000000-000C-0000-FFFF-FFFF1E000000}" name="Tabell3" displayName="Tabell3" ref="A4:E93" totalsRowShown="0" headerRowDxfId="145" dataDxfId="144">
   <tableColumns count="5">
-    <tableColumn id="1" xr3:uid="{00000000-0010-0000-1E00-000001000000}" name="Medborgarskap" dataDxfId="135"/>
-[...3 lines deleted...]
-    <tableColumn id="6" xr3:uid="{00000000-0010-0000-1E00-000006000000}" name="Totalt" dataDxfId="131"/>
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-1E00-000001000000}" name="Medborgarskap" dataDxfId="143"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-1E00-000002000000}" name="Vuxen" dataDxfId="142"/>
+    <tableColumn id="4" xr3:uid="{00000000-0010-0000-1E00-000004000000}" name="Barn i familj" dataDxfId="141"/>
+    <tableColumn id="5" xr3:uid="{00000000-0010-0000-1E00-000005000000}" name="Ensamkommande _x000a_barn" dataDxfId="140"/>
+    <tableColumn id="6" xr3:uid="{00000000-0010-0000-1E00-000006000000}" name="Totalt" dataDxfId="139"/>
   </tableColumns>
   <tableStyleInfo name="Externwebben" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="Inkomna ansökningar om skydd innevarande år, uppdelat på medborgarskap och persontyp." altTextSummary="Asylsökande"/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table32.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="19" xr:uid="{00000000-000C-0000-FFFF-FFFF1F000000}" name="Tabell320" displayName="Tabell320" ref="M4:Q26" totalsRowShown="0" headerRowDxfId="130" dataDxfId="129">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="19" xr:uid="{00000000-000C-0000-FFFF-FFFF1F000000}" name="Tabell320" displayName="Tabell320" ref="M4:Q27" totalsRowShown="0" headerRowDxfId="138" dataDxfId="137">
   <tableColumns count="5">
-    <tableColumn id="1" xr3:uid="{00000000-0010-0000-1F00-000001000000}" name="Medborgarskap" dataDxfId="128"/>
-[...3 lines deleted...]
-    <tableColumn id="6" xr3:uid="{00000000-0010-0000-1F00-000006000000}" name="Totalt" dataDxfId="124"/>
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-1F00-000001000000}" name="Medborgarskap" dataDxfId="136"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-1F00-000002000000}" name="Vuxen" dataDxfId="135"/>
+    <tableColumn id="4" xr3:uid="{00000000-0010-0000-1F00-000004000000}" name="Barn i familj" dataDxfId="134"/>
+    <tableColumn id="5" xr3:uid="{00000000-0010-0000-1F00-000005000000}" name="Ensamkommande _x000a_barn" dataDxfId="133"/>
+    <tableColumn id="6" xr3:uid="{00000000-0010-0000-1F00-000006000000}" name="Totalt" dataDxfId="132"/>
   </tableColumns>
   <tableStyleInfo name="Externwebben" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="Inkomna ansökningar om skydd innevarande år, uppdelat på medborgarskap och persontyp." altTextSummary="Sökande enligt massflyktsdirektivet"/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table33.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="38" xr:uid="{00000000-000C-0000-FFFF-FFFF20000000}" name="Tabell339" displayName="Tabell339" ref="G4:K83" totalsRowShown="0" headerRowDxfId="123" dataDxfId="122">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="38" xr:uid="{00000000-000C-0000-FFFF-FFFF20000000}" name="Tabell339" displayName="Tabell339" ref="G4:K80" totalsRowShown="0" headerRowDxfId="131" dataDxfId="130">
   <tableColumns count="5">
-    <tableColumn id="1" xr3:uid="{00000000-0010-0000-2000-000001000000}" name="Medborgarskap" dataDxfId="121"/>
-[...3 lines deleted...]
-    <tableColumn id="6" xr3:uid="{00000000-0010-0000-2000-000006000000}" name="Totalt" dataDxfId="117"/>
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-2000-000001000000}" name="Medborgarskap" dataDxfId="129"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-2000-000002000000}" name="Vuxen" dataDxfId="128"/>
+    <tableColumn id="4" xr3:uid="{00000000-0010-0000-2000-000004000000}" name="Barn i familj" dataDxfId="127"/>
+    <tableColumn id="5" xr3:uid="{00000000-0010-0000-2000-000005000000}" name="Ensamkommande _x000a_barn" dataDxfId="126"/>
+    <tableColumn id="6" xr3:uid="{00000000-0010-0000-2000-000006000000}" name="Totalt" dataDxfId="125"/>
   </tableColumns>
   <tableStyleInfo name="Externwebben" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="Inkomna ansökningar om skydd innevarande år, uppdelat på medborgarskap och persontyp." altTextSummary="Asylsökande"/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table34.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="8" xr:uid="{00000000-000C-0000-FFFF-FFFF21000000}" name="Tabell39" displayName="Tabell39" ref="A4:D95" totalsRowShown="0" headerRowDxfId="116" dataDxfId="115">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="8" xr:uid="{00000000-000C-0000-FFFF-FFFF21000000}" name="Tabell39" displayName="Tabell39" ref="A4:D93" totalsRowShown="0" headerRowDxfId="124" dataDxfId="123">
   <tableColumns count="4">
-    <tableColumn id="1" xr3:uid="{00000000-0010-0000-2100-000001000000}" name="Medborgarskap" dataDxfId="114"/>
-[...2 lines deleted...]
-    <tableColumn id="6" xr3:uid="{00000000-0010-0000-2100-000006000000}" name="Totalt" dataDxfId="111"/>
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-2100-000001000000}" name="Medborgarskap" dataDxfId="122"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-2100-000002000000}" name="Kvinna" dataDxfId="121"/>
+    <tableColumn id="4" xr3:uid="{00000000-0010-0000-2100-000004000000}" name="Man" dataDxfId="120"/>
+    <tableColumn id="6" xr3:uid="{00000000-0010-0000-2100-000006000000}" name="Totalt" dataDxfId="119"/>
   </tableColumns>
   <tableStyleInfo name="Externwebben" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="Inkomna ansökningar om skydd innvarande år, uppdelat på medborgarskap och kön." altTextSummary="Asylsökande"/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table35.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="20" xr:uid="{00000000-000C-0000-FFFF-FFFF22000000}" name="Tabell3921" displayName="Tabell3921" ref="K4:N26" totalsRowShown="0" headerRowDxfId="110" dataDxfId="109">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="20" xr:uid="{00000000-000C-0000-FFFF-FFFF22000000}" name="Tabell3921" displayName="Tabell3921" ref="K4:N27" totalsRowShown="0" headerRowDxfId="118" dataDxfId="117">
   <tableColumns count="4">
-    <tableColumn id="1" xr3:uid="{00000000-0010-0000-2200-000001000000}" name="Medborgarskap" dataDxfId="108"/>
-[...2 lines deleted...]
-    <tableColumn id="6" xr3:uid="{00000000-0010-0000-2200-000006000000}" name="Totalt" dataDxfId="105"/>
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-2200-000001000000}" name="Medborgarskap" dataDxfId="116"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-2200-000002000000}" name="Kvinna" dataDxfId="115"/>
+    <tableColumn id="4" xr3:uid="{00000000-0010-0000-2200-000004000000}" name="Man" dataDxfId="114"/>
+    <tableColumn id="6" xr3:uid="{00000000-0010-0000-2200-000006000000}" name="Totalt" dataDxfId="113"/>
   </tableColumns>
   <tableStyleInfo name="Externwebben" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="Inkomna ansökningar om skydd innvarande år, uppdelat på medborgarskap och kön." altTextSummary="Sökande enligt massflyktsdirektivet"/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table36.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="39" xr:uid="{00000000-000C-0000-FFFF-FFFF23000000}" name="Tabell3940" displayName="Tabell3940" ref="F4:I83" totalsRowShown="0" headerRowDxfId="104" dataDxfId="103">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="39" xr:uid="{00000000-000C-0000-FFFF-FFFF23000000}" name="Tabell3940" displayName="Tabell3940" ref="F4:I80" totalsRowShown="0" headerRowDxfId="112" dataDxfId="111">
   <tableColumns count="4">
-    <tableColumn id="1" xr3:uid="{00000000-0010-0000-2300-000001000000}" name="Medborgarskap" dataDxfId="102"/>
-[...2 lines deleted...]
-    <tableColumn id="6" xr3:uid="{00000000-0010-0000-2300-000006000000}" name="Totalt" dataDxfId="99"/>
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-2300-000001000000}" name="Medborgarskap" dataDxfId="110"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-2300-000002000000}" name="Kvinna" dataDxfId="109"/>
+    <tableColumn id="4" xr3:uid="{00000000-0010-0000-2300-000004000000}" name="Man" dataDxfId="108"/>
+    <tableColumn id="6" xr3:uid="{00000000-0010-0000-2300-000006000000}" name="Totalt" dataDxfId="107"/>
   </tableColumns>
   <tableStyleInfo name="Externwebben" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="Inkomna ansökningar om skydd innvarande år, uppdelat på medborgarskap och kön." altTextSummary="Asylsökande"/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table37.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="9" xr:uid="{00000000-000C-0000-FFFF-FFFF24000000}" name="Tabell3910" displayName="Tabell3910" ref="A4:J95" totalsRowShown="0" headerRowDxfId="98" dataDxfId="97">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="9" xr:uid="{00000000-000C-0000-FFFF-FFFF24000000}" name="Tabell3910" displayName="Tabell3910" ref="A4:J93" totalsRowShown="0" headerRowDxfId="106" dataDxfId="105">
   <tableColumns count="10">
-    <tableColumn id="1" xr3:uid="{00000000-0010-0000-2400-000001000000}" name="Medborgarskap" dataDxfId="96"/>
-[...8 lines deleted...]
-    <tableColumn id="10" xr3:uid="{00000000-0010-0000-2400-00000A000000}" name="Totalt" dataDxfId="87"/>
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-2400-000001000000}" name="Medborgarskap" dataDxfId="104"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-2400-000002000000}" name="0-6 år" dataDxfId="103"/>
+    <tableColumn id="4" xr3:uid="{00000000-0010-0000-2400-000004000000}" name="7-12 år" dataDxfId="102"/>
+    <tableColumn id="5" xr3:uid="{00000000-0010-0000-2400-000005000000}" name="13-17 år" dataDxfId="101"/>
+    <tableColumn id="6" xr3:uid="{00000000-0010-0000-2400-000006000000}" name="18-24 år" dataDxfId="100"/>
+    <tableColumn id="3" xr3:uid="{00000000-0010-0000-2400-000003000000}" name="25-34 år" dataDxfId="99"/>
+    <tableColumn id="7" xr3:uid="{00000000-0010-0000-2400-000007000000}" name="35-44 år" dataDxfId="98"/>
+    <tableColumn id="8" xr3:uid="{00000000-0010-0000-2400-000008000000}" name="45-64 år" dataDxfId="97"/>
+    <tableColumn id="9" xr3:uid="{00000000-0010-0000-2400-000009000000}" name="&gt;64 år" dataDxfId="96"/>
+    <tableColumn id="10" xr3:uid="{00000000-0010-0000-2400-00000A000000}" name="Totalt" dataDxfId="95"/>
   </tableColumns>
   <tableStyleInfo name="Externwebben" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="Inkomna ansökningar om skydd innevarande år , uppdelat på medborgarskap och åldersgrupp." altTextSummary="Asylsökande"/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table38.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="21" xr:uid="{00000000-000C-0000-FFFF-FFFF25000000}" name="Tabell391022" displayName="Tabell391022" ref="W4:AF26" totalsRowShown="0" headerRowDxfId="86" dataDxfId="85">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="21" xr:uid="{00000000-000C-0000-FFFF-FFFF25000000}" name="Tabell391022" displayName="Tabell391022" ref="W4:AF27" totalsRowShown="0" headerRowDxfId="94" dataDxfId="93">
   <tableColumns count="10">
-    <tableColumn id="1" xr3:uid="{00000000-0010-0000-2500-000001000000}" name="Medborgarskap" dataDxfId="84"/>
-[...8 lines deleted...]
-    <tableColumn id="10" xr3:uid="{00000000-0010-0000-2500-00000A000000}" name="Totalt" dataDxfId="75"/>
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-2500-000001000000}" name="Medborgarskap" dataDxfId="92"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-2500-000002000000}" name="0-6 år" dataDxfId="91"/>
+    <tableColumn id="4" xr3:uid="{00000000-0010-0000-2500-000004000000}" name="7-12 år" dataDxfId="90"/>
+    <tableColumn id="5" xr3:uid="{00000000-0010-0000-2500-000005000000}" name="13-17 år" dataDxfId="89"/>
+    <tableColumn id="6" xr3:uid="{00000000-0010-0000-2500-000006000000}" name="18-24 år" dataDxfId="88"/>
+    <tableColumn id="3" xr3:uid="{00000000-0010-0000-2500-000003000000}" name="25-34 år" dataDxfId="87"/>
+    <tableColumn id="7" xr3:uid="{00000000-0010-0000-2500-000007000000}" name="35-44 år" dataDxfId="86"/>
+    <tableColumn id="8" xr3:uid="{00000000-0010-0000-2500-000008000000}" name="45-64 år" dataDxfId="85"/>
+    <tableColumn id="9" xr3:uid="{00000000-0010-0000-2500-000009000000}" name="&gt;64 år" dataDxfId="84"/>
+    <tableColumn id="10" xr3:uid="{00000000-0010-0000-2500-00000A000000}" name="Totalt" dataDxfId="83"/>
   </tableColumns>
   <tableStyleInfo name="Externwebben" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="Inkomna ansökningar om skydd innevarande år, uppdelat på medborgarskap och åldersgrupp." altTextSummary="Sökande enligt massflyktsdirektivet"/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table39.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="40" xr:uid="{00000000-000C-0000-FFFF-FFFF26000000}" name="Tabell391041" displayName="Tabell391041" ref="L4:U83" totalsRowShown="0" headerRowDxfId="74" dataDxfId="73">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="40" xr:uid="{00000000-000C-0000-FFFF-FFFF26000000}" name="Tabell391041" displayName="Tabell391041" ref="L4:U80" totalsRowShown="0" headerRowDxfId="82" dataDxfId="81">
   <tableColumns count="10">
-    <tableColumn id="1" xr3:uid="{00000000-0010-0000-2600-000001000000}" name="Medborgarskap" dataDxfId="72"/>
-[...8 lines deleted...]
-    <tableColumn id="10" xr3:uid="{00000000-0010-0000-2600-00000A000000}" name="Totalt" dataDxfId="63"/>
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-2600-000001000000}" name="Medborgarskap" dataDxfId="80"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-2600-000002000000}" name="0-6 år" dataDxfId="79"/>
+    <tableColumn id="4" xr3:uid="{00000000-0010-0000-2600-000004000000}" name="7-12 år" dataDxfId="78"/>
+    <tableColumn id="5" xr3:uid="{00000000-0010-0000-2600-000005000000}" name="13-17 år" dataDxfId="77"/>
+    <tableColumn id="6" xr3:uid="{00000000-0010-0000-2600-000006000000}" name="18-24 år" dataDxfId="76"/>
+    <tableColumn id="3" xr3:uid="{00000000-0010-0000-2600-000003000000}" name="25-34 år" dataDxfId="75"/>
+    <tableColumn id="7" xr3:uid="{00000000-0010-0000-2600-000007000000}" name="35-44 år" dataDxfId="74"/>
+    <tableColumn id="8" xr3:uid="{00000000-0010-0000-2600-000008000000}" name="45-64 år" dataDxfId="73"/>
+    <tableColumn id="9" xr3:uid="{00000000-0010-0000-2600-000009000000}" name="&gt;64 år" dataDxfId="72"/>
+    <tableColumn id="10" xr3:uid="{00000000-0010-0000-2600-00000A000000}" name="Totalt" dataDxfId="71"/>
   </tableColumns>
   <tableStyleInfo name="Externwebben" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="Inkomna ansökningar om skydd innevarande år , uppdelat på medborgarskap och åldersgrupp." altTextSummary="Asylsökande"/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table4.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="30" xr:uid="{00000000-000C-0000-FFFF-FFFF04000000}" name="Tabell11331" displayName="Tabell11331" ref="G22:K26" totalsRowShown="0" headerRowDxfId="336" dataDxfId="335">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="30" xr:uid="{00000000-000C-0000-FFFF-FFFF04000000}" name="Tabell11331" displayName="Tabell11331" ref="G26:K33" totalsRowShown="0" headerRowDxfId="344" dataDxfId="343">
   <tableColumns count="5">
-    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0400-000001000000}" name="År-Månad" dataDxfId="334"/>
-[...3 lines deleted...]
-    <tableColumn id="6" xr3:uid="{00000000-0010-0000-0400-000006000000}" name="Totalt" dataDxfId="330"/>
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0400-000001000000}" name="År-Månad" dataDxfId="342"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-0400-000002000000}" name="Vuxen" dataDxfId="341"/>
+    <tableColumn id="4" xr3:uid="{00000000-0010-0000-0400-000004000000}" name="Barn i familj" dataDxfId="340"/>
+    <tableColumn id="5" xr3:uid="{00000000-0010-0000-0400-000005000000}" name="Ensamkommande barn" dataDxfId="339"/>
+    <tableColumn id="6" xr3:uid="{00000000-0010-0000-0400-000006000000}" name="Totalt" dataDxfId="338"/>
   </tableColumns>
   <tableStyleInfo name="Externwebben" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="Inkomna ansökningar om skydd per månad innevarande år, uppdelat persontyp." altTextSummary="Sökande enligt massflyktsdirektivet, förlängningsansökningar"/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table40.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="48" xr:uid="{0EC53D83-AB51-4B12-9E82-6502E54E6A50}" name="Tabell42349" displayName="Tabell42349" ref="I16:O25" totalsRowShown="0" headerRowDxfId="62" dataDxfId="61">
-[...7 lines deleted...]
-    <tableColumn id="14" xr3:uid="{3A36668F-77B4-4A07-BBB6-F563407F5CD8}" name="Totalt" dataDxfId="2"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="48" xr:uid="{0EC53D83-AB51-4B12-9E82-6502E54E6A50}" name="Tabell42349" displayName="Tabell42349" ref="J17:Q26" totalsRowShown="0" headerRowDxfId="70" dataDxfId="69">
+  <tableColumns count="8">
+    <tableColumn id="1" xr3:uid="{08AA73DE-AB65-4671-B593-5FE45B345CDD}" name="Inlämningsort" dataDxfId="68"/>
+    <tableColumn id="2" xr3:uid="{19FA7755-0D42-4A5F-85C6-083C1B0ED7EF}" name="2026-01" dataDxfId="67"/>
+    <tableColumn id="3" xr3:uid="{469FB3D4-3E23-4DE7-9B4B-276969C9EB49}" name="2026-02" dataDxfId="66"/>
+    <tableColumn id="4" xr3:uid="{95BF0FEA-E6E8-484D-A214-A35E3FA6B091}" name="2026-03" dataDxfId="65"/>
+    <tableColumn id="5" xr3:uid="{9FFBCEED-4BD1-4DA6-9331-FC618E068B27}" name="2026-04" dataDxfId="64"/>
+    <tableColumn id="14" xr3:uid="{3A36668F-77B4-4A07-BBB6-F563407F5CD8}" name="2026-05" dataDxfId="63"/>
+    <tableColumn id="6" xr3:uid="{224AABEC-A7EF-4D46-A20A-F457359B48D7}" name="2026-06" dataDxfId="62"/>
+    <tableColumn id="7" xr3:uid="{21B9112F-DABF-425B-A7BC-50EB776ACD90}" name="Totalt" dataDxfId="61"/>
   </tableColumns>
   <tableStyleInfo name="Externwebben" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="Inkomna ansökningar om skydd per månad innevarande år, uppdelat på inlämningsort." altTextSummary="Sökande enligt massflyktsdirektivet"/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table41.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="49" xr:uid="{7C3B83EF-4509-44BE-A425-BF290F62764F}" name="Tabell43350" displayName="Tabell43350" ref="I4:O10" totalsRowShown="0" headerRowDxfId="59" dataDxfId="58">
-[...7 lines deleted...]
-    <tableColumn id="14" xr3:uid="{5DB7AD14-A092-4E43-876A-7E35C9BA19A8}" name="Totalt" dataDxfId="52"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="49" xr:uid="{7C3B83EF-4509-44BE-A425-BF290F62764F}" name="Tabell43350" displayName="Tabell43350" ref="J4:Q10" totalsRowShown="0" headerRowDxfId="60" dataDxfId="59">
+  <tableColumns count="8">
+    <tableColumn id="1" xr3:uid="{E0A46C24-68D6-48BB-A4DB-3090757D23E1}" name="Inlämningsort" dataDxfId="58"/>
+    <tableColumn id="2" xr3:uid="{485543C3-D292-4566-90E7-F59E401CFF47}" name="2026-01" dataDxfId="57"/>
+    <tableColumn id="3" xr3:uid="{1EDCE768-031D-49B1-93AD-4DBDCCD911EA}" name="2026-02" dataDxfId="56"/>
+    <tableColumn id="4" xr3:uid="{F440E3FF-4CE5-4A81-88B3-1A1A7BE31391}" name="2026-03" dataDxfId="55"/>
+    <tableColumn id="5" xr3:uid="{E49573F5-5DAC-4C97-8C9C-809B2F5176A1}" name="2026-04" dataDxfId="54"/>
+    <tableColumn id="14" xr3:uid="{5DB7AD14-A092-4E43-876A-7E35C9BA19A8}" name="2026-05" dataDxfId="53"/>
+    <tableColumn id="6" xr3:uid="{864176D7-D5DD-4DD1-9577-73A9A91C241F}" name="2026-06" dataDxfId="52"/>
+    <tableColumn id="7" xr3:uid="{5C916555-BCAD-4CFB-B662-06D9B0910B31}" name="Totalt" dataDxfId="51"/>
   </tableColumns>
   <tableStyleInfo name="Externwebben" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="Inkomna ansökningar om skydd per månad innevarande år, uppdelat på inlämningsort." altTextSummary="Asylsökande, ukrainska medborgare "/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table42.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="50" xr:uid="{347B1E70-26CD-4209-A4B5-5A748193FE6A}" name="Tabell44251" displayName="Tabell44251" ref="A16:G27" totalsRowShown="0" headerRowDxfId="51" dataDxfId="50">
-[...7 lines deleted...]
-    <tableColumn id="13" xr3:uid="{EFA84188-1F63-4D50-8BD2-B34B4359C904}" name="Totalt" dataDxfId="8"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="50" xr:uid="{347B1E70-26CD-4209-A4B5-5A748193FE6A}" name="Tabell44251" displayName="Tabell44251" ref="A17:H28" totalsRowShown="0" headerRowDxfId="50" dataDxfId="49">
+  <tableColumns count="8">
+    <tableColumn id="1" xr3:uid="{752F19E7-265E-4C57-BA47-07EA9E8BA199}" name="Inlämningsort" dataDxfId="48"/>
+    <tableColumn id="2" xr3:uid="{C6B0BB99-F1E5-4636-8B87-CA9B3FB9952A}" name="2026-01" dataDxfId="47"/>
+    <tableColumn id="3" xr3:uid="{8E7BB4FA-6453-41DF-BB3B-5901D59FBC7D}" name="2026-02" dataDxfId="46"/>
+    <tableColumn id="4" xr3:uid="{E81B0AE0-621B-4DF7-B6DD-3EF27206904D}" name="2026-03" dataDxfId="45"/>
+    <tableColumn id="5" xr3:uid="{0BD0158F-1334-44B1-9D84-137610E12DF9}" name="2026-04" dataDxfId="44"/>
+    <tableColumn id="13" xr3:uid="{EFA84188-1F63-4D50-8BD2-B34B4359C904}" name="2026-05" dataDxfId="43"/>
+    <tableColumn id="6" xr3:uid="{7C7731CD-87EC-4FC9-9AD4-9C6EC3B61288}" name="2026-06" dataDxfId="42"/>
+    <tableColumn id="7" xr3:uid="{D766A14F-63C3-439B-BA5C-1B9F14480187}" name="Totalt" dataDxfId="41"/>
   </tableColumns>
   <tableStyleInfo name="Externwebben" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="Inkomna ansökningar om skydd per månad innevarande år, uppdelat på inlämningsort." altTextSummary="Asylsökande"/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table43.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="51" xr:uid="{43CCBAC2-A680-4F82-9463-27BDC9F799E1}" name="Tabell452" displayName="Tabell452" ref="A4:G13" totalsRowShown="0" headerRowDxfId="49" dataDxfId="48">
-[...7 lines deleted...]
-    <tableColumn id="14" xr3:uid="{C8828E9F-1D4C-4833-A162-507328F96557}" name="Totalt" dataDxfId="42"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="51" xr:uid="{43CCBAC2-A680-4F82-9463-27BDC9F799E1}" name="Tabell452" displayName="Tabell452" ref="A4:H13" totalsRowShown="0" headerRowDxfId="40" dataDxfId="39">
+  <tableColumns count="8">
+    <tableColumn id="1" xr3:uid="{2A6C3E85-8271-4093-9E22-8A8AFFD43993}" name="Inlämningsort" dataDxfId="38"/>
+    <tableColumn id="2" xr3:uid="{1478B02D-BC25-4B3D-9D2B-A3078E4B85D5}" name="2026-01" dataDxfId="37"/>
+    <tableColumn id="3" xr3:uid="{C96446D9-BA52-4354-B629-A588BC77E174}" name="2026-02" dataDxfId="36"/>
+    <tableColumn id="4" xr3:uid="{217AC235-E621-4AF2-A6C4-20D642BDE220}" name="2026-03" dataDxfId="35"/>
+    <tableColumn id="5" xr3:uid="{0F28023B-7C33-408E-BBCD-556DCCDE8CE7}" name="2026-04" dataDxfId="34"/>
+    <tableColumn id="14" xr3:uid="{C8828E9F-1D4C-4833-A162-507328F96557}" name="2026-05" dataDxfId="33"/>
+    <tableColumn id="7" xr3:uid="{B014EEBE-6754-4657-83D0-DA620578430C}" name="2026-06" dataDxfId="32"/>
+    <tableColumn id="8" xr3:uid="{10AEDF17-DBA1-4972-A5D3-E5F6269F3CCB}" name="Totalt" dataDxfId="31"/>
   </tableColumns>
   <tableStyleInfo name="Externwebben" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="Inkomna ansökningar om skydd per månad innevarande år, uppdelat på inlämningsort." altTextSummary="Asylsökande"/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table44.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="4" xr:uid="{DA614256-DC6A-4B80-A52A-77081832DAFB}" name="Tabell423495" displayName="Tabell423495" ref="I12:O18" totalsRowShown="0" headerRowDxfId="41" dataDxfId="40">
-[...2 lines deleted...]
-    <tableColumn id="2" xr3:uid="{4D4BEAC5-50E4-485F-85C0-4C660F7076E9}" name="2026-01" dataDxfId="38"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="4" xr:uid="{DA614256-DC6A-4B80-A52A-77081832DAFB}" name="Tabell423495" displayName="Tabell423495" ref="J13:Q19" totalsRowShown="0" headerRowDxfId="30" dataDxfId="29">
+  <tableColumns count="8">
+    <tableColumn id="1" xr3:uid="{C2B5EC8C-13A6-4BFE-A6FC-F081DCBF20D7}" name="Inlämningsort" dataDxfId="28"/>
+    <tableColumn id="2" xr3:uid="{4D4BEAC5-50E4-485F-85C0-4C660F7076E9}" name="2026-01" dataDxfId="27"/>
     <tableColumn id="3" xr3:uid="{C78A3BE9-3ED1-46F4-A7CC-7076D2F54CEA}" name="2026-02"/>
     <tableColumn id="4" xr3:uid="{95AEC464-70E8-4E7A-BAF9-A721879234A1}" name="2026-03"/>
-    <tableColumn id="5" xr3:uid="{DA141548-ED2F-41B5-8816-A014D2C56AD9}" name="2026-04" dataDxfId="37"/>
-[...1 lines deleted...]
-    <tableColumn id="14" xr3:uid="{CBD9EC80-A4CA-4C25-AB56-58F2C0E6A14F}" name="Totalt" dataDxfId="36"/>
+    <tableColumn id="5" xr3:uid="{DA141548-ED2F-41B5-8816-A014D2C56AD9}" name="2026-04" dataDxfId="26"/>
+    <tableColumn id="7" xr3:uid="{45B862BB-4900-4B36-ACE7-41BE3EC434AC}" name="2026-05" dataDxfId="25"/>
+    <tableColumn id="6" xr3:uid="{EFB5F210-2086-4BF5-82AE-753B947DC3EB}" name="2026-06" dataDxfId="24"/>
+    <tableColumn id="14" xr3:uid="{CBD9EC80-A4CA-4C25-AB56-58F2C0E6A14F}" name="Totalt" dataDxfId="23"/>
   </tableColumns>
   <tableStyleInfo name="Externwebben" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="Inkomna ansökningar om skydd per månad innevarande år, uppdelat på inlämningsort." altTextSummary="Sökande enligt massflyktsdirektivet"/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table45.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="22" xr:uid="{0E3885D8-12C2-45B0-9158-51F684786D96}" name="Tabell4425123" displayName="Tabell4425123" ref="A12:G19" totalsRowShown="0" headerRowDxfId="35" dataDxfId="34">
-[...2 lines deleted...]
-    <tableColumn id="2" xr3:uid="{7BFBA8D4-E504-4E2E-91CE-9774DF16B6E6}" name="2026-01" dataDxfId="32"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="22" xr:uid="{0E3885D8-12C2-45B0-9158-51F684786D96}" name="Tabell4425123" displayName="Tabell4425123" ref="A13:H20" totalsRowShown="0" headerRowDxfId="22" dataDxfId="21">
+  <tableColumns count="8">
+    <tableColumn id="1" xr3:uid="{B0317F42-14F3-4365-8378-309A120E4D5A}" name="Inlämningsort" dataDxfId="20"/>
+    <tableColumn id="2" xr3:uid="{7BFBA8D4-E504-4E2E-91CE-9774DF16B6E6}" name="2026-01" dataDxfId="19"/>
     <tableColumn id="3" xr3:uid="{A632159F-D0D3-4642-98F2-3CED6CD25FBA}" name="2026-02"/>
     <tableColumn id="4" xr3:uid="{F96CF21D-9CE5-49C6-874D-628498D60D3D}" name="2026-03"/>
     <tableColumn id="5" xr3:uid="{2E1FFFC2-F83A-405B-B817-84626D83D147}" name="2026-04"/>
-    <tableColumn id="6" xr3:uid="{3CC4A591-322C-4F49-A894-0E1678E92E2C}" name="2026-05"/>
-    <tableColumn id="13" xr3:uid="{1BF28BA9-B23B-455A-B6ED-FC8A854F59F2}" name="Totalt" dataDxfId="31"/>
+    <tableColumn id="7" xr3:uid="{2693980C-D142-4F46-90E0-97923EEB1447}" name="2026-042"/>
+    <tableColumn id="6" xr3:uid="{EAEDABDC-7E44-489A-AA96-8D7BF51D9CB5}" name="2026-05" dataDxfId="18"/>
+    <tableColumn id="13" xr3:uid="{1BF28BA9-B23B-455A-B6ED-FC8A854F59F2}" name="Totalt" dataDxfId="17"/>
   </tableColumns>
   <tableStyleInfo name="Externwebben" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="Inkomna ansökningar om skydd per månad innevarande år, uppdelat på inlämningsort." altTextSummary="Asylsökande"/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table46.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="23" xr:uid="{2537FF50-6544-41C6-9A86-31D261A75B5B}" name="Tabell45224" displayName="Tabell45224" ref="A4:G9" totalsRowShown="0" headerRowDxfId="30" dataDxfId="29">
-[...2 lines deleted...]
-    <tableColumn id="2" xr3:uid="{ECCBD804-A2CF-4903-A828-BAAE88B0BB04}" name="2026-01" dataDxfId="27"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="23" xr:uid="{2537FF50-6544-41C6-9A86-31D261A75B5B}" name="Tabell45224" displayName="Tabell45224" ref="A4:H9" totalsRowShown="0" headerRowDxfId="16" dataDxfId="15">
+  <tableColumns count="8">
+    <tableColumn id="1" xr3:uid="{4C876B29-1FDE-421C-BECD-AC6C1251B361}" name="Inlämningsort" dataDxfId="14"/>
+    <tableColumn id="2" xr3:uid="{ECCBD804-A2CF-4903-A828-BAAE88B0BB04}" name="2026-01" dataDxfId="13"/>
     <tableColumn id="3" xr3:uid="{4344C37C-E0F0-4E99-92C4-1401DA9DDE51}" name="2026-02"/>
-    <tableColumn id="4" xr3:uid="{C25AF7D4-20AD-4FD4-9985-F0045DB6638F}" name="2026-03" dataDxfId="26"/>
-[...2 lines deleted...]
-    <tableColumn id="14" xr3:uid="{FC7E8296-BB55-4BD5-924C-5E787F634FBC}" name="Totalt" dataDxfId="24"/>
+    <tableColumn id="4" xr3:uid="{C25AF7D4-20AD-4FD4-9985-F0045DB6638F}" name="2026-03" dataDxfId="12"/>
+    <tableColumn id="5" xr3:uid="{A10F6029-E270-4FF6-BB82-DF72BC74B33B}" name="2026-04" dataDxfId="11"/>
+    <tableColumn id="14" xr3:uid="{FC7E8296-BB55-4BD5-924C-5E787F634FBC}" name="2026-05" dataDxfId="10"/>
+    <tableColumn id="6" xr3:uid="{51BF4E60-004A-4890-857A-A8F7B2BAB8FD}" name="2026-06" dataDxfId="9"/>
+    <tableColumn id="7" xr3:uid="{A555C95A-66B3-45E9-BCBE-97D4852C719F}" name="Totalt" dataDxfId="8"/>
   </tableColumns>
   <tableStyleInfo name="Externwebben" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="Inkomna ansökningar om skydd per månad innevarande år, uppdelat på inlämningsort." altTextSummary="Asylsökande"/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table47.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="10" xr:uid="{9103F394-BDBB-4353-B4F1-31C144AF806A}" name="Tabell4335011" displayName="Tabell4335011" ref="I4:O6" totalsRowShown="0" headerRowDxfId="23" dataDxfId="22">
-[...4 lines deleted...]
-    <tableColumn id="4" xr3:uid="{E052559C-401C-49C5-A01F-A21B8628CB1A}" name="2026-03" dataDxfId="18"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="10" xr:uid="{9103F394-BDBB-4353-B4F1-31C144AF806A}" name="Tabell4335011" displayName="Tabell4335011" ref="J4:Q6" totalsRowShown="0" headerRowDxfId="7" dataDxfId="6">
+  <tableColumns count="8">
+    <tableColumn id="1" xr3:uid="{27C2E34A-B222-4DBC-B664-32D885BB2754}" name="Inlämningsort" dataDxfId="5"/>
+    <tableColumn id="2" xr3:uid="{352F4B54-F76A-423C-BA8A-28BEB286658F}" name="2026-01" dataDxfId="4"/>
+    <tableColumn id="3" xr3:uid="{6B09E4D3-48D5-4A57-BC98-510D71D9922B}" name="2026-02" dataDxfId="3"/>
+    <tableColumn id="4" xr3:uid="{E052559C-401C-49C5-A01F-A21B8628CB1A}" name="2026-03" dataDxfId="2"/>
     <tableColumn id="5" xr3:uid="{65175D3A-0397-4C56-8FC4-8A5F76CB6FD0}" name="2026-04"/>
-    <tableColumn id="6" xr3:uid="{1E3DF207-C524-47D3-ABA1-F4C20F558C72}" name="2026-05"/>
-    <tableColumn id="14" xr3:uid="{1C69D9B5-4750-4138-8424-F491EF8470B7}" name="Totalt" dataDxfId="17"/>
+    <tableColumn id="7" xr3:uid="{A2819318-0456-4838-8A1A-A9BE53627C88}" name="2026-05"/>
+    <tableColumn id="6" xr3:uid="{1F7F4F2B-3562-4A51-8C84-30BA8E12F393}" name="2026-06" dataDxfId="1"/>
+    <tableColumn id="14" xr3:uid="{1C69D9B5-4750-4138-8424-F491EF8470B7}" name="Totalt" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="Externwebben" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="Inkomna ansökningar om skydd per månad innevarande år, uppdelat på inlämningsort." altTextSummary="Asylsökande, ukrainska medborgare "/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table5.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="Tabell1" displayName="Tabell1" ref="A4:E10" totalsRowShown="0" headerRowDxfId="329" dataDxfId="328">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="Tabell1" displayName="Tabell1" ref="A4:E11" totalsRowShown="0" headerRowDxfId="337" dataDxfId="336">
   <tableColumns count="5">
-    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0000-000001000000}" name="År-Månad" dataDxfId="327"/>
-[...3 lines deleted...]
-    <tableColumn id="6" xr3:uid="{00000000-0010-0000-0000-000006000000}" name="Totalt" dataDxfId="323"/>
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0000-000001000000}" name="År-Månad" dataDxfId="335"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-0000-000002000000}" name="Vuxen" dataDxfId="334"/>
+    <tableColumn id="4" xr3:uid="{00000000-0010-0000-0000-000004000000}" name="Barn i familj" dataDxfId="333"/>
+    <tableColumn id="5" xr3:uid="{00000000-0010-0000-0000-000005000000}" name="Ensamkommande barn" dataDxfId="332"/>
+    <tableColumn id="6" xr3:uid="{00000000-0010-0000-0000-000006000000}" name="Totalt" dataDxfId="331"/>
   </tableColumns>
   <tableStyleInfo name="Externwebben" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="Inkomna ansökningar om skydd per månad innevarande år, uppdelat persontyp." altTextSummary="Asylsökande"/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table6.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="5" xr:uid="{00000000-000C-0000-FFFF-FFFF05000000}" name="Tabell16" displayName="Tabell16" ref="A4:J10" totalsRowShown="0" headerRowDxfId="322" dataDxfId="321">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="5" xr:uid="{00000000-000C-0000-FFFF-FFFF05000000}" name="Tabell16" displayName="Tabell16" ref="A4:J11" totalsRowShown="0" headerRowDxfId="330" dataDxfId="329">
   <tableColumns count="10">
-    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0500-000001000000}" name="År-Månad" dataDxfId="320"/>
-[...8 lines deleted...]
-    <tableColumn id="6" xr3:uid="{00000000-0010-0000-0500-000006000000}" name="Totalt" dataDxfId="311"/>
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0500-000001000000}" name="År-Månad" dataDxfId="328"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-0500-000002000000}" name="0-6 år" dataDxfId="327"/>
+    <tableColumn id="4" xr3:uid="{00000000-0010-0000-0500-000004000000}" name="7-12 år" dataDxfId="326"/>
+    <tableColumn id="5" xr3:uid="{00000000-0010-0000-0500-000005000000}" name="13-17 år" dataDxfId="325"/>
+    <tableColumn id="10" xr3:uid="{00000000-0010-0000-0500-00000A000000}" name="18-24 år" dataDxfId="324"/>
+    <tableColumn id="9" xr3:uid="{00000000-0010-0000-0500-000009000000}" name="25-34 år" dataDxfId="323"/>
+    <tableColumn id="8" xr3:uid="{00000000-0010-0000-0500-000008000000}" name="35-44 år" dataDxfId="322"/>
+    <tableColumn id="7" xr3:uid="{00000000-0010-0000-0500-000007000000}" name="45-64 år" dataDxfId="321"/>
+    <tableColumn id="3" xr3:uid="{00000000-0010-0000-0500-000003000000}" name="&gt;64 år" dataDxfId="320"/>
+    <tableColumn id="6" xr3:uid="{00000000-0010-0000-0500-000006000000}" name="Totalt" dataDxfId="319"/>
   </tableColumns>
   <tableStyleInfo name="Externwebben" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="Inkomna ansökningar om skydd per månad innevarande år, uppdelat på ålder." altTextSummary="Asylsökande"/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table7.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="13" xr:uid="{00000000-000C-0000-FFFF-FFFF06000000}" name="Tabell1614" displayName="Tabell1614" ref="A21:J27" totalsRowShown="0" headerRowDxfId="310" dataDxfId="309">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="13" xr:uid="{00000000-000C-0000-FFFF-FFFF06000000}" name="Tabell1614" displayName="Tabell1614" ref="A26:J33" totalsRowShown="0" headerRowDxfId="318" dataDxfId="317">
   <tableColumns count="10">
-    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0600-000001000000}" name="År-Månad" dataDxfId="308"/>
-[...8 lines deleted...]
-    <tableColumn id="6" xr3:uid="{00000000-0010-0000-0600-000006000000}" name="Totalt" dataDxfId="299"/>
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0600-000001000000}" name="År-Månad" dataDxfId="316"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-0600-000002000000}" name="0-6 år" dataDxfId="315"/>
+    <tableColumn id="4" xr3:uid="{00000000-0010-0000-0600-000004000000}" name="7-12 år" dataDxfId="314"/>
+    <tableColumn id="5" xr3:uid="{00000000-0010-0000-0600-000005000000}" name="13-17 år" dataDxfId="313"/>
+    <tableColumn id="10" xr3:uid="{00000000-0010-0000-0600-00000A000000}" name="18-24 år" dataDxfId="312"/>
+    <tableColumn id="9" xr3:uid="{00000000-0010-0000-0600-000009000000}" name="25-34 år" dataDxfId="311"/>
+    <tableColumn id="8" xr3:uid="{00000000-0010-0000-0600-000008000000}" name="35-44 år" dataDxfId="310"/>
+    <tableColumn id="7" xr3:uid="{00000000-0010-0000-0600-000007000000}" name="45-64 år" dataDxfId="309"/>
+    <tableColumn id="3" xr3:uid="{00000000-0010-0000-0600-000003000000}" name="&gt;64 år" dataDxfId="308"/>
+    <tableColumn id="6" xr3:uid="{00000000-0010-0000-0600-000006000000}" name="Totalt" dataDxfId="307"/>
   </tableColumns>
   <tableStyleInfo name="Externwebben" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="Inkomna ansökningar om skydd per månad innevarande år, uppdelat på ålder." altTextSummary="Sökande enligt massflyktsdirektivet"/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table8.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="24" xr:uid="{00000000-000C-0000-FFFF-FFFF07000000}" name="Tabell1625" displayName="Tabell1625" ref="A13:J19" totalsRowShown="0" headerRowDxfId="298" dataDxfId="297">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="24" xr:uid="{00000000-000C-0000-FFFF-FFFF07000000}" name="Tabell1625" displayName="Tabell1625" ref="A15:J22" totalsRowShown="0" headerRowDxfId="306" dataDxfId="305">
   <tableColumns count="10">
-    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0700-000001000000}" name="År-Månad" dataDxfId="296"/>
-[...8 lines deleted...]
-    <tableColumn id="6" xr3:uid="{00000000-0010-0000-0700-000006000000}" name="Totalt" dataDxfId="287"/>
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0700-000001000000}" name="År-Månad" dataDxfId="304"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-0700-000002000000}" name="0-6 år" dataDxfId="303"/>
+    <tableColumn id="4" xr3:uid="{00000000-0010-0000-0700-000004000000}" name="7-12 år" dataDxfId="302"/>
+    <tableColumn id="5" xr3:uid="{00000000-0010-0000-0700-000005000000}" name="13-17 år" dataDxfId="301"/>
+    <tableColumn id="10" xr3:uid="{00000000-0010-0000-0700-00000A000000}" name="18-24 år" dataDxfId="300"/>
+    <tableColumn id="9" xr3:uid="{00000000-0010-0000-0700-000009000000}" name="25-34 år" dataDxfId="299"/>
+    <tableColumn id="8" xr3:uid="{00000000-0010-0000-0700-000008000000}" name="35-44 år" dataDxfId="298"/>
+    <tableColumn id="7" xr3:uid="{00000000-0010-0000-0700-000007000000}" name="45-64 år" dataDxfId="297"/>
+    <tableColumn id="3" xr3:uid="{00000000-0010-0000-0700-000003000000}" name="&gt;64 år" dataDxfId="296"/>
+    <tableColumn id="6" xr3:uid="{00000000-0010-0000-0700-000006000000}" name="Totalt" dataDxfId="295"/>
   </tableColumns>
   <tableStyleInfo name="Externwebben" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="Inkomna ansökningar om skydd per månad innevarande år, uppdelat på ålder." altTextSummary="Asylsökande, ukrainska medborgare "/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table9.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="31" xr:uid="{00000000-000C-0000-FFFF-FFFF08000000}" name="Tabell1632" displayName="Tabell1632" ref="L4:U10" totalsRowShown="0" headerRowDxfId="286" dataDxfId="285">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="31" xr:uid="{00000000-000C-0000-FFFF-FFFF08000000}" name="Tabell1632" displayName="Tabell1632" ref="L4:U11" totalsRowShown="0" headerRowDxfId="294" dataDxfId="293">
   <tableColumns count="10">
-    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0800-000001000000}" name="År-Månad" dataDxfId="284"/>
-[...8 lines deleted...]
-    <tableColumn id="6" xr3:uid="{00000000-0010-0000-0800-000006000000}" name="Totalt" dataDxfId="275"/>
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0800-000001000000}" name="År-Månad" dataDxfId="292"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-0800-000002000000}" name="0-6 år" dataDxfId="291"/>
+    <tableColumn id="4" xr3:uid="{00000000-0010-0000-0800-000004000000}" name="7-12 år" dataDxfId="290"/>
+    <tableColumn id="5" xr3:uid="{00000000-0010-0000-0800-000005000000}" name="13-17 år" dataDxfId="289"/>
+    <tableColumn id="10" xr3:uid="{00000000-0010-0000-0800-00000A000000}" name="18-24 år" dataDxfId="288"/>
+    <tableColumn id="9" xr3:uid="{00000000-0010-0000-0800-000009000000}" name="25-34 år" dataDxfId="287"/>
+    <tableColumn id="8" xr3:uid="{00000000-0010-0000-0800-000008000000}" name="35-44 år" dataDxfId="286"/>
+    <tableColumn id="7" xr3:uid="{00000000-0010-0000-0800-000007000000}" name="45-64 år" dataDxfId="285"/>
+    <tableColumn id="3" xr3:uid="{00000000-0010-0000-0800-000003000000}" name="&gt;64 år" dataDxfId="284"/>
+    <tableColumn id="6" xr3:uid="{00000000-0010-0000-0800-000006000000}" name="Totalt" dataDxfId="283"/>
   </tableColumns>
   <tableStyleInfo name="Externwebben" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="Inkomna ansökningar om skydd per månad innevarande år, uppdelat på ålder." altTextSummary="Asylsökande"/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="ODS Theme">
   <a:themeElements>
     <a:clrScheme name="ODS Theme">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -7520,67 +8284,71 @@
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table18.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table16.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table20.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table19.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table23.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table21.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table25.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table24.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table27.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table26.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table30.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table29.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table28.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table32.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table31.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table33.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table36.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table35.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table34.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="R15" sqref="R15"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
-  <dimension ref="A1:AF95"/>
+  <dimension ref="A1:AF94"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView showGridLines="0" topLeftCell="E1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="X36" sqref="X36"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="28.42578125" style="2" customWidth="1"/>
     <col min="2" max="11" width="7.7109375" style="2" customWidth="1"/>
     <col min="12" max="12" width="28.140625" customWidth="1"/>
     <col min="13" max="21" width="7.7109375" customWidth="1"/>
     <col min="22" max="22" width="7.7109375" style="2" customWidth="1"/>
     <col min="23" max="23" width="28.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="24" max="32" width="7.7109375" style="2" customWidth="1"/>
     <col min="33" max="16384" width="11.42578125" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:32" ht="15" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>75</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
@@ -7701,7783 +8469,7895 @@
         <v>4</v>
       </c>
       <c r="AA4" s="5" t="s">
         <v>5</v>
       </c>
       <c r="AB4" s="5" t="s">
         <v>6</v>
       </c>
       <c r="AC4" s="5" t="s">
         <v>7</v>
       </c>
       <c r="AD4" s="5" t="s">
         <v>8</v>
       </c>
       <c r="AE4" s="5" t="s">
         <v>9</v>
       </c>
       <c r="AF4" s="5" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:32" ht="15" customHeight="1">
       <c r="A5" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="B5" s="8">
-[...24 lines deleted...]
-        <v>141</v>
+      <c r="B5" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C5" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D5" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E5" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="F5" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="G5" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H5" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I5" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J5" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="L5" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="M5" s="8">
-[...24 lines deleted...]
-        <v>1701</v>
+      <c r="M5" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="N5" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="O5" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="P5" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="Q5" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="R5" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="S5" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="T5" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="U5" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="W5" s="6" t="s">
         <v>10</v>
       </c>
       <c r="X5" s="8">
         <v>0</v>
       </c>
       <c r="Y5" s="8">
         <v>0</v>
       </c>
       <c r="Z5" s="8">
         <v>0</v>
       </c>
       <c r="AA5" s="8">
         <v>1</v>
       </c>
       <c r="AB5" s="8">
         <v>1</v>
       </c>
       <c r="AC5" s="8">
         <v>0</v>
       </c>
       <c r="AD5" s="8">
         <v>0</v>
       </c>
       <c r="AE5" s="8">
         <v>0</v>
       </c>
       <c r="AF5" s="8">
         <v>2</v>
       </c>
     </row>
     <row r="6" spans="1:32" ht="15" customHeight="1">
       <c r="A6" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="B6" s="8">
-[...24 lines deleted...]
-        <v>12</v>
+      <c r="B6" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C6" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D6" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E6" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="F6" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="G6" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H6" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I6" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J6" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="L6" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="M6" s="8">
-[...24 lines deleted...]
-        <v>3</v>
+      <c r="M6" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="N6" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="O6" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="P6" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="Q6" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="R6" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="S6" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="T6" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="U6" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="W6" s="6" t="s">
         <v>12</v>
       </c>
       <c r="X6" s="8">
         <v>0</v>
       </c>
       <c r="Y6" s="8">
         <v>0</v>
       </c>
       <c r="Z6" s="8">
         <v>0</v>
       </c>
       <c r="AA6" s="8">
         <v>0</v>
       </c>
       <c r="AB6" s="8">
         <v>0</v>
       </c>
       <c r="AC6" s="8">
         <v>1</v>
       </c>
       <c r="AD6" s="8">
         <v>0</v>
       </c>
       <c r="AE6" s="8">
         <v>0</v>
       </c>
       <c r="AF6" s="8">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:32" ht="15" customHeight="1">
       <c r="A7" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="B7" s="8">
-[...24 lines deleted...]
-        <v>13</v>
+      <c r="B7" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C7" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D7" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E7" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="F7" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="G7" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H7" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I7" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J7" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="L7" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="M7" s="8">
-[...24 lines deleted...]
-        <v>5</v>
+      <c r="M7" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="N7" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="O7" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="P7" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="Q7" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="R7" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="S7" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="T7" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="U7" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="W7" s="6" t="s">
         <v>13</v>
       </c>
       <c r="X7" s="8">
         <v>0</v>
       </c>
       <c r="Y7" s="8">
         <v>0</v>
       </c>
       <c r="Z7" s="8">
         <v>0</v>
       </c>
       <c r="AA7" s="8">
         <v>0</v>
       </c>
       <c r="AB7" s="8">
         <v>2</v>
       </c>
       <c r="AC7" s="8">
         <v>1</v>
       </c>
       <c r="AD7" s="8">
         <v>0</v>
       </c>
       <c r="AE7" s="8">
         <v>0</v>
       </c>
       <c r="AF7" s="8">
         <v>3</v>
       </c>
     </row>
     <row r="8" spans="1:32" ht="15" customHeight="1">
       <c r="A8" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="B8" s="8">
-[...24 lines deleted...]
-        <v>6</v>
+      <c r="B8" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C8" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D8" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E8" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="F8" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="G8" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H8" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I8" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J8" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="L8" s="6" t="s">
         <v>155</v>
       </c>
-      <c r="M8" s="8">
-[...24 lines deleted...]
-        <v>1</v>
+      <c r="M8" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="N8" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="O8" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="P8" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="Q8" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="R8" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="S8" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="T8" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="U8" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="W8" s="6" t="s">
         <v>14</v>
       </c>
       <c r="X8" s="8">
         <v>0</v>
       </c>
       <c r="Y8" s="8">
         <v>0</v>
       </c>
       <c r="Z8" s="8">
         <v>0</v>
       </c>
       <c r="AA8" s="8">
         <v>0</v>
       </c>
       <c r="AB8" s="8">
         <v>2</v>
       </c>
       <c r="AC8" s="8">
         <v>2</v>
       </c>
       <c r="AD8" s="8">
         <v>1</v>
       </c>
       <c r="AE8" s="8">
         <v>0</v>
       </c>
       <c r="AF8" s="8">
         <v>5</v>
       </c>
     </row>
     <row r="9" spans="1:32" ht="15" customHeight="1">
       <c r="A9" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="B9" s="8">
-[...24 lines deleted...]
-        <v>12</v>
+      <c r="B9" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C9" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D9" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E9" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="F9" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="G9" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H9" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I9" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J9" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="L9" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="M9" s="8">
-[...24 lines deleted...]
-        <v>18</v>
+      <c r="M9" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="N9" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="O9" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="P9" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="Q9" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="R9" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="S9" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="T9" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="U9" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="W9" s="6" t="s">
         <v>16</v>
       </c>
       <c r="X9" s="8">
         <v>0</v>
       </c>
       <c r="Y9" s="8">
         <v>0</v>
       </c>
       <c r="Z9" s="8">
         <v>0</v>
       </c>
       <c r="AA9" s="8">
         <v>0</v>
       </c>
       <c r="AB9" s="8">
         <v>0</v>
       </c>
       <c r="AC9" s="8">
         <v>1</v>
       </c>
       <c r="AD9" s="8">
         <v>0</v>
       </c>
       <c r="AE9" s="8">
         <v>0</v>
       </c>
       <c r="AF9" s="8">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:32" ht="15" customHeight="1">
       <c r="A10" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="B10" s="8">
-[...24 lines deleted...]
-        <v>14</v>
+      <c r="B10" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C10" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D10" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E10" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="F10" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="G10" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H10" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I10" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J10" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="L10" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="M10" s="8">
-[...24 lines deleted...]
-        <v>28</v>
+      <c r="M10" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="N10" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="O10" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="P10" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="Q10" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="R10" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="S10" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="T10" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="U10" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="W10" s="16" t="s">
         <v>105</v>
       </c>
       <c r="X10" s="17">
         <v>1</v>
       </c>
       <c r="Y10" s="17">
         <v>0</v>
       </c>
       <c r="Z10" s="17">
         <v>0</v>
       </c>
       <c r="AA10" s="17">
         <v>0</v>
       </c>
       <c r="AB10" s="17">
         <v>0</v>
       </c>
       <c r="AC10" s="17">
         <v>0</v>
       </c>
       <c r="AD10" s="17">
         <v>0</v>
       </c>
       <c r="AE10" s="17">
         <v>0</v>
       </c>
       <c r="AF10" s="17">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:32" ht="15" customHeight="1">
       <c r="A11" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="B11" s="8">
-[...24 lines deleted...]
-        <v>11</v>
+      <c r="B11" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C11" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D11" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E11" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="F11" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="G11" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H11" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I11" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J11" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="L11" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="M11" s="8">
-[...23 lines deleted...]
-      <c r="U11" s="8">
+      <c r="M11" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="N11" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="O11" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="P11" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="Q11" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="R11" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="S11" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="T11" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="U11" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="W11" s="24" t="s">
         <v>25</v>
       </c>
-      <c r="W11" s="24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="X11" s="25">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Y11" s="25">
         <v>0</v>
       </c>
       <c r="Z11" s="25">
         <v>0</v>
       </c>
       <c r="AA11" s="25">
         <v>0</v>
       </c>
       <c r="AB11" s="25">
         <v>1</v>
       </c>
       <c r="AC11" s="25">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD11" s="25">
         <v>0</v>
       </c>
       <c r="AE11" s="25">
         <v>0</v>
       </c>
       <c r="AF11" s="25">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="12" spans="1:32" ht="15" customHeight="1">
       <c r="A12" s="6" t="s">
         <v>126</v>
       </c>
-      <c r="B12" s="8">
-[...24 lines deleted...]
-        <v>1</v>
+      <c r="B12" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C12" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D12" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E12" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="F12" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="G12" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H12" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I12" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J12" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="L12" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="M12" s="8">
-[...5 lines deleted...]
-      <c r="O12" s="8">
+      <c r="M12" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="N12" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="O12" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="P12" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="Q12" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="R12" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="S12" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="T12" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="U12" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="W12" s="24" t="s">
+        <v>27</v>
+      </c>
+      <c r="X12" s="25">
+        <v>0</v>
+      </c>
+      <c r="Y12" s="25">
+        <v>0</v>
+      </c>
+      <c r="Z12" s="25">
+        <v>0</v>
+      </c>
+      <c r="AA12" s="25">
+        <v>0</v>
+      </c>
+      <c r="AB12" s="25">
         <v>1</v>
       </c>
-      <c r="P12" s="8">
-[...34 lines deleted...]
-      </c>
       <c r="AC12" s="25">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AD12" s="25">
         <v>0</v>
       </c>
       <c r="AE12" s="25">
         <v>0</v>
       </c>
       <c r="AF12" s="25">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:32" ht="15" customHeight="1">
       <c r="A13" s="6" t="s">
         <v>72</v>
       </c>
-      <c r="B13" s="8">
-[...24 lines deleted...]
-        <v>3</v>
+      <c r="B13" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C13" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D13" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E13" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="F13" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="G13" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H13" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I13" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J13" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="L13" s="6" t="s">
         <v>72</v>
       </c>
-      <c r="M13" s="8">
-[...14 lines deleted...]
-      <c r="R13" s="8">
+      <c r="M13" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="N13" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="O13" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="P13" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="Q13" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="R13" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="S13" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="T13" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="U13" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="W13" s="24" t="s">
+        <v>28</v>
+      </c>
+      <c r="X13" s="25">
+        <v>0</v>
+      </c>
+      <c r="Y13" s="25">
+        <v>0</v>
+      </c>
+      <c r="Z13" s="25">
+        <v>0</v>
+      </c>
+      <c r="AA13" s="25">
+        <v>0</v>
+      </c>
+      <c r="AB13" s="25">
+        <v>0</v>
+      </c>
+      <c r="AC13" s="25">
         <v>1</v>
       </c>
-      <c r="S13" s="8">
-[...28 lines deleted...]
-      </c>
       <c r="AD13" s="25">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AE13" s="25">
         <v>0</v>
       </c>
       <c r="AF13" s="25">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:32" ht="15" customHeight="1">
       <c r="A14" s="6" t="s">
         <v>148</v>
       </c>
-      <c r="B14" s="8">
-[...24 lines deleted...]
-        <v>1</v>
+      <c r="B14" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C14" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D14" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E14" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="F14" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="G14" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H14" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I14" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J14" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="L14" s="6" t="s">
         <v>156</v>
       </c>
-      <c r="M14" s="8">
-[...14 lines deleted...]
-      <c r="R14" s="8">
+      <c r="M14" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="N14" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="O14" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="P14" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="Q14" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="R14" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="S14" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="T14" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="U14" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="W14" s="36" t="s">
+        <v>30</v>
+      </c>
+      <c r="X14" s="37">
+        <v>0</v>
+      </c>
+      <c r="Y14" s="37">
+        <v>0</v>
+      </c>
+      <c r="Z14" s="37">
+        <v>0</v>
+      </c>
+      <c r="AA14" s="37">
+        <v>0</v>
+      </c>
+      <c r="AB14" s="37">
+        <v>0</v>
+      </c>
+      <c r="AC14" s="37">
+        <v>0</v>
+      </c>
+      <c r="AD14" s="37">
         <v>1</v>
-      </c>
-[...31 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AE14" s="37">
         <v>0</v>
       </c>
       <c r="AF14" s="37">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:32" ht="15" customHeight="1">
       <c r="A15" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="B15" s="8">
-[...24 lines deleted...]
-        <v>3</v>
+      <c r="B15" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C15" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D15" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E15" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="F15" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="G15" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H15" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I15" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J15" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="L15" s="6" t="s">
         <v>148</v>
       </c>
-      <c r="M15" s="8">
-[...14 lines deleted...]
-      <c r="R15" s="8">
+      <c r="M15" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="N15" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="O15" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="P15" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="Q15" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="R15" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="S15" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="T15" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="U15" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="W15" s="36" t="s">
+        <v>157</v>
+      </c>
+      <c r="X15" s="37">
         <v>1</v>
       </c>
-      <c r="S15" s="8">
-[...13 lines deleted...]
-      </c>
       <c r="Y15" s="37">
         <v>0</v>
       </c>
       <c r="Z15" s="37">
         <v>0</v>
       </c>
       <c r="AA15" s="37">
         <v>0</v>
       </c>
       <c r="AB15" s="37">
         <v>0</v>
       </c>
       <c r="AC15" s="37">
         <v>0</v>
       </c>
       <c r="AD15" s="37">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AE15" s="37">
         <v>0</v>
       </c>
       <c r="AF15" s="37">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:32" ht="15" customHeight="1">
       <c r="A16" s="6" t="s">
         <v>122</v>
       </c>
-      <c r="B16" s="8">
-[...24 lines deleted...]
-        <v>1</v>
+      <c r="B16" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C16" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D16" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E16" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="F16" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="G16" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H16" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I16" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J16" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="L16" s="6" t="s">
         <v>101</v>
       </c>
-      <c r="M16" s="8">
-[...11 lines deleted...]
-      <c r="Q16" s="8">
+      <c r="M16" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="N16" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="O16" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="P16" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="Q16" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="R16" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="S16" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="T16" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="U16" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="W16" s="36" t="s">
+        <v>37</v>
+      </c>
+      <c r="X16" s="37">
+        <v>0</v>
+      </c>
+      <c r="Y16" s="37">
+        <v>0</v>
+      </c>
+      <c r="Z16" s="37">
+        <v>0</v>
+      </c>
+      <c r="AA16" s="37">
+        <v>0</v>
+      </c>
+      <c r="AB16" s="37">
+        <v>0</v>
+      </c>
+      <c r="AC16" s="37">
+        <v>0</v>
+      </c>
+      <c r="AD16" s="37">
         <v>1</v>
       </c>
-      <c r="R16" s="8">
-[...8 lines deleted...]
-      <c r="U16" s="8">
+      <c r="AE16" s="37">
+        <v>0</v>
+      </c>
+      <c r="AF16" s="37">
         <v>1</v>
-      </c>
-[...28 lines deleted...]
-        <v>2</v>
       </c>
     </row>
     <row r="17" spans="1:32" ht="15" customHeight="1">
       <c r="A17" s="6" t="s">
         <v>98</v>
       </c>
-      <c r="B17" s="8">
-[...24 lines deleted...]
-        <v>10</v>
+      <c r="B17" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C17" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D17" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E17" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="F17" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="G17" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H17" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I17" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J17" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="L17" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="M17" s="8">
-[...2 lines deleted...]
-      <c r="N17" s="8">
+      <c r="M17" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="N17" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="O17" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="P17" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="Q17" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="R17" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="S17" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="T17" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="U17" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="W17" s="36" t="s">
+        <v>150</v>
+      </c>
+      <c r="X17" s="37">
+        <v>0</v>
+      </c>
+      <c r="Y17" s="37">
+        <v>0</v>
+      </c>
+      <c r="Z17" s="37">
+        <v>0</v>
+      </c>
+      <c r="AA17" s="37">
         <v>1</v>
       </c>
-      <c r="O17" s="8">
-[...14 lines deleted...]
-      <c r="T17" s="8">
+      <c r="AB17" s="37">
         <v>1</v>
       </c>
-      <c r="U17" s="8">
-[...19 lines deleted...]
-      </c>
       <c r="AC17" s="37">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD17" s="37">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AE17" s="37">
         <v>0</v>
       </c>
       <c r="AF17" s="37">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="18" spans="1:32" ht="15" customHeight="1">
       <c r="A18" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="B18" s="8">
-[...24 lines deleted...]
-        <v>42</v>
+      <c r="B18" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C18" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D18" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E18" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="F18" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="G18" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H18" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I18" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J18" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="L18" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="M18" s="8">
-[...24 lines deleted...]
-        <v>6</v>
+      <c r="M18" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="N18" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="O18" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="P18" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="Q18" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="R18" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="S18" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="T18" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="U18" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="W18" s="36" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="X18" s="37">
         <v>0</v>
       </c>
       <c r="Y18" s="37">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Z18" s="37">
         <v>0</v>
       </c>
       <c r="AA18" s="37">
         <v>0</v>
       </c>
       <c r="AB18" s="37">
         <v>0</v>
       </c>
       <c r="AC18" s="37">
         <v>0</v>
       </c>
       <c r="AD18" s="37">
         <v>1</v>
       </c>
       <c r="AE18" s="37">
         <v>0</v>
       </c>
       <c r="AF18" s="37">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:32" ht="15" customHeight="1">
       <c r="A19" s="6" t="s">
         <v>127</v>
       </c>
-      <c r="B19" s="8">
-[...24 lines deleted...]
-        <v>1</v>
+      <c r="B19" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C19" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D19" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E19" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="F19" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="G19" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H19" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I19" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J19" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="L19" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="M19" s="8">
-[...5 lines deleted...]
-      <c r="O19" s="8">
+      <c r="M19" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="N19" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="O19" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="P19" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="Q19" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="R19" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="S19" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="T19" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="U19" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="W19" s="36" t="s">
+        <v>45</v>
+      </c>
+      <c r="X19" s="37">
+        <v>0</v>
+      </c>
+      <c r="Y19" s="37">
         <v>1</v>
-      </c>
-[...25 lines deleted...]
-        <v>0</v>
       </c>
       <c r="Z19" s="37">
         <v>0</v>
       </c>
       <c r="AA19" s="37">
         <v>0</v>
       </c>
       <c r="AB19" s="37">
         <v>0</v>
       </c>
       <c r="AC19" s="37">
         <v>0</v>
       </c>
       <c r="AD19" s="37">
         <v>1</v>
       </c>
       <c r="AE19" s="37">
         <v>0</v>
       </c>
       <c r="AF19" s="37">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="20" spans="1:32" ht="15" customHeight="1">
       <c r="A20" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="B20" s="8">
-[...24 lines deleted...]
-        <v>35</v>
+      <c r="B20" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C20" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D20" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E20" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="F20" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="G20" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H20" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I20" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J20" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="L20" s="6" t="s">
         <v>136</v>
       </c>
-      <c r="M20" s="8">
+      <c r="M20" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="N20" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="O20" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="P20" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="Q20" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="R20" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="S20" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="T20" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="U20" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="W20" s="36" t="s">
+        <v>163</v>
+      </c>
+      <c r="X20" s="37">
+        <v>0</v>
+      </c>
+      <c r="Y20" s="37">
+        <v>0</v>
+      </c>
+      <c r="Z20" s="37">
+        <v>0</v>
+      </c>
+      <c r="AA20" s="37">
+        <v>0</v>
+      </c>
+      <c r="AB20" s="37">
+        <v>0</v>
+      </c>
+      <c r="AC20" s="37">
+        <v>0</v>
+      </c>
+      <c r="AD20" s="37">
         <v>1</v>
       </c>
-      <c r="N20" s="8">
-[...14 lines deleted...]
-      <c r="S20" s="8">
+      <c r="AE20" s="37">
+        <v>0</v>
+      </c>
+      <c r="AF20" s="37">
         <v>1</v>
-      </c>
-[...34 lines deleted...]
-        <v>4</v>
       </c>
     </row>
     <row r="21" spans="1:32" ht="15" customHeight="1">
       <c r="A21" s="6" t="s">
         <v>105</v>
       </c>
-      <c r="B21" s="8">
-[...24 lines deleted...]
-        <v>1</v>
+      <c r="B21" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C21" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D21" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E21" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="F21" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="G21" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H21" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I21" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J21" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="L21" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="M21" s="8">
-[...24 lines deleted...]
-        <v>28</v>
+      <c r="M21" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="N21" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="O21" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="P21" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="Q21" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="R21" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="S21" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="T21" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="U21" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="W21" s="36" t="s">
-        <v>54</v>
+        <v>47</v>
       </c>
       <c r="X21" s="37">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="Y21" s="37">
         <v>0</v>
       </c>
       <c r="Z21" s="37">
         <v>0</v>
       </c>
       <c r="AA21" s="37">
         <v>0</v>
       </c>
       <c r="AB21" s="37">
         <v>1</v>
       </c>
       <c r="AC21" s="37">
         <v>0</v>
       </c>
       <c r="AD21" s="37">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AE21" s="37">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AF21" s="37">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="22" spans="1:32" ht="15" customHeight="1">
       <c r="A22" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="B22" s="8">
-[...24 lines deleted...]
-        <v>23</v>
+      <c r="B22" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C22" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D22" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E22" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="F22" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="G22" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H22" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I22" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J22" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="L22" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="M22" s="8">
-[...8 lines deleted...]
-      <c r="P22" s="8">
+      <c r="M22" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="N22" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="O22" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="P22" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="Q22" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="R22" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="S22" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="T22" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="U22" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="W22" s="36" t="s">
+        <v>54</v>
+      </c>
+      <c r="X22" s="37">
         <v>2</v>
       </c>
-      <c r="Q22" s="8">
+      <c r="Y22" s="37">
+        <v>0</v>
+      </c>
+      <c r="Z22" s="37">
+        <v>0</v>
+      </c>
+      <c r="AA22" s="37">
+        <v>0</v>
+      </c>
+      <c r="AB22" s="37">
+        <v>1</v>
+      </c>
+      <c r="AC22" s="37">
+        <v>0</v>
+      </c>
+      <c r="AD22" s="37">
+        <v>0</v>
+      </c>
+      <c r="AE22" s="37">
+        <v>0</v>
+      </c>
+      <c r="AF22" s="37">
         <v>3</v>
-      </c>
-[...40 lines deleted...]
-        <v>4961</v>
       </c>
     </row>
     <row r="23" spans="1:32" ht="15" customHeight="1">
       <c r="A23" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="B23" s="8">
-[...24 lines deleted...]
-        <v>11</v>
+      <c r="B23" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C23" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D23" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E23" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="F23" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="G23" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H23" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I23" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J23" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="L23" s="6" t="s">
         <v>22</v>
       </c>
-      <c r="M23" s="8">
-[...24 lines deleted...]
-        <v>578</v>
+      <c r="M23" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="N23" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="O23" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="P23" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="Q23" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="R23" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="S23" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="T23" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="U23" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="W23" s="36" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="X23" s="37">
-        <v>3</v>
+        <v>436</v>
       </c>
       <c r="Y23" s="37">
-        <v>0</v>
+        <v>351</v>
       </c>
       <c r="Z23" s="37">
-        <v>0</v>
+        <v>414</v>
       </c>
       <c r="AA23" s="37">
-        <v>0</v>
+        <v>1338</v>
       </c>
       <c r="AB23" s="37">
-        <v>1</v>
+        <v>853</v>
       </c>
       <c r="AC23" s="37">
-        <v>0</v>
+        <v>1179</v>
       </c>
       <c r="AD23" s="37">
-        <v>0</v>
+        <v>1083</v>
       </c>
       <c r="AE23" s="37">
-        <v>0</v>
+        <v>251</v>
       </c>
       <c r="AF23" s="37">
-        <v>4</v>
+        <v>5905</v>
       </c>
     </row>
     <row r="24" spans="1:32" ht="15" customHeight="1">
       <c r="A24" s="6" t="s">
-        <v>159</v>
-[...26 lines deleted...]
-        <v>2</v>
+        <v>22</v>
+      </c>
+      <c r="B24" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C24" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D24" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E24" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="F24" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="G24" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H24" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I24" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J24" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="L24" s="6" t="s">
         <v>23</v>
       </c>
-      <c r="M24" s="8">
-[...5 lines deleted...]
-      <c r="O24" s="8">
+      <c r="M24" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="N24" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="O24" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="P24" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="Q24" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="R24" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="S24" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="T24" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="U24" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="W24" s="36" t="s">
+        <v>60</v>
+      </c>
+      <c r="X24" s="37">
+        <v>7</v>
+      </c>
+      <c r="Y24" s="37">
+        <v>0</v>
+      </c>
+      <c r="Z24" s="37">
+        <v>0</v>
+      </c>
+      <c r="AA24" s="37">
+        <v>0</v>
+      </c>
+      <c r="AB24" s="37">
+        <v>1</v>
+      </c>
+      <c r="AC24" s="37">
+        <v>0</v>
+      </c>
+      <c r="AD24" s="37">
+        <v>0</v>
+      </c>
+      <c r="AE24" s="37">
+        <v>0</v>
+      </c>
+      <c r="AF24" s="37">
         <v>8</v>
-      </c>
-[...46 lines deleted...]
-        <v>2</v>
       </c>
     </row>
     <row r="25" spans="1:32" ht="15" customHeight="1">
       <c r="A25" s="6" t="s">
-        <v>22</v>
-[...26 lines deleted...]
-        <v>95</v>
+        <v>23</v>
+      </c>
+      <c r="B25" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C25" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D25" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E25" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="F25" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="G25" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H25" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I25" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J25" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="L25" s="6" t="s">
         <v>24</v>
       </c>
-      <c r="M25" s="8">
-[...2 lines deleted...]
-      <c r="N25" s="8">
+      <c r="M25" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="N25" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="O25" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="P25" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="Q25" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="R25" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="S25" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="T25" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="U25" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="W25" s="36" t="s">
+        <v>96</v>
+      </c>
+      <c r="X25" s="37">
         <v>2</v>
       </c>
-      <c r="O25" s="8">
-[...25 lines deleted...]
-      </c>
       <c r="Y25" s="37">
         <v>0</v>
       </c>
       <c r="Z25" s="37">
         <v>0</v>
       </c>
       <c r="AA25" s="37">
         <v>0</v>
       </c>
       <c r="AB25" s="37">
         <v>0</v>
       </c>
       <c r="AC25" s="37">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AD25" s="37">
         <v>0</v>
       </c>
       <c r="AE25" s="37">
         <v>0</v>
       </c>
       <c r="AF25" s="37">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="26" spans="1:32" ht="15" customHeight="1">
       <c r="A26" s="6" t="s">
-        <v>23</v>
-[...26 lines deleted...]
-        <v>28</v>
+        <v>144</v>
+      </c>
+      <c r="B26" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C26" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D26" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E26" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="F26" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="G26" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H26" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I26" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J26" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="L26" s="6" t="s">
         <v>25</v>
       </c>
-      <c r="M26" s="8">
-[...2 lines deleted...]
-      <c r="N26" s="8">
+      <c r="M26" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="N26" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="O26" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="P26" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="Q26" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="R26" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="S26" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="T26" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="U26" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="W26" s="36" t="s">
+        <v>61</v>
+      </c>
+      <c r="X26" s="37">
+        <v>0</v>
+      </c>
+      <c r="Y26" s="37">
+        <v>0</v>
+      </c>
+      <c r="Z26" s="37">
+        <v>0</v>
+      </c>
+      <c r="AA26" s="37">
+        <v>0</v>
+      </c>
+      <c r="AB26" s="37">
+        <v>0</v>
+      </c>
+      <c r="AC26" s="37">
         <v>1</v>
       </c>
-      <c r="O26" s="8">
+      <c r="AD26" s="37">
+        <v>0</v>
+      </c>
+      <c r="AE26" s="37">
+        <v>0</v>
+      </c>
+      <c r="AF26" s="37">
         <v>1</v>
-      </c>
-[...46 lines deleted...]
-        <v>4999</v>
       </c>
     </row>
     <row r="27" spans="1:32" ht="15" customHeight="1">
       <c r="A27" s="6" t="s">
-        <v>144</v>
-[...26 lines deleted...]
-        <v>1</v>
+        <v>152</v>
+      </c>
+      <c r="B27" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C27" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D27" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E27" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="F27" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="G27" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H27" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I27" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J27" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="L27" s="6" t="s">
         <v>124</v>
       </c>
-      <c r="M27" s="8">
-[...8 lines deleted...]
-      <c r="P27" s="8">
+      <c r="M27" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="N27" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="O27" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="P27" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="Q27" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="R27" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="S27" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="T27" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="U27" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="W27" s="36" t="s">
         <v>1</v>
       </c>
-      <c r="Q27" s="8">
-[...25 lines deleted...]
-      <c r="AF27" s="37"/>
+      <c r="X27" s="37">
+        <v>450</v>
+      </c>
+      <c r="Y27" s="37">
+        <v>352</v>
+      </c>
+      <c r="Z27" s="37">
+        <v>414</v>
+      </c>
+      <c r="AA27" s="37">
+        <v>1340</v>
+      </c>
+      <c r="AB27" s="37">
+        <v>864</v>
+      </c>
+      <c r="AC27" s="37">
+        <v>1188</v>
+      </c>
+      <c r="AD27" s="37">
+        <v>1091</v>
+      </c>
+      <c r="AE27" s="37">
+        <v>252</v>
+      </c>
+      <c r="AF27" s="37">
+        <v>5951</v>
+      </c>
     </row>
     <row r="28" spans="1:32" ht="15" customHeight="1">
       <c r="A28" s="6" t="s">
-        <v>152</v>
-[...26 lines deleted...]
-        <v>1</v>
+        <v>24</v>
+      </c>
+      <c r="B28" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C28" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D28" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E28" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="F28" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="G28" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H28" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I28" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J28" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="L28" s="6" t="s">
         <v>129</v>
       </c>
-      <c r="M28" s="8">
-[...25 lines deleted...]
-      </c>
+      <c r="M28" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="N28" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="O28" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="P28" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="Q28" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="R28" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="S28" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="T28" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="U28" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="W28" s="36" t="s">
+        <v>142</v>
+      </c>
+      <c r="X28" s="37"/>
+      <c r="Y28" s="37"/>
+      <c r="Z28" s="37"/>
+      <c r="AA28" s="37"/>
+      <c r="AB28" s="37"/>
+      <c r="AC28" s="37"/>
+      <c r="AD28" s="37"/>
+      <c r="AE28" s="37"/>
+      <c r="AF28" s="37"/>
     </row>
     <row r="29" spans="1:32" ht="15" customHeight="1">
       <c r="A29" s="6" t="s">
-        <v>24</v>
-[...26 lines deleted...]
-        <v>24</v>
+        <v>25</v>
+      </c>
+      <c r="B29" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C29" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D29" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E29" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="F29" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="G29" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H29" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I29" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J29" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="L29" s="6" t="s">
         <v>26</v>
       </c>
-      <c r="M29" s="8">
-[...24 lines deleted...]
-        <v>7</v>
+      <c r="M29" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="N29" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="O29" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="P29" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="Q29" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="R29" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="S29" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="T29" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="U29" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="30" spans="1:32" ht="15" customHeight="1">
       <c r="A30" s="6" t="s">
-        <v>25</v>
-[...26 lines deleted...]
-        <v>23</v>
+        <v>106</v>
+      </c>
+      <c r="B30" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C30" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D30" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E30" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="F30" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="G30" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H30" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I30" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J30" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="L30" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="M30" s="8">
-[...24 lines deleted...]
-        <v>519</v>
+      <c r="M30" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="N30" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="O30" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="P30" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="Q30" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="R30" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="S30" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="T30" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="U30" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="31" spans="1:32" ht="15" customHeight="1">
       <c r="A31" s="6" t="s">
-        <v>106</v>
-[...26 lines deleted...]
-        <v>9</v>
+        <v>128</v>
+      </c>
+      <c r="B31" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C31" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D31" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E31" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="F31" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="G31" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H31" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I31" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J31" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="L31" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="M31" s="8">
-[...24 lines deleted...]
-        <v>456</v>
+      <c r="M31" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="N31" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="O31" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="P31" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="Q31" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="R31" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="S31" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="T31" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="U31" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="32" spans="1:32" ht="15" customHeight="1">
       <c r="A32" s="6" t="s">
-        <v>128</v>
-[...26 lines deleted...]
-        <v>1</v>
+        <v>129</v>
+      </c>
+      <c r="B32" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C32" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D32" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E32" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="F32" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="G32" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H32" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I32" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J32" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="L32" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="M32" s="8">
-[...24 lines deleted...]
-        <v>162</v>
+      <c r="M32" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="N32" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="O32" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="P32" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="Q32" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="R32" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="S32" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="T32" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="U32" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="33" spans="1:21" ht="15" customHeight="1">
       <c r="A33" s="6" t="s">
-        <v>129</v>
-[...26 lines deleted...]
-        <v>5</v>
+        <v>26</v>
+      </c>
+      <c r="B33" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C33" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D33" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E33" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="F33" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="G33" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H33" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I33" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J33" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="L33" s="6" t="s">
         <v>30</v>
       </c>
-      <c r="M33" s="8">
-[...24 lines deleted...]
-        <v>17</v>
+      <c r="M33" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="N33" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="O33" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="P33" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="Q33" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="R33" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="S33" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="T33" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="U33" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="34" spans="1:21" ht="15" customHeight="1">
       <c r="A34" s="6" t="s">
-        <v>26</v>
-[...26 lines deleted...]
-        <v>16</v>
+        <v>153</v>
+      </c>
+      <c r="B34" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C34" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D34" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E34" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="F34" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="G34" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H34" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I34" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J34" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="L34" s="6" t="s">
         <v>31</v>
       </c>
-      <c r="M34" s="8">
-[...24 lines deleted...]
-        <v>47</v>
+      <c r="M34" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="N34" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="O34" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="P34" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="Q34" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="R34" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="S34" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="T34" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="U34" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="35" spans="1:21" ht="15" customHeight="1">
       <c r="A35" s="6" t="s">
-        <v>153</v>
-[...26 lines deleted...]
-        <v>1</v>
+        <v>27</v>
+      </c>
+      <c r="B35" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C35" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D35" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E35" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="F35" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="G35" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H35" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I35" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J35" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="L35" s="6" t="s">
         <v>32</v>
       </c>
-      <c r="M35" s="8">
-[...24 lines deleted...]
-        <v>6</v>
+      <c r="M35" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="N35" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="O35" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="P35" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="Q35" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="R35" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="S35" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="T35" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="U35" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="36" spans="1:21" ht="15" customHeight="1">
       <c r="A36" s="6" t="s">
-        <v>27</v>
-[...26 lines deleted...]
-        <v>74</v>
+        <v>28</v>
+      </c>
+      <c r="B36" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C36" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D36" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E36" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="F36" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="G36" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H36" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I36" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J36" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="L36" s="6" t="s">
         <v>33</v>
       </c>
-      <c r="M36" s="8">
-[...24 lines deleted...]
-        <v>11</v>
+      <c r="M36" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="N36" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="O36" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="P36" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="Q36" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="R36" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="S36" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="T36" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="U36" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="37" spans="1:21" ht="15" customHeight="1">
       <c r="A37" s="6" t="s">
-        <v>28</v>
-[...26 lines deleted...]
-        <v>137</v>
+        <v>29</v>
+      </c>
+      <c r="B37" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C37" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D37" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E37" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="F37" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="G37" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H37" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I37" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J37" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="L37" s="6" t="s">
         <v>34</v>
       </c>
-      <c r="M37" s="8">
-[...24 lines deleted...]
-        <v>11</v>
+      <c r="M37" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="N37" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="O37" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="P37" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="Q37" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="R37" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="S37" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="T37" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="U37" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="38" spans="1:21" ht="15" customHeight="1">
       <c r="A38" s="6" t="s">
-        <v>29</v>
-[...26 lines deleted...]
-        <v>7</v>
+        <v>30</v>
+      </c>
+      <c r="B38" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C38" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D38" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E38" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="F38" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="G38" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H38" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I38" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J38" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="L38" s="6" t="s">
         <v>35</v>
       </c>
-      <c r="M38" s="8">
-[...24 lines deleted...]
-        <v>5</v>
+      <c r="M38" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="N38" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="O38" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="P38" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="Q38" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="R38" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="S38" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="T38" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="U38" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="39" spans="1:21" ht="15" customHeight="1">
       <c r="A39" s="6" t="s">
-        <v>30</v>
-[...26 lines deleted...]
-        <v>11</v>
+        <v>31</v>
+      </c>
+      <c r="B39" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C39" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D39" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E39" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="F39" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="G39" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H39" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I39" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J39" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="L39" s="6" t="s">
         <v>99</v>
       </c>
-      <c r="M39" s="8">
-[...24 lines deleted...]
-        <v>2</v>
+      <c r="M39" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="N39" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="O39" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="P39" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="Q39" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="R39" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="S39" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="T39" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="U39" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="40" spans="1:21" ht="15" customHeight="1">
       <c r="A40" s="6" t="s">
-        <v>31</v>
-[...26 lines deleted...]
-        <v>16</v>
+        <v>32</v>
+      </c>
+      <c r="B40" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C40" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D40" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E40" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="F40" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="G40" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H40" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I40" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J40" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="L40" s="6" t="s">
         <v>36</v>
       </c>
-      <c r="M40" s="8">
-[...24 lines deleted...]
-        <v>8</v>
+      <c r="M40" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="N40" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="O40" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="P40" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="Q40" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="R40" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="S40" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="T40" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="U40" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="41" spans="1:21" ht="15" customHeight="1">
       <c r="A41" s="6" t="s">
-        <v>32</v>
-[...26 lines deleted...]
-        <v>17</v>
+        <v>33</v>
+      </c>
+      <c r="B41" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C41" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D41" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E41" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="F41" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="G41" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H41" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I41" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J41" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="L41" s="6" t="s">
         <v>73</v>
       </c>
-      <c r="M41" s="8">
-[...24 lines deleted...]
-        <v>3</v>
+      <c r="M41" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="N41" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="O41" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="P41" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="Q41" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="R41" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="S41" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="T41" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="U41" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="42" spans="1:21" ht="15" customHeight="1">
       <c r="A42" s="6" t="s">
-        <v>33</v>
-[...26 lines deleted...]
-        <v>8</v>
+        <v>34</v>
+      </c>
+      <c r="B42" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C42" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D42" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E42" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="F42" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="G42" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H42" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I42" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J42" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="L42" s="6" t="s">
         <v>119</v>
       </c>
-      <c r="M42" s="8">
-[...24 lines deleted...]
-        <v>1</v>
+      <c r="M42" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="N42" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="O42" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="P42" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="Q42" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="R42" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="S42" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="T42" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="U42" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="43" spans="1:21" ht="15" customHeight="1">
       <c r="A43" s="6" t="s">
-        <v>34</v>
-[...26 lines deleted...]
-        <v>39</v>
+        <v>35</v>
+      </c>
+      <c r="B43" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C43" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D43" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E43" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="F43" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="G43" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H43" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I43" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J43" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="L43" s="6" t="s">
         <v>37</v>
       </c>
-      <c r="M43" s="8">
-[...24 lines deleted...]
-        <v>43</v>
+      <c r="M43" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="N43" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="O43" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="P43" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="Q43" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="R43" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="S43" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="T43" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="U43" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="44" spans="1:21" ht="15" customHeight="1">
       <c r="A44" s="6" t="s">
-        <v>35</v>
-[...26 lines deleted...]
-        <v>8</v>
+        <v>99</v>
+      </c>
+      <c r="B44" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C44" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D44" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E44" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="F44" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="G44" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H44" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I44" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J44" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="L44" s="6" t="s">
         <v>103</v>
       </c>
-      <c r="M44" s="8">
-[...24 lines deleted...]
-        <v>4</v>
+      <c r="M44" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="N44" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="O44" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="P44" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="Q44" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="R44" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="S44" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="T44" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="U44" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="45" spans="1:21" ht="15" customHeight="1">
       <c r="A45" s="6" t="s">
-        <v>99</v>
-[...26 lines deleted...]
-        <v>4</v>
+        <v>36</v>
+      </c>
+      <c r="B45" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C45" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D45" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E45" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="F45" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="G45" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H45" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I45" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J45" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="L45" s="6" t="s">
         <v>38</v>
       </c>
-      <c r="M45" s="8">
-[...24 lines deleted...]
-        <v>10</v>
+      <c r="M45" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="N45" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="O45" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="P45" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="Q45" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="R45" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="S45" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="T45" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="U45" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="46" spans="1:21" ht="15" customHeight="1">
       <c r="A46" s="6" t="s">
-        <v>36</v>
-[...26 lines deleted...]
-        <v>8</v>
+        <v>37</v>
+      </c>
+      <c r="B46" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C46" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D46" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E46" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="F46" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="G46" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H46" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I46" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J46" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="L46" s="6" t="s">
         <v>118</v>
       </c>
-      <c r="M46" s="8">
-[...24 lines deleted...]
-        <v>1</v>
+      <c r="M46" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="N46" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="O46" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="P46" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="Q46" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="R46" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="S46" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="T46" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="U46" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="47" spans="1:21" ht="15" customHeight="1">
       <c r="A47" s="6" t="s">
-        <v>37</v>
-[...26 lines deleted...]
-        <v>24</v>
+        <v>38</v>
+      </c>
+      <c r="B47" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C47" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D47" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E47" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="F47" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="G47" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H47" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I47" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J47" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="L47" s="6" t="s">
         <v>39</v>
       </c>
-      <c r="M47" s="8">
-[...24 lines deleted...]
-        <v>11</v>
+      <c r="M47" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="N47" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="O47" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="P47" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="Q47" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="R47" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="S47" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="T47" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="U47" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="48" spans="1:21" ht="15" customHeight="1">
       <c r="A48" s="6" t="s">
-        <v>38</v>
-[...26 lines deleted...]
-        <v>4</v>
+        <v>117</v>
+      </c>
+      <c r="B48" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C48" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D48" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E48" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="F48" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="G48" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H48" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I48" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J48" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="L48" s="6" t="s">
         <v>130</v>
       </c>
-      <c r="M48" s="8">
-[...24 lines deleted...]
-        <v>1</v>
+      <c r="M48" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="N48" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="O48" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="P48" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="Q48" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="R48" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="S48" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="T48" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="U48" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="49" spans="1:21" ht="15" customHeight="1">
       <c r="A49" s="6" t="s">
-        <v>117</v>
-[...26 lines deleted...]
-        <v>2</v>
+        <v>118</v>
+      </c>
+      <c r="B49" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C49" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D49" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E49" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="F49" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="G49" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H49" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I49" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J49" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="L49" s="6" t="s">
         <v>40</v>
       </c>
-      <c r="M49" s="8">
-[...24 lines deleted...]
-        <v>22</v>
+      <c r="M49" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="N49" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="O49" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="P49" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="Q49" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="R49" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="S49" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="T49" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="U49" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="50" spans="1:21" ht="15" customHeight="1">
       <c r="A50" s="6" t="s">
-        <v>118</v>
-[...26 lines deleted...]
-        <v>4</v>
+        <v>102</v>
+      </c>
+      <c r="B50" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C50" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D50" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E50" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="F50" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="G50" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H50" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I50" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J50" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="L50" s="6" t="s">
         <v>107</v>
       </c>
-      <c r="M50" s="8">
-[...24 lines deleted...]
-        <v>3</v>
+      <c r="M50" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="N50" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="O50" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="P50" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="Q50" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="R50" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="S50" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="T50" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="U50" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="51" spans="1:21" ht="15" customHeight="1">
       <c r="A51" s="6" t="s">
-        <v>102</v>
-[...26 lines deleted...]
-        <v>1</v>
+        <v>39</v>
+      </c>
+      <c r="B51" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C51" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D51" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E51" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="F51" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="G51" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H51" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I51" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J51" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="L51" s="6" t="s">
         <v>41</v>
       </c>
-      <c r="M51" s="8">
-[...24 lines deleted...]
-        <v>7</v>
+      <c r="M51" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="N51" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="O51" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="P51" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="Q51" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="R51" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="S51" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="T51" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="U51" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="52" spans="1:21" ht="15" customHeight="1">
       <c r="A52" s="6" t="s">
-        <v>39</v>
-[...26 lines deleted...]
-        <v>47</v>
+        <v>130</v>
+      </c>
+      <c r="B52" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C52" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D52" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E52" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="F52" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="G52" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H52" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I52" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J52" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="L52" s="6" t="s">
         <v>42</v>
       </c>
-      <c r="M52" s="8">
-[...24 lines deleted...]
-        <v>44</v>
+      <c r="M52" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="N52" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="O52" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="P52" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="Q52" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="R52" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="S52" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="T52" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="U52" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="53" spans="1:21" ht="15" customHeight="1">
       <c r="A53" s="6" t="s">
-        <v>130</v>
-[...26 lines deleted...]
-        <v>7</v>
+        <v>40</v>
+      </c>
+      <c r="B53" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C53" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D53" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E53" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="F53" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="G53" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H53" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I53" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J53" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="L53" s="6" t="s">
         <v>43</v>
       </c>
-      <c r="M53" s="8">
-[...24 lines deleted...]
-        <v>109</v>
+      <c r="M53" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="N53" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="O53" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="P53" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="Q53" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="R53" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="S53" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="T53" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="U53" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="54" spans="1:21" ht="15" customHeight="1">
       <c r="A54" s="6" t="s">
-        <v>40</v>
-[...26 lines deleted...]
-        <v>82</v>
+        <v>107</v>
+      </c>
+      <c r="B54" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C54" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D54" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E54" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="F54" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="G54" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H54" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I54" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J54" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="L54" s="32" t="s">
         <v>44</v>
       </c>
-      <c r="M54" s="31">
-[...24 lines deleted...]
-        <v>31</v>
+      <c r="M54" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="N54" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="O54" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="P54" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="Q54" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="R54" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="S54" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="T54" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="U54" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="55" spans="1:21" ht="15" customHeight="1">
       <c r="A55" s="6" t="s">
-        <v>107</v>
-[...26 lines deleted...]
-        <v>3</v>
+        <v>154</v>
+      </c>
+      <c r="B55" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C55" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D55" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E55" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="F55" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="G55" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H55" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I55" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J55" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="L55" s="32" t="s">
         <v>45</v>
       </c>
-      <c r="M55" s="31">
-[...24 lines deleted...]
-        <v>111</v>
+      <c r="M55" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="N55" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="O55" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="P55" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="Q55" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="R55" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="S55" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="T55" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="U55" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="56" spans="1:21" ht="15" customHeight="1">
       <c r="A56" s="6" t="s">
-        <v>154</v>
-[...26 lines deleted...]
-        <v>1</v>
+        <v>145</v>
+      </c>
+      <c r="B56" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C56" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D56" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="F56" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="G56" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H56" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I56" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J56" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="L56" s="32" t="s">
         <v>132</v>
       </c>
-      <c r="M56" s="31">
-[...24 lines deleted...]
-        <v>3</v>
+      <c r="M56" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="N56" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="O56" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="P56" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="Q56" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="R56" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="S56" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="T56" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="U56" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:21" ht="15" customHeight="1">
       <c r="A57" s="6" t="s">
-        <v>145</v>
-[...26 lines deleted...]
-        <v>3</v>
+        <v>41</v>
+      </c>
+      <c r="B57" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C57" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D57" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E57" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="F57" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="G57" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H57" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I57" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J57" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="L57" s="32" t="s">
         <v>46</v>
       </c>
-      <c r="M57" s="31">
-[...24 lines deleted...]
-        <v>19</v>
+      <c r="M57" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="N57" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="O57" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="P57" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="Q57" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="R57" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="S57" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="T57" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="U57" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="58" spans="1:21" ht="15" customHeight="1">
       <c r="A58" s="6" t="s">
-        <v>41</v>
-[...26 lines deleted...]
-        <v>16</v>
+        <v>146</v>
+      </c>
+      <c r="B58" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C58" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D58" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E58" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="F58" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="G58" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H58" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I58" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J58" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="L58" s="32" t="s">
         <v>47</v>
       </c>
-      <c r="M58" s="31">
-[...24 lines deleted...]
-        <v>55</v>
+      <c r="M58" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="N58" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="O58" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="P58" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="Q58" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="R58" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="S58" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="T58" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="U58" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="59" spans="1:21" ht="15" customHeight="1">
       <c r="A59" s="6" t="s">
-        <v>146</v>
-[...26 lines deleted...]
-        <v>1</v>
+        <v>42</v>
+      </c>
+      <c r="B59" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C59" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D59" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E59" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="F59" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="G59" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H59" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I59" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J59" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="L59" s="38" t="s">
         <v>48</v>
       </c>
-      <c r="M59" s="39">
-[...24 lines deleted...]
-        <v>5</v>
+      <c r="M59" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="N59" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="O59" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="P59" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="Q59" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="R59" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="S59" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="T59" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="U59" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="60" spans="1:21" ht="15" customHeight="1">
       <c r="A60" s="6" t="s">
-        <v>42</v>
-[...26 lines deleted...]
-        <v>33</v>
+        <v>131</v>
+      </c>
+      <c r="B60" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C60" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D60" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E60" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="F60" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="G60" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H60" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I60" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J60" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="L60" s="38" t="s">
         <v>49</v>
       </c>
-      <c r="M60" s="39">
-[...24 lines deleted...]
-        <v>1</v>
+      <c r="M60" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="N60" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="O60" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="P60" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="Q60" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="R60" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="S60" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="T60" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="U60" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="61" spans="1:21" ht="15" customHeight="1">
       <c r="A61" s="6" t="s">
-        <v>131</v>
-[...26 lines deleted...]
-        <v>6</v>
+        <v>147</v>
+      </c>
+      <c r="B61" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C61" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D61" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E61" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="F61" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="G61" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H61" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I61" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J61" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="L61" s="38" t="s">
         <v>137</v>
       </c>
-      <c r="M61" s="39">
-[...24 lines deleted...]
-        <v>7</v>
+      <c r="M61" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="N61" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="O61" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="P61" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="Q61" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="R61" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="S61" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="T61" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="U61" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="62" spans="1:21" ht="15" customHeight="1">
       <c r="A62" s="6" t="s">
-        <v>147</v>
-[...26 lines deleted...]
-        <v>2</v>
+        <v>43</v>
+      </c>
+      <c r="B62" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C62" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D62" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E62" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="F62" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="G62" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H62" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I62" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J62" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="L62" s="38" t="s">
         <v>50</v>
       </c>
-      <c r="M62" s="39">
-[...24 lines deleted...]
-        <v>314</v>
+      <c r="M62" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="N62" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="O62" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="P62" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="Q62" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="R62" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="S62" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="T62" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="U62" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="63" spans="1:21" ht="15" customHeight="1">
       <c r="A63" s="6" t="s">
-        <v>43</v>
-[...26 lines deleted...]
-        <v>14</v>
+        <v>44</v>
+      </c>
+      <c r="B63" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C63" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D63" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E63" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="F63" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="G63" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H63" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I63" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J63" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="L63" s="38" t="s">
         <v>52</v>
       </c>
-      <c r="M63" s="39">
-[...24 lines deleted...]
-        <v>354</v>
+      <c r="M63" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="N63" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="O63" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="P63" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="Q63" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="R63" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="S63" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="T63" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="U63" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="64" spans="1:21" ht="15" customHeight="1">
       <c r="A64" s="6" t="s">
-        <v>44</v>
-[...26 lines deleted...]
-        <v>35</v>
+        <v>45</v>
+      </c>
+      <c r="B64" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C64" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D64" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E64" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="F64" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="G64" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H64" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I64" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J64" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="L64" s="38" t="s">
         <v>53</v>
       </c>
-      <c r="M64" s="39">
-[...24 lines deleted...]
-        <v>51</v>
+      <c r="M64" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="N64" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="O64" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="P64" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="Q64" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="R64" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="S64" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="T64" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="U64" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="65" spans="1:21" ht="15" customHeight="1">
       <c r="A65" s="6" t="s">
-        <v>45</v>
-[...26 lines deleted...]
-        <v>26</v>
+        <v>132</v>
+      </c>
+      <c r="B65" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C65" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D65" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E65" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="F65" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="G65" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H65" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I65" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J65" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="L65" s="38" t="s">
         <v>97</v>
       </c>
-      <c r="M65" s="39">
-[...24 lines deleted...]
-        <v>1</v>
+      <c r="M65" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="N65" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="O65" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="P65" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="Q65" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="R65" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="S65" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="T65" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="U65" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="66" spans="1:21" ht="15" customHeight="1">
       <c r="A66" s="6" t="s">
-        <v>132</v>
-[...26 lines deleted...]
-        <v>19</v>
+        <v>46</v>
+      </c>
+      <c r="B66" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C66" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D66" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E66" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="F66" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="G66" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H66" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I66" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J66" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="L66" s="38" t="s">
         <v>100</v>
       </c>
-      <c r="M66" s="39">
-[...24 lines deleted...]
-        <v>1</v>
+      <c r="M66" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="N66" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="O66" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="P66" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="Q66" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="R66" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="S66" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="T66" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="U66" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="67" spans="1:21" ht="15" customHeight="1">
       <c r="A67" s="6" t="s">
-        <v>46</v>
-[...26 lines deleted...]
-        <v>8</v>
+        <v>47</v>
+      </c>
+      <c r="B67" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C67" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D67" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E67" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="F67" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="G67" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H67" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I67" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J67" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="L67" s="38" t="s">
         <v>54</v>
       </c>
-      <c r="M67" s="39">
-[...24 lines deleted...]
-        <v>1772</v>
+      <c r="M67" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="N67" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="O67" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="P67" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="Q67" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="R67" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="S67" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="T67" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="U67" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="68" spans="1:21" ht="15" customHeight="1">
       <c r="A68" s="6" t="s">
-        <v>47</v>
-[...26 lines deleted...]
-        <v>38</v>
+        <v>48</v>
+      </c>
+      <c r="B68" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C68" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D68" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E68" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="F68" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="G68" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H68" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I68" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J68" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="L68" s="38" t="s">
         <v>149</v>
       </c>
-      <c r="M68" s="39">
-[...24 lines deleted...]
-        <v>4</v>
+      <c r="M68" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="N68" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="O68" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="P68" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="Q68" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="R68" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="S68" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="T68" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="U68" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="69" spans="1:21" ht="15" customHeight="1">
       <c r="A69" s="6" t="s">
-        <v>160</v>
-[...26 lines deleted...]
-        <v>4</v>
+        <v>49</v>
+      </c>
+      <c r="B69" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C69" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D69" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E69" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="F69" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="G69" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H69" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I69" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J69" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="L69" s="38" t="s">
         <v>55</v>
       </c>
-      <c r="M69" s="39">
-[...24 lines deleted...]
-        <v>16</v>
+      <c r="M69" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="N69" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="O69" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="P69" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="Q69" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="R69" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="S69" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="T69" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="U69" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="70" spans="1:21" ht="15" customHeight="1">
       <c r="A70" s="36" t="s">
-        <v>48</v>
-[...26 lines deleted...]
-        <v>6</v>
+        <v>50</v>
+      </c>
+      <c r="B70" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C70" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D70" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E70" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="F70" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="G70" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H70" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I70" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J70" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="L70" s="38" t="s">
-        <v>161</v>
-[...26 lines deleted...]
-        <v>1</v>
+        <v>56</v>
+      </c>
+      <c r="M70" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="N70" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="O70" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="P70" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="Q70" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="R70" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="S70" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="T70" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="U70" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="71" spans="1:21" ht="15" customHeight="1">
       <c r="A71" s="36" t="s">
-        <v>49</v>
-[...26 lines deleted...]
-        <v>4</v>
+        <v>133</v>
+      </c>
+      <c r="B71" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C71" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D71" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E71" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="F71" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="G71" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H71" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I71" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J71" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="L71" s="38" t="s">
-        <v>56</v>
-[...26 lines deleted...]
-        <v>5</v>
+        <v>57</v>
+      </c>
+      <c r="M71" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="N71" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="O71" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="P71" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="Q71" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="R71" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="S71" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="T71" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="U71" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="72" spans="1:21" ht="15" customHeight="1">
       <c r="A72" s="36" t="s">
-        <v>50</v>
-[...26 lines deleted...]
-        <v>39</v>
+        <v>51</v>
+      </c>
+      <c r="B72" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C72" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D72" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E72" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="F72" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="G72" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H72" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I72" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J72" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="L72" s="38" t="s">
-        <v>57</v>
-[...26 lines deleted...]
-        <v>190</v>
+        <v>87</v>
+      </c>
+      <c r="M72" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="N72" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="O72" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="P72" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="Q72" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="R72" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="S72" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="T72" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="U72" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="73" spans="1:21" ht="15" customHeight="1">
       <c r="A73" s="36" t="s">
-        <v>133</v>
-[...26 lines deleted...]
-        <v>2</v>
+        <v>52</v>
+      </c>
+      <c r="B73" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C73" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D73" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E73" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="F73" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="G73" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H73" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I73" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J73" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="L73" s="38" t="s">
-        <v>87</v>
-[...26 lines deleted...]
-        <v>6</v>
+        <v>58</v>
+      </c>
+      <c r="M73" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="N73" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="O73" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="P73" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="Q73" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="R73" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="S73" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="T73" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="U73" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="74" spans="1:21" ht="15" customHeight="1">
       <c r="A74" s="36" t="s">
-        <v>51</v>
-[...26 lines deleted...]
-        <v>9</v>
+        <v>134</v>
+      </c>
+      <c r="B74" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C74" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D74" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E74" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="F74" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="G74" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H74" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I74" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J74" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="L74" s="38" t="s">
-        <v>58</v>
-[...26 lines deleted...]
-        <v>94</v>
+        <v>59</v>
+      </c>
+      <c r="M74" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="N74" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="O74" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="P74" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="Q74" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="R74" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="S74" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="T74" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="U74" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="75" spans="1:21" ht="15" customHeight="1">
       <c r="A75" s="36" t="s">
-        <v>52</v>
-[...26 lines deleted...]
-        <v>24</v>
+        <v>53</v>
+      </c>
+      <c r="B75" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C75" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D75" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E75" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="F75" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="G75" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H75" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I75" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J75" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="L75" s="38" t="s">
-        <v>59</v>
-[...26 lines deleted...]
-        <v>9</v>
+        <v>60</v>
+      </c>
+      <c r="M75" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="N75" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="O75" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="P75" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="Q75" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="R75" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="S75" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="T75" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="U75" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="76" spans="1:21" ht="15" customHeight="1">
       <c r="A76" s="36" t="s">
-        <v>134</v>
-[...26 lines deleted...]
-        <v>1</v>
+        <v>135</v>
+      </c>
+      <c r="B76" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C76" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D76" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E76" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="F76" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="G76" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H76" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I76" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J76" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="L76" s="38" t="s">
-        <v>60</v>
-[...26 lines deleted...]
-        <v>4</v>
+        <v>61</v>
+      </c>
+      <c r="M76" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="N76" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="O76" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="P76" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="Q76" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="R76" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="S76" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="T76" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="U76" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="77" spans="1:21" ht="15" customHeight="1">
       <c r="A77" s="36" t="s">
-        <v>53</v>
-[...26 lines deleted...]
-        <v>10</v>
+        <v>100</v>
+      </c>
+      <c r="B77" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C77" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D77" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E77" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="F77" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="G77" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H77" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I77" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J77" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="L77" s="38" t="s">
-        <v>96</v>
-[...26 lines deleted...]
-        <v>1</v>
+        <v>62</v>
+      </c>
+      <c r="M77" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="N77" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="O77" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="P77" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="Q77" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="R77" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="S77" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="T77" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="U77" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="78" spans="1:21" ht="15" customHeight="1">
       <c r="A78" s="36" t="s">
-        <v>135</v>
-[...26 lines deleted...]
-        <v>4</v>
+        <v>54</v>
+      </c>
+      <c r="B78" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C78" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D78" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E78" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="F78" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="G78" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H78" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I78" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J78" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="L78" s="38" t="s">
-        <v>61</v>
-[...26 lines deleted...]
-        <v>39</v>
+        <v>109</v>
+      </c>
+      <c r="M78" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="N78" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="O78" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="P78" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="Q78" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="R78" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="S78" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="T78" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="U78" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="79" spans="1:21" ht="15" customHeight="1">
       <c r="A79" s="36" t="s">
-        <v>100</v>
-[...26 lines deleted...]
-        <v>2</v>
+        <v>149</v>
+      </c>
+      <c r="B79" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C79" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D79" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E79" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="F79" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="G79" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H79" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I79" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J79" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="L79" s="38" t="s">
-        <v>62</v>
-[...26 lines deleted...]
-        <v>14</v>
+        <v>120</v>
+      </c>
+      <c r="M79" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="N79" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="O79" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="P79" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="Q79" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="R79" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="S79" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="T79" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="U79" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="80" spans="1:21" ht="15" customHeight="1">
       <c r="A80" s="36" t="s">
-        <v>54</v>
-[...26 lines deleted...]
-        <v>134</v>
+        <v>55</v>
+      </c>
+      <c r="B80" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C80" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D80" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E80" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="F80" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="G80" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H80" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I80" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J80" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="L80" s="38" t="s">
+        <v>1</v>
+      </c>
+      <c r="M80" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="N80" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="O80" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="P80" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="Q80" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="R80" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="S80" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="T80" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="U80" s="54" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="81" spans="1:12" ht="15" customHeight="1">
+      <c r="A81" s="36" t="s">
+        <v>108</v>
+      </c>
+      <c r="B81" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C81" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D81" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E81" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="F81" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="G81" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H81" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I81" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J81" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="L81" s="56" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="82" spans="1:12" ht="15" customHeight="1">
+      <c r="A82" s="36" t="s">
+        <v>121</v>
+      </c>
+      <c r="B82" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C82" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D82" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E82" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="F82" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="G82" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H82" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I82" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J82" s="54" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="83" spans="1:12" ht="15" customHeight="1">
+      <c r="A83" s="36" t="s">
+        <v>104</v>
+      </c>
+      <c r="B83" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C83" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D83" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E83" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="F83" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="G83" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H83" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I83" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J83" s="54" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="84" spans="1:12" ht="15" customHeight="1">
+      <c r="A84" s="36" t="s">
+        <v>56</v>
+      </c>
+      <c r="B84" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C84" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D84" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E84" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="F84" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="G84" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H84" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I84" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J84" s="54" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="85" spans="1:12" ht="15" customHeight="1">
+      <c r="A85" s="36" t="s">
+        <v>57</v>
+      </c>
+      <c r="B85" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C85" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D85" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E85" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="F85" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="G85" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H85" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I85" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J85" s="54" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="86" spans="1:12" ht="15" customHeight="1">
+      <c r="A86" s="36" t="s">
+        <v>58</v>
+      </c>
+      <c r="B86" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C86" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D86" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E86" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="F86" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="G86" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H86" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I86" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J86" s="54" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="87" spans="1:12" ht="15" customHeight="1">
+      <c r="A87" s="36" t="s">
+        <v>59</v>
+      </c>
+      <c r="B87" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C87" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D87" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E87" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="F87" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="G87" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H87" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I87" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J87" s="54" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="88" spans="1:12" ht="15" customHeight="1">
+      <c r="A88" s="36" t="s">
+        <v>60</v>
+      </c>
+      <c r="B88" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C88" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D88" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E88" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="F88" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="G88" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H88" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I88" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J88" s="54" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="89" spans="1:12" ht="15" customHeight="1">
+      <c r="A89" s="36" t="s">
+        <v>96</v>
+      </c>
+      <c r="B89" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C89" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D89" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E89" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="F89" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="G89" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H89" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I89" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J89" s="54" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="90" spans="1:12" ht="15" customHeight="1">
+      <c r="A90" s="36" t="s">
+        <v>61</v>
+      </c>
+      <c r="B90" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C90" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D90" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E90" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="F90" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="G90" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H90" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I90" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J90" s="54" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="91" spans="1:12" ht="15" customHeight="1">
+      <c r="A91" s="36" t="s">
+        <v>62</v>
+      </c>
+      <c r="B91" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C91" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D91" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E91" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="F91" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="G91" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H91" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I91" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J91" s="54" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="92" spans="1:12" ht="15" customHeight="1">
+      <c r="A92" s="36" t="s">
         <v>109</v>
       </c>
-      <c r="M80" s="39">
-[...8 lines deleted...]
-      <c r="P80" s="39">
+      <c r="B92" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C92" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D92" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E92" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="F92" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="G92" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H92" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I92" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J92" s="54" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="93" spans="1:12" ht="15" customHeight="1">
+      <c r="A93" s="36" t="s">
         <v>1</v>
       </c>
-      <c r="Q80" s="39">
-[...108 lines deleted...]
-      <c r="L82" s="38" t="s">
+      <c r="B93" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C93" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D93" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E93" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="F93" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="G93" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H93" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I93" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J93" s="54" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="94" spans="1:12" ht="15" customHeight="1">
+      <c r="A94" s="56" t="s">
         <v>162</v>
-      </c>
-[...471 lines deleted...]
-        <v>1791</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.05" right="0.05" top="0.5" bottom="0.5" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <tableParts count="3">
     <tablePart r:id="rId2"/>
     <tablePart r:id="rId3"/>
     <tablePart r:id="rId4"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
-  <dimension ref="A1:AB65"/>
+  <dimension ref="A1:AD66"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="L35" sqref="L35"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="12" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="14.7109375" style="2" customWidth="1"/>
-    <col min="2" max="4" width="10.7109375" style="2" customWidth="1"/>
-[...19 lines deleted...]
-    <col min="45" max="16384" width="11.42578125" style="2"/>
+    <col min="2" max="6" width="10.7109375" style="2" customWidth="1"/>
+    <col min="7" max="8" width="10.7109375" customWidth="1"/>
+    <col min="11" max="11" width="10.7109375" customWidth="1"/>
+    <col min="12" max="17" width="10.7109375" style="2" customWidth="1"/>
+    <col min="18" max="23" width="13.5703125" style="2" customWidth="1"/>
+    <col min="24" max="24" width="13.5703125" style="2" bestFit="1" customWidth="1"/>
+    <col min="25" max="29" width="10.7109375" style="2" customWidth="1"/>
+    <col min="30" max="30" width="10.7109375" style="3" customWidth="1"/>
+    <col min="31" max="31" width="10.42578125" style="2" customWidth="1"/>
+    <col min="32" max="32" width="11.28515625" style="2" customWidth="1"/>
+    <col min="33" max="33" width="9.5703125" style="2" customWidth="1"/>
+    <col min="34" max="34" width="10.85546875" style="2" customWidth="1"/>
+    <col min="35" max="36" width="11.42578125" style="2"/>
+    <col min="37" max="37" width="11.7109375" style="2" customWidth="1"/>
+    <col min="38" max="38" width="8.42578125" style="2" customWidth="1"/>
+    <col min="39" max="39" width="11.140625" style="2" customWidth="1"/>
+    <col min="40" max="45" width="11.42578125" style="2"/>
+    <col min="46" max="46" width="11.140625" style="2" customWidth="1"/>
+    <col min="47" max="16384" width="11.42578125" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28" ht="15.95" customHeight="1">
+    <row r="1" spans="1:30" ht="15.95" customHeight="1">
       <c r="A1" s="2" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="2" spans="1:28" ht="15.95" customHeight="1"/>
-    <row r="3" spans="1:28" ht="15.95" customHeight="1">
+    <row r="2" spans="1:30" ht="15.95" customHeight="1"/>
+    <row r="3" spans="1:30" ht="15.95" customHeight="1">
       <c r="A3" s="2" t="s">
         <v>91</v>
       </c>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
-      <c r="I3" s="1" t="s">
+      <c r="I3" s="1"/>
+      <c r="J3" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="J3"/>
-[...4 lines deleted...]
-    <row r="4" spans="1:28" ht="15" customHeight="1">
+      <c r="L3"/>
+      <c r="W3" s="3"/>
+      <c r="AD3" s="2"/>
+    </row>
+    <row r="4" spans="1:30" ht="15" customHeight="1">
       <c r="A4" s="2" t="s">
         <v>67</v>
       </c>
       <c r="B4" s="23" t="s">
         <v>123</v>
       </c>
       <c r="C4" s="23" t="s">
         <v>125</v>
       </c>
       <c r="D4" s="23" t="s">
         <v>143</v>
       </c>
       <c r="E4" s="23" t="s">
         <v>151</v>
       </c>
       <c r="F4" s="23" t="s">
         <v>158</v>
       </c>
       <c r="G4" s="23" t="s">
+        <v>159</v>
+      </c>
+      <c r="H4" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="H4" s="2"/>
-      <c r="I4" s="2" t="s">
+      <c r="I4" s="2"/>
+      <c r="J4" s="2" t="s">
         <v>67</v>
       </c>
-      <c r="J4" s="23" t="s">
+      <c r="K4" s="23" t="s">
         <v>123</v>
       </c>
-      <c r="K4" s="23" t="s">
+      <c r="L4" s="23" t="s">
         <v>125</v>
       </c>
-      <c r="L4" s="23" t="s">
+      <c r="M4" s="23" t="s">
         <v>143</v>
       </c>
-      <c r="M4" s="23" t="s">
+      <c r="N4" s="23" t="s">
         <v>151</v>
       </c>
-      <c r="N4" s="23" t="s">
+      <c r="O4" s="23" t="s">
         <v>158</v>
       </c>
-      <c r="O4" s="3" t="s">
+      <c r="P4" s="23" t="s">
+        <v>159</v>
+      </c>
+      <c r="Q4" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="AB4" s="2"/>
-[...1 lines deleted...]
-    <row r="5" spans="1:28" ht="15" customHeight="1">
+      <c r="AD4" s="2"/>
+    </row>
+    <row r="5" spans="1:30" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>110</v>
       </c>
       <c r="B5" s="21">
         <v>52</v>
       </c>
       <c r="C5" s="21">
         <v>37</v>
       </c>
       <c r="D5" s="21">
         <v>63</v>
       </c>
       <c r="E5" s="21">
         <v>55</v>
       </c>
       <c r="F5" s="21">
         <v>41</v>
       </c>
-      <c r="G5" s="21">
-[...3 lines deleted...]
-      <c r="I5" s="2" t="s">
+      <c r="G5" s="52" t="s">
+        <v>160</v>
+      </c>
+      <c r="H5" s="52" t="s">
+        <v>160</v>
+      </c>
+      <c r="I5" s="2"/>
+      <c r="J5" s="2" t="s">
         <v>110</v>
-      </c>
-[...1 lines deleted...]
-        <v>1</v>
       </c>
       <c r="K5" s="9">
         <v>1</v>
       </c>
       <c r="L5" s="9">
         <v>1</v>
       </c>
       <c r="M5" s="9">
         <v>1</v>
       </c>
       <c r="N5" s="9">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="O5" s="3">
-        <v>4</v>
-[...3 lines deleted...]
-    <row r="6" spans="1:28" ht="15" customHeight="1">
+        <v>0</v>
+      </c>
+      <c r="P5" s="52" t="s">
+        <v>160</v>
+      </c>
+      <c r="Q5" s="52" t="s">
+        <v>160</v>
+      </c>
+      <c r="AD5" s="2"/>
+    </row>
+    <row r="6" spans="1:30" ht="15" customHeight="1">
       <c r="A6" s="2" t="s">
         <v>111</v>
       </c>
       <c r="B6" s="21">
         <v>5</v>
       </c>
       <c r="C6" s="21">
         <v>1</v>
       </c>
       <c r="D6" s="21">
         <v>2</v>
       </c>
       <c r="E6" s="21">
         <v>2</v>
       </c>
       <c r="F6" s="21">
         <v>0</v>
       </c>
-      <c r="G6" s="21">
-[...3 lines deleted...]
-      <c r="I6" s="2" t="s">
+      <c r="G6" s="52" t="s">
+        <v>160</v>
+      </c>
+      <c r="H6" s="52" t="s">
+        <v>160</v>
+      </c>
+      <c r="I6" s="2"/>
+      <c r="J6" s="2" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>1</v>
       </c>
       <c r="K6" s="9">
         <v>1</v>
       </c>
       <c r="L6" s="9">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="M6" s="9">
         <v>3</v>
       </c>
       <c r="N6" s="9">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="O6" s="3">
-        <v>8</v>
-[...3 lines deleted...]
-    <row r="7" spans="1:28" ht="15" customHeight="1">
+        <v>0</v>
+      </c>
+      <c r="P6" s="52" t="s">
+        <v>160</v>
+      </c>
+      <c r="Q6" s="52" t="s">
+        <v>160</v>
+      </c>
+      <c r="AD6" s="2"/>
+    </row>
+    <row r="7" spans="1:30" ht="15" customHeight="1">
       <c r="A7" s="24" t="s">
         <v>112</v>
       </c>
       <c r="B7" s="30">
         <v>63</v>
       </c>
       <c r="C7" s="30">
         <v>80</v>
       </c>
       <c r="D7" s="30">
         <v>66</v>
       </c>
       <c r="E7" s="30">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="F7" s="30">
         <v>63</v>
       </c>
-      <c r="G7" s="28">
-[...3 lines deleted...]
-      <c r="I7" s="28" t="s">
+      <c r="G7" s="52" t="s">
+        <v>160</v>
+      </c>
+      <c r="H7" s="52" t="s">
+        <v>160</v>
+      </c>
+      <c r="I7" s="2"/>
+      <c r="J7" s="28" t="s">
         <v>113</v>
       </c>
-      <c r="J7" s="25">
-[...1 lines deleted...]
-      </c>
       <c r="K7" s="25">
+        <v>0</v>
+      </c>
+      <c r="L7" s="25">
         <v>6</v>
       </c>
-      <c r="L7" s="25">
+      <c r="M7" s="25">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>2</v>
       </c>
       <c r="N7" s="25">
         <v>2</v>
       </c>
       <c r="O7" s="3">
-        <v>13</v>
-[...3 lines deleted...]
-    <row r="8" spans="1:28" ht="15" customHeight="1">
+        <v>2</v>
+      </c>
+      <c r="P7" s="52" t="s">
+        <v>160</v>
+      </c>
+      <c r="Q7" s="52" t="s">
+        <v>160</v>
+      </c>
+      <c r="AD7" s="2"/>
+    </row>
+    <row r="8" spans="1:30" ht="15" customHeight="1">
       <c r="A8" s="24" t="s">
         <v>113</v>
       </c>
       <c r="B8" s="30">
         <v>54</v>
       </c>
       <c r="C8" s="30">
         <v>63</v>
       </c>
       <c r="D8" s="30">
         <v>72</v>
       </c>
       <c r="E8" s="30">
         <v>74</v>
       </c>
       <c r="F8" s="30">
         <v>72</v>
       </c>
-      <c r="G8" s="28">
-[...3 lines deleted...]
-      <c r="I8" s="28" t="s">
+      <c r="G8" s="52" t="s">
+        <v>160</v>
+      </c>
+      <c r="H8" s="52" t="s">
+        <v>160</v>
+      </c>
+      <c r="I8" s="2"/>
+      <c r="J8" s="28" t="s">
         <v>114</v>
       </c>
-      <c r="J8" s="25">
+      <c r="K8" s="25">
         <v>5</v>
       </c>
-      <c r="K8" s="25">
+      <c r="L8" s="25">
         <v>8</v>
       </c>
-      <c r="L8" s="25">
+      <c r="M8" s="25">
         <v>11</v>
       </c>
-      <c r="M8" s="25">
+      <c r="N8" s="25">
         <v>8</v>
       </c>
-      <c r="N8" s="25">
+      <c r="O8" s="3">
         <v>5</v>
       </c>
-      <c r="O8" s="3">
-[...4 lines deleted...]
-    <row r="9" spans="1:28" ht="15" customHeight="1">
+      <c r="P8" s="52" t="s">
+        <v>160</v>
+      </c>
+      <c r="Q8" s="52" t="s">
+        <v>160</v>
+      </c>
+      <c r="AD8" s="2"/>
+    </row>
+    <row r="9" spans="1:30" ht="15" customHeight="1">
       <c r="A9" s="24" t="s">
         <v>114</v>
       </c>
       <c r="B9" s="30">
         <v>144</v>
       </c>
       <c r="C9" s="30">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="D9" s="30">
         <v>215</v>
       </c>
       <c r="E9" s="30">
         <v>162</v>
       </c>
       <c r="F9" s="30">
-        <v>116</v>
-[...5 lines deleted...]
-      <c r="I9" s="42" t="s">
+        <v>112</v>
+      </c>
+      <c r="G9" s="52" t="s">
+        <v>160</v>
+      </c>
+      <c r="H9" s="52" t="s">
+        <v>160</v>
+      </c>
+      <c r="I9" s="2"/>
+      <c r="J9" s="42" t="s">
         <v>63</v>
       </c>
-      <c r="J9" s="37">
+      <c r="K9" s="37">
         <v>1</v>
       </c>
-      <c r="K9" s="9">
+      <c r="L9" s="9">
         <v>1</v>
       </c>
-      <c r="L9" s="9">
-[...1 lines deleted...]
-      </c>
       <c r="M9" s="9">
         <v>0</v>
       </c>
       <c r="N9" s="9">
         <v>0</v>
       </c>
       <c r="O9" s="43">
-        <v>2</v>
-[...3 lines deleted...]
-    <row r="10" spans="1:28" ht="15" customHeight="1">
+        <v>0</v>
+      </c>
+      <c r="P9" s="52" t="s">
+        <v>160</v>
+      </c>
+      <c r="Q9" s="52" t="s">
+        <v>160</v>
+      </c>
+      <c r="AD9" s="2"/>
+    </row>
+    <row r="10" spans="1:30" ht="15" customHeight="1">
       <c r="A10" s="24" t="s">
         <v>116</v>
       </c>
       <c r="B10" s="30">
         <v>0</v>
       </c>
       <c r="C10" s="30">
         <v>0</v>
       </c>
       <c r="D10" s="30">
         <v>1</v>
       </c>
       <c r="E10" s="30">
         <v>1</v>
       </c>
       <c r="F10" s="30">
         <v>0</v>
       </c>
-      <c r="G10" s="28">
-[...3 lines deleted...]
-      <c r="I10" s="42" t="s">
+      <c r="G10" s="52" t="s">
+        <v>160</v>
+      </c>
+      <c r="H10" s="52" t="s">
+        <v>160</v>
+      </c>
+      <c r="I10" s="2"/>
+      <c r="J10" s="42" t="s">
         <v>1</v>
       </c>
-      <c r="J10" s="37">
+      <c r="K10" s="37">
         <v>8</v>
       </c>
-      <c r="K10" s="9">
+      <c r="L10" s="9">
         <v>17</v>
       </c>
-      <c r="L10" s="9">
+      <c r="M10" s="9">
         <v>18</v>
       </c>
-      <c r="M10" s="9">
+      <c r="N10" s="9">
         <v>14</v>
       </c>
-      <c r="N10" s="9">
+      <c r="O10" s="43">
         <v>7</v>
       </c>
-      <c r="O10" s="43">
-[...4 lines deleted...]
-    <row r="11" spans="1:28" ht="15" customHeight="1">
+      <c r="P10" s="52" t="s">
+        <v>160</v>
+      </c>
+      <c r="Q10" s="52" t="s">
+        <v>160</v>
+      </c>
+      <c r="AD10" s="2"/>
+    </row>
+    <row r="11" spans="1:30" ht="15" customHeight="1">
       <c r="A11" s="24" t="s">
         <v>138</v>
       </c>
       <c r="B11" s="30">
         <v>0</v>
       </c>
       <c r="C11" s="30">
         <v>1</v>
       </c>
       <c r="D11" s="30">
         <v>1</v>
       </c>
       <c r="E11" s="30">
         <v>0</v>
       </c>
       <c r="F11" s="30">
         <v>0</v>
       </c>
-      <c r="G11" s="28">
-[...8 lines deleted...]
-    <row r="12" spans="1:28" ht="15" customHeight="1">
+      <c r="G11" s="52" t="s">
+        <v>160</v>
+      </c>
+      <c r="H11" s="52" t="s">
+        <v>160</v>
+      </c>
+      <c r="I11" s="2"/>
+      <c r="J11" s="56" t="s">
+        <v>162</v>
+      </c>
+      <c r="K11" s="25"/>
+      <c r="L11" s="3"/>
+      <c r="AD11" s="2"/>
+    </row>
+    <row r="12" spans="1:30" ht="15" customHeight="1">
       <c r="A12" s="36" t="s">
         <v>63</v>
       </c>
       <c r="B12" s="41">
         <v>8</v>
       </c>
       <c r="C12" s="10">
         <v>7</v>
       </c>
       <c r="D12" s="10">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="E12" s="10">
         <v>4</v>
       </c>
       <c r="F12" s="10">
         <v>2</v>
       </c>
-      <c r="G12" s="42">
-[...8 lines deleted...]
-    <row r="13" spans="1:28" ht="15" customHeight="1">
+      <c r="G12" s="52" t="s">
+        <v>160</v>
+      </c>
+      <c r="H12" s="52" t="s">
+        <v>160</v>
+      </c>
+      <c r="I12" s="2"/>
+      <c r="J12" s="28"/>
+      <c r="K12" s="25"/>
+      <c r="L12" s="3"/>
+      <c r="AD12" s="2"/>
+    </row>
+    <row r="13" spans="1:30" ht="15" customHeight="1">
       <c r="A13" s="36" t="s">
         <v>1</v>
       </c>
       <c r="B13" s="41">
         <v>326</v>
       </c>
       <c r="C13" s="10">
-        <v>367</v>
+        <v>365</v>
       </c>
       <c r="D13" s="10">
-        <v>423</v>
+        <v>426</v>
       </c>
       <c r="E13" s="10">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="F13" s="10">
-        <v>294</v>
-[...4 lines deleted...]
-      <c r="H13" s="2"/>
+        <v>290</v>
+      </c>
+      <c r="G13" s="52" t="s">
+        <v>160</v>
+      </c>
+      <c r="H13" s="52" t="s">
+        <v>160</v>
+      </c>
       <c r="I13" s="2"/>
-      <c r="K13" s="35"/>
+      <c r="J13" s="2"/>
+      <c r="K13" s="2"/>
       <c r="L13" s="35"/>
-      <c r="AB13" s="2"/>
-[...2 lines deleted...]
-      <c r="A14" s="36"/>
+      <c r="M13" s="35"/>
+      <c r="AD13" s="2"/>
+    </row>
+    <row r="14" spans="1:30" ht="15" customHeight="1">
+      <c r="A14" s="56" t="s">
+        <v>162</v>
+      </c>
       <c r="B14" s="41"/>
       <c r="C14" s="10"/>
       <c r="D14" s="10"/>
       <c r="E14" s="42"/>
       <c r="G14" s="2"/>
       <c r="H14" s="2"/>
-      <c r="I14" s="35"/>
-[...6 lines deleted...]
-      </c>
+      <c r="I14" s="2"/>
+      <c r="J14" s="2"/>
+      <c r="K14" s="35"/>
+      <c r="L14" s="35"/>
+      <c r="AD14" s="2"/>
+    </row>
+    <row r="15" spans="1:30" ht="15" customHeight="1">
+      <c r="A15" s="56"/>
+      <c r="B15" s="41"/>
+      <c r="C15" s="10"/>
+      <c r="D15" s="10"/>
+      <c r="E15" s="42"/>
       <c r="G15" s="2"/>
       <c r="H15" s="2"/>
-      <c r="I15" s="2" t="s">
+      <c r="I15" s="2"/>
+      <c r="J15" s="2"/>
+      <c r="K15" s="35"/>
+      <c r="L15" s="35"/>
+      <c r="AD15" s="2"/>
+    </row>
+    <row r="16" spans="1:30" ht="15" customHeight="1">
+      <c r="A16" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="G16" s="2"/>
+      <c r="H16" s="2"/>
+      <c r="I16" s="2"/>
+      <c r="J16" s="2" t="s">
         <v>141</v>
       </c>
-      <c r="T15" s="21"/>
-[...5 lines deleted...]
-      <c r="A16" s="2" t="s">
+      <c r="K16" s="2"/>
+      <c r="U16" s="21"/>
+      <c r="V16" s="21"/>
+      <c r="W16" s="21"/>
+      <c r="AD16" s="2"/>
+    </row>
+    <row r="17" spans="1:30" ht="15" customHeight="1">
+      <c r="A17" s="2" t="s">
         <v>67</v>
       </c>
-      <c r="B16" s="23" t="s">
+      <c r="B17" s="23" t="s">
         <v>123</v>
       </c>
-      <c r="C16" s="23" t="s">
+      <c r="C17" s="23" t="s">
         <v>125</v>
       </c>
-      <c r="D16" s="23" t="s">
+      <c r="D17" s="23" t="s">
         <v>143</v>
       </c>
-      <c r="E16" s="23" t="s">
+      <c r="E17" s="23" t="s">
         <v>151</v>
       </c>
-      <c r="F16" s="23" t="s">
+      <c r="F17" s="23" t="s">
         <v>158</v>
       </c>
-      <c r="G16" s="3" t="s">
+      <c r="G17" s="23" t="s">
+        <v>159</v>
+      </c>
+      <c r="H17" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="H16" s="2"/>
-      <c r="I16" s="2" t="s">
+      <c r="I17" s="2"/>
+      <c r="J17" s="2" t="s">
         <v>67</v>
       </c>
-      <c r="J16" s="23" t="s">
+      <c r="K17" s="23" t="s">
         <v>123</v>
       </c>
-      <c r="K16" s="23" t="s">
+      <c r="L17" s="23" t="s">
         <v>125</v>
       </c>
-      <c r="L16" s="23" t="s">
+      <c r="M17" s="23" t="s">
         <v>143</v>
       </c>
-      <c r="M16" s="23" t="s">
+      <c r="N17" s="23" t="s">
         <v>151</v>
       </c>
-      <c r="N16" s="23" t="s">
+      <c r="O17" s="23" t="s">
         <v>158</v>
       </c>
-      <c r="O16" s="3" t="s">
+      <c r="P17" s="23" t="s">
+        <v>159</v>
+      </c>
+      <c r="Q17" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="AB16" s="2"/>
-[...2 lines deleted...]
-      <c r="A17" s="2" t="s">
+      <c r="AD17" s="2"/>
+    </row>
+    <row r="18" spans="1:30" ht="15" customHeight="1">
+      <c r="A18" s="2" t="s">
         <v>110</v>
       </c>
-      <c r="B17" s="42">
+      <c r="B18" s="21">
         <v>7</v>
       </c>
-      <c r="C17" s="42">
-[...2 lines deleted...]
-      <c r="D17" s="42">
+      <c r="C18" s="21">
+        <v>0</v>
+      </c>
+      <c r="D18" s="21">
         <v>1</v>
       </c>
-      <c r="E17" s="42">
+      <c r="E18" s="21">
         <v>2</v>
       </c>
-      <c r="F17" s="42">
+      <c r="F18" s="2">
         <v>2</v>
       </c>
-      <c r="G17" s="42">
+      <c r="G18" s="52" t="s">
+        <v>160</v>
+      </c>
+      <c r="H18" s="52" t="s">
+        <v>160</v>
+      </c>
+      <c r="I18" s="2"/>
+      <c r="J18" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="K18" s="3">
         <v>12</v>
       </c>
-      <c r="H17" s="2"/>
-      <c r="I17" s="2" t="s">
+      <c r="L18" s="3">
+        <v>14</v>
+      </c>
+      <c r="M18" s="3">
+        <v>18</v>
+      </c>
+      <c r="N18" s="3">
+        <v>10</v>
+      </c>
+      <c r="O18" s="3">
+        <v>12</v>
+      </c>
+      <c r="P18" s="3">
+        <v>7</v>
+      </c>
+      <c r="Q18" s="3">
+        <v>73</v>
+      </c>
+      <c r="AD18" s="2"/>
+    </row>
+    <row r="19" spans="1:30" ht="15" customHeight="1">
+      <c r="A19" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="B19" s="21">
         <v>110</v>
       </c>
-      <c r="J17" s="42">
-[...20 lines deleted...]
-      <c r="A18" s="2" t="s">
+      <c r="C19" s="21">
+        <v>69</v>
+      </c>
+      <c r="D19" s="21">
+        <v>69</v>
+      </c>
+      <c r="E19" s="21">
+        <v>67</v>
+      </c>
+      <c r="F19" s="2">
+        <v>43</v>
+      </c>
+      <c r="G19" s="52" t="s">
+        <v>160</v>
+      </c>
+      <c r="H19" s="52" t="s">
+        <v>160</v>
+      </c>
+      <c r="I19" s="2"/>
+      <c r="J19" s="2" t="s">
         <v>111</v>
       </c>
-      <c r="B18" s="42">
-[...21 lines deleted...]
-      <c r="J18" s="42">
+      <c r="K19" s="3">
         <v>1</v>
       </c>
-      <c r="K18" s="42">
+      <c r="L19" s="3">
         <v>2</v>
       </c>
-      <c r="L18" s="42">
+      <c r="M19" s="3">
         <v>27</v>
       </c>
-      <c r="M18" s="42">
-[...5 lines deleted...]
-      <c r="O18" s="42">
+      <c r="N19" s="3">
+        <v>0</v>
+      </c>
+      <c r="O19" s="3">
+        <v>0</v>
+      </c>
+      <c r="P19" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="3">
         <v>30</v>
       </c>
-      <c r="AB18" s="2"/>
-[...2 lines deleted...]
-      <c r="A19" s="24" t="s">
+      <c r="AD19" s="2"/>
+    </row>
+    <row r="20" spans="1:30" ht="15" customHeight="1">
+      <c r="A20" s="24" t="s">
         <v>164</v>
       </c>
-      <c r="B19" s="42">
-[...11 lines deleted...]
-      <c r="F19" s="42">
+      <c r="B20" s="30">
+        <v>0</v>
+      </c>
+      <c r="C20" s="30">
+        <v>0</v>
+      </c>
+      <c r="D20" s="30">
+        <v>0</v>
+      </c>
+      <c r="E20" s="30">
+        <v>0</v>
+      </c>
+      <c r="F20" s="2">
         <v>1</v>
       </c>
-      <c r="G19" s="42">
+      <c r="G20" s="52" t="s">
+        <v>160</v>
+      </c>
+      <c r="H20" s="52" t="s">
+        <v>160</v>
+      </c>
+      <c r="I20" s="2"/>
+      <c r="J20" s="24" t="s">
+        <v>112</v>
+      </c>
+      <c r="K20" s="34">
+        <v>58</v>
+      </c>
+      <c r="L20" s="34">
+        <v>51</v>
+      </c>
+      <c r="M20" s="34">
+        <v>81</v>
+      </c>
+      <c r="N20" s="34">
+        <v>58</v>
+      </c>
+      <c r="O20" s="3">
+        <v>65</v>
+      </c>
+      <c r="P20" s="3">
+        <v>124</v>
+      </c>
+      <c r="Q20" s="3">
+        <v>437</v>
+      </c>
+      <c r="AD20" s="2"/>
+    </row>
+    <row r="21" spans="1:30" ht="15" customHeight="1">
+      <c r="A21" s="24" t="s">
+        <v>112</v>
+      </c>
+      <c r="B21" s="30">
+        <v>19</v>
+      </c>
+      <c r="C21" s="30">
+        <v>39</v>
+      </c>
+      <c r="D21" s="30">
+        <v>465</v>
+      </c>
+      <c r="E21" s="30">
+        <v>449</v>
+      </c>
+      <c r="F21" s="2">
+        <v>378</v>
+      </c>
+      <c r="G21" s="52" t="s">
+        <v>160</v>
+      </c>
+      <c r="H21" s="52" t="s">
+        <v>160</v>
+      </c>
+      <c r="I21" s="2"/>
+      <c r="J21" s="24" t="s">
+        <v>113</v>
+      </c>
+      <c r="K21" s="34">
+        <v>123</v>
+      </c>
+      <c r="L21" s="34">
+        <v>131</v>
+      </c>
+      <c r="M21" s="34">
+        <v>202</v>
+      </c>
+      <c r="N21" s="34">
+        <v>169</v>
+      </c>
+      <c r="O21" s="3">
+        <v>222</v>
+      </c>
+      <c r="P21" s="3">
+        <v>290</v>
+      </c>
+      <c r="Q21" s="3">
+        <v>1137</v>
+      </c>
+      <c r="AD21" s="2"/>
+    </row>
+    <row r="22" spans="1:30" ht="15" customHeight="1">
+      <c r="A22" s="24" t="s">
+        <v>113</v>
+      </c>
+      <c r="B22" s="30">
+        <v>229</v>
+      </c>
+      <c r="C22" s="30">
+        <v>190</v>
+      </c>
+      <c r="D22" s="30">
+        <v>212</v>
+      </c>
+      <c r="E22" s="30">
+        <v>188</v>
+      </c>
+      <c r="F22" s="2">
+        <v>178</v>
+      </c>
+      <c r="G22" s="52" t="s">
+        <v>160</v>
+      </c>
+      <c r="H22" s="52" t="s">
+        <v>160</v>
+      </c>
+      <c r="I22" s="2"/>
+      <c r="J22" s="24" t="s">
+        <v>140</v>
+      </c>
+      <c r="K22" s="34">
+        <v>0</v>
+      </c>
+      <c r="L22" s="34">
+        <v>2</v>
+      </c>
+      <c r="M22" s="34">
+        <v>0</v>
+      </c>
+      <c r="N22" s="34">
+        <v>0</v>
+      </c>
+      <c r="O22" s="3">
+        <v>0</v>
+      </c>
+      <c r="P22" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q22" s="3">
+        <v>2</v>
+      </c>
+      <c r="AD22" s="2"/>
+    </row>
+    <row r="23" spans="1:30" ht="15" customHeight="1">
+      <c r="A23" s="24" t="s">
+        <v>140</v>
+      </c>
+      <c r="B23" s="30">
+        <v>0</v>
+      </c>
+      <c r="C23" s="30">
+        <v>0</v>
+      </c>
+      <c r="D23" s="30">
+        <v>0</v>
+      </c>
+      <c r="E23" s="30">
         <v>1</v>
       </c>
-      <c r="H19" s="2"/>
-[...49 lines deleted...]
-      <c r="J20" s="42">
+      <c r="F23" s="2">
+        <v>0</v>
+      </c>
+      <c r="G23" s="52" t="s">
+        <v>160</v>
+      </c>
+      <c r="H23" s="52" t="s">
+        <v>160</v>
+      </c>
+      <c r="I23" s="2"/>
+      <c r="J23" s="24" t="s">
+        <v>114</v>
+      </c>
+      <c r="K23" s="34">
+        <v>218</v>
+      </c>
+      <c r="L23" s="34">
+        <v>146</v>
+      </c>
+      <c r="M23" s="34">
+        <v>238</v>
+      </c>
+      <c r="N23" s="34">
+        <v>304</v>
+      </c>
+      <c r="O23" s="3">
+        <v>229</v>
+      </c>
+      <c r="P23" s="3">
+        <v>253</v>
+      </c>
+      <c r="Q23" s="3">
+        <v>1388</v>
+      </c>
+      <c r="AD23" s="2"/>
+    </row>
+    <row r="24" spans="1:30" ht="15" customHeight="1">
+      <c r="A24" s="24" t="s">
+        <v>114</v>
+      </c>
+      <c r="B24" s="30">
+        <v>181</v>
+      </c>
+      <c r="C24" s="30">
+        <v>152</v>
+      </c>
+      <c r="D24" s="30">
         <v>123</v>
       </c>
-      <c r="K20" s="42">
-[...5 lines deleted...]
-      <c r="M20" s="42">
+      <c r="E24" s="30">
+        <v>155</v>
+      </c>
+      <c r="F24" s="2">
+        <v>137</v>
+      </c>
+      <c r="G24" s="52" t="s">
+        <v>160</v>
+      </c>
+      <c r="H24" s="52" t="s">
+        <v>160</v>
+      </c>
+      <c r="I24" s="2"/>
+      <c r="J24" s="24" t="s">
+        <v>115</v>
+      </c>
+      <c r="K24" s="34">
+        <v>2</v>
+      </c>
+      <c r="L24" s="34">
+        <v>0</v>
+      </c>
+      <c r="M24" s="34">
+        <v>3</v>
+      </c>
+      <c r="N24" s="34">
+        <v>2</v>
+      </c>
+      <c r="O24" s="3">
+        <v>0</v>
+      </c>
+      <c r="P24" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q24" s="3">
+        <v>7</v>
+      </c>
+      <c r="AD24" s="2"/>
+    </row>
+    <row r="25" spans="1:30" ht="15" customHeight="1">
+      <c r="A25" s="24" t="s">
+        <v>116</v>
+      </c>
+      <c r="B25" s="30">
+        <v>189</v>
+      </c>
+      <c r="C25" s="30">
+        <v>148</v>
+      </c>
+      <c r="D25" s="30">
         <v>169</v>
       </c>
-      <c r="N20" s="42">
-[...30 lines deleted...]
-      <c r="I21" s="24" t="s">
+      <c r="E25" s="30">
         <v>140</v>
       </c>
-      <c r="J21" s="42">
-[...32 lines deleted...]
-      <c r="E22" s="42">
+      <c r="F25" s="2">
+        <v>109</v>
+      </c>
+      <c r="G25" s="52" t="s">
+        <v>160</v>
+      </c>
+      <c r="H25" s="52" t="s">
+        <v>160</v>
+      </c>
+      <c r="I25" s="2"/>
+      <c r="J25" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="K25" s="34">
+        <v>1261</v>
+      </c>
+      <c r="L25" s="34">
+        <v>335</v>
+      </c>
+      <c r="M25" s="34">
+        <v>315</v>
+      </c>
+      <c r="N25" s="34">
+        <v>384</v>
+      </c>
+      <c r="O25" s="3">
+        <v>340</v>
+      </c>
+      <c r="P25" s="3">
+        <v>242</v>
+      </c>
+      <c r="Q25" s="3">
+        <v>2877</v>
+      </c>
+      <c r="AD25" s="2"/>
+    </row>
+    <row r="26" spans="1:30" ht="15" customHeight="1">
+      <c r="A26" s="36" t="s">
+        <v>139</v>
+      </c>
+      <c r="B26" s="41">
+        <v>0</v>
+      </c>
+      <c r="C26" s="10">
+        <v>3</v>
+      </c>
+      <c r="D26" s="10">
+        <v>0</v>
+      </c>
+      <c r="E26" s="10">
+        <v>0</v>
+      </c>
+      <c r="F26" s="36">
+        <v>0</v>
+      </c>
+      <c r="G26" s="52" t="s">
+        <v>160</v>
+      </c>
+      <c r="H26" s="52" t="s">
+        <v>160</v>
+      </c>
+      <c r="I26" s="2"/>
+      <c r="J26" s="42"/>
+      <c r="K26" s="44">
+        <v>1675</v>
+      </c>
+      <c r="L26" s="45">
+        <v>681</v>
+      </c>
+      <c r="M26" s="45">
+        <v>884</v>
+      </c>
+      <c r="N26" s="45">
+        <v>927</v>
+      </c>
+      <c r="O26" s="43">
+        <v>868</v>
+      </c>
+      <c r="P26" s="43">
+        <v>916</v>
+      </c>
+      <c r="Q26" s="43">
+        <v>5951</v>
+      </c>
+      <c r="AD26" s="2"/>
+    </row>
+    <row r="27" spans="1:30" ht="15" customHeight="1">
+      <c r="A27" s="36" t="s">
+        <v>63</v>
+      </c>
+      <c r="B27" s="41">
+        <v>1065</v>
+      </c>
+      <c r="C27" s="10">
+        <v>826</v>
+      </c>
+      <c r="D27" s="10">
+        <v>461</v>
+      </c>
+      <c r="E27" s="10">
+        <v>428</v>
+      </c>
+      <c r="F27" s="36">
+        <v>371</v>
+      </c>
+      <c r="G27" s="52" t="s">
+        <v>160</v>
+      </c>
+      <c r="H27" s="52" t="s">
+        <v>160</v>
+      </c>
+      <c r="I27" s="2"/>
+      <c r="J27" s="36" t="s">
+        <v>142</v>
+      </c>
+      <c r="K27" s="44"/>
+      <c r="L27" s="45"/>
+      <c r="M27" s="45"/>
+      <c r="N27" s="43"/>
+      <c r="AD27" s="2"/>
+    </row>
+    <row r="28" spans="1:30" ht="15" customHeight="1">
+      <c r="A28" s="36" t="s">
         <v>1</v>
       </c>
-      <c r="F22" s="42">
-[...212 lines deleted...]
-      <c r="E27" s="42">
+      <c r="B28" s="41">
+        <v>1800</v>
+      </c>
+      <c r="C28" s="10">
         <v>1427</v>
       </c>
-      <c r="F27" s="42">
-[...60 lines deleted...]
-      <c r="E41" s="21"/>
+      <c r="D28" s="10">
+        <v>1500</v>
+      </c>
+      <c r="E28" s="10">
+        <v>1430</v>
+      </c>
+      <c r="F28" s="36">
+        <v>1219</v>
+      </c>
+      <c r="G28" s="52"/>
+      <c r="H28" s="52"/>
+      <c r="J28" s="2"/>
+      <c r="K28" s="2"/>
+      <c r="AD28" s="2"/>
+    </row>
+    <row r="29" spans="1:30" ht="15" customHeight="1">
+      <c r="A29" s="56" t="s">
+        <v>162</v>
+      </c>
+      <c r="J29" s="2"/>
+      <c r="K29" s="2"/>
+      <c r="AD29" s="2"/>
+    </row>
+    <row r="30" spans="1:30" ht="15" customHeight="1">
+      <c r="J30" s="2"/>
+      <c r="K30" s="2"/>
+      <c r="AD30" s="2"/>
+    </row>
+    <row r="31" spans="1:30" ht="15" customHeight="1">
+      <c r="J31" s="2"/>
+      <c r="K31" s="2"/>
+      <c r="AD31" s="2"/>
+    </row>
+    <row r="32" spans="1:30" ht="15" customHeight="1">
+      <c r="J32" s="2"/>
+      <c r="K32" s="2"/>
+      <c r="AD32" s="2"/>
+    </row>
+    <row r="33" spans="4:30" ht="15" customHeight="1">
+      <c r="AD33" s="2"/>
+    </row>
+    <row r="34" spans="4:30" ht="15" customHeight="1">
+      <c r="AD34" s="2"/>
+    </row>
+    <row r="35" spans="4:30" ht="15" customHeight="1">
+      <c r="AD35" s="2"/>
+    </row>
+    <row r="36" spans="4:30" ht="15" customHeight="1">
+      <c r="AD36" s="2"/>
+    </row>
+    <row r="37" spans="4:30" ht="15" customHeight="1">
+      <c r="AD37" s="2"/>
+    </row>
+    <row r="38" spans="4:30" ht="15" customHeight="1">
+      <c r="AD38" s="2"/>
+    </row>
+    <row r="39" spans="4:30" ht="15" customHeight="1">
+      <c r="AD39" s="2"/>
+    </row>
+    <row r="40" spans="4:30" ht="15" customHeight="1">
+      <c r="AD40" s="2"/>
+    </row>
+    <row r="41" spans="4:30" ht="15" customHeight="1">
       <c r="F41" s="21"/>
-      <c r="AB41" s="2"/>
-[...1 lines deleted...]
-    <row r="42" spans="4:28" ht="15" customHeight="1">
+      <c r="AD41" s="2"/>
+    </row>
+    <row r="42" spans="4:30" ht="15" customHeight="1">
       <c r="E42" s="21"/>
-      <c r="AB42" s="2"/>
-[...14 lines deleted...]
-    <row r="47" spans="4:28" ht="12" customHeight="1">
+      <c r="F42" s="21"/>
+      <c r="AD42" s="2"/>
+    </row>
+    <row r="43" spans="4:30" ht="15" customHeight="1">
+      <c r="E43" s="21"/>
+      <c r="F43" s="21"/>
+      <c r="AD43" s="2"/>
+    </row>
+    <row r="44" spans="4:30" ht="15" customHeight="1">
+      <c r="E44" s="21"/>
+      <c r="AD44" s="2"/>
+    </row>
+    <row r="45" spans="4:30" ht="15" customHeight="1">
+      <c r="AD45" s="2"/>
+    </row>
+    <row r="46" spans="4:30" ht="12" customHeight="1">
+      <c r="AD46" s="2"/>
+    </row>
+    <row r="47" spans="4:30" ht="12" customHeight="1">
       <c r="D47" s="21"/>
     </row>
-    <row r="63" spans="24:25" ht="12" customHeight="1">
-[...9 lines deleted...]
-      <c r="Y65" s="21"/>
+    <row r="48" spans="4:30" ht="12" customHeight="1">
+      <c r="D48" s="21"/>
+    </row>
+    <row r="49" spans="4:27" ht="12" customHeight="1">
+      <c r="D49" s="21"/>
+    </row>
+    <row r="64" spans="4:27" ht="12" customHeight="1">
+      <c r="Z64" s="21"/>
+      <c r="AA64" s="21"/>
+    </row>
+    <row r="65" spans="26:27" ht="12" customHeight="1">
+      <c r="Z65" s="21"/>
+      <c r="AA65" s="21"/>
+    </row>
+    <row r="66" spans="26:27" ht="12" customHeight="1">
+      <c r="Z66" s="21"/>
+      <c r="AA66" s="21"/>
     </row>
   </sheetData>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.05" right="0.05" top="0.5" bottom="0.5" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <tableParts count="4">
     <tablePart r:id="rId2"/>
     <tablePart r:id="rId3"/>
     <tablePart r:id="rId4"/>
     <tablePart r:id="rId5"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
-  <dimension ref="A1:X44"/>
+  <dimension ref="A1:Z45"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="N30" sqref="N30"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="12" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="14.7109375" style="2" customWidth="1"/>
-    <col min="2" max="4" width="10.7109375" style="2" customWidth="1"/>
-[...14 lines deleted...]
-    <col min="43" max="16384" width="11.42578125" style="2"/>
+    <col min="2" max="8" width="10.7109375" style="2" customWidth="1"/>
+    <col min="9" max="9" width="15.140625" style="2" customWidth="1"/>
+    <col min="10" max="10" width="13.5703125" style="2" bestFit="1" customWidth="1"/>
+    <col min="11" max="17" width="10.7109375" style="2" customWidth="1"/>
+    <col min="18" max="24" width="14.42578125" style="2" customWidth="1"/>
+    <col min="25" max="32" width="10.7109375" style="2" customWidth="1"/>
+    <col min="33" max="33" width="11.42578125" style="2" customWidth="1"/>
+    <col min="34" max="36" width="10.7109375" style="2" customWidth="1"/>
+    <col min="37" max="37" width="9.28515625" style="2" customWidth="1"/>
+    <col min="38" max="38" width="10.42578125" style="2" customWidth="1"/>
+    <col min="39" max="39" width="12" style="2" customWidth="1"/>
+    <col min="40" max="44" width="10.7109375" style="2" customWidth="1"/>
+    <col min="45" max="16384" width="11.42578125" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="15.95" customHeight="1">
+    <row r="1" spans="1:18" ht="15.95" customHeight="1">
       <c r="A1" s="2" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="2" spans="1:16" ht="15.95" customHeight="1">
+    <row r="2" spans="1:18" ht="15.95" customHeight="1">
       <c r="G2"/>
       <c r="H2"/>
-    </row>
-    <row r="3" spans="1:16" ht="15.95" customHeight="1">
+      <c r="I2"/>
+      <c r="J2"/>
+    </row>
+    <row r="3" spans="1:18" ht="15.95" customHeight="1">
       <c r="A3" s="2" t="s">
         <v>91</v>
       </c>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
-      <c r="I3" s="1" t="s">
+      <c r="I3" s="1"/>
+      <c r="J3" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="J3"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:16" ht="15" customHeight="1">
+      <c r="K3"/>
+    </row>
+    <row r="4" spans="1:18" ht="15" customHeight="1">
       <c r="A4" s="2" t="s">
         <v>67</v>
       </c>
       <c r="B4" s="23" t="s">
         <v>123</v>
       </c>
       <c r="C4" s="23" t="s">
         <v>125</v>
       </c>
       <c r="D4" s="23" t="s">
         <v>143</v>
       </c>
       <c r="E4" s="23" t="s">
         <v>151</v>
       </c>
       <c r="F4" s="23" t="s">
         <v>158</v>
       </c>
       <c r="G4" s="23" t="s">
+        <v>159</v>
+      </c>
+      <c r="H4" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="I4" s="2" t="s">
+      <c r="J4" s="2" t="s">
         <v>67</v>
       </c>
-      <c r="J4" s="23" t="s">
+      <c r="K4" s="23" t="s">
         <v>123</v>
       </c>
-      <c r="K4" s="23" t="s">
+      <c r="L4" s="23" t="s">
         <v>125</v>
       </c>
-      <c r="L4" s="23" t="s">
+      <c r="M4" s="23" t="s">
         <v>143</v>
       </c>
-      <c r="M4" s="23" t="s">
+      <c r="N4" s="23" t="s">
         <v>151</v>
       </c>
-      <c r="N4" s="23" t="s">
+      <c r="O4" s="23" t="s">
         <v>158</v>
       </c>
-      <c r="O4" s="3" t="s">
+      <c r="P4" s="23" t="s">
+        <v>159</v>
+      </c>
+      <c r="Q4" s="3" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="5" spans="1:16" ht="15" customHeight="1">
+    <row r="5" spans="1:18" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>110</v>
       </c>
       <c r="B5" s="21">
         <v>0</v>
       </c>
       <c r="C5" s="21">
         <v>2</v>
       </c>
       <c r="D5" s="21">
         <v>2</v>
       </c>
       <c r="E5" s="21">
         <v>4</v>
       </c>
       <c r="F5" s="21">
         <v>0</v>
       </c>
-      <c r="G5" s="21">
-[...2 lines deleted...]
-      <c r="I5" s="2" t="s">
+      <c r="G5" s="55" t="s">
+        <v>160</v>
+      </c>
+      <c r="H5" s="55" t="s">
+        <v>160</v>
+      </c>
+      <c r="J5" s="2" t="s">
         <v>110</v>
       </c>
-      <c r="J5" s="23">
-[...1 lines deleted...]
-      </c>
       <c r="K5" s="23">
         <v>0</v>
       </c>
       <c r="L5" s="23">
+        <v>0</v>
+      </c>
+      <c r="M5" s="23">
         <v>1</v>
       </c>
-      <c r="M5" s="23">
-[...1 lines deleted...]
-      </c>
       <c r="N5" s="23">
         <v>0</v>
       </c>
-      <c r="O5" s="3">
-[...3 lines deleted...]
-    <row r="6" spans="1:16" ht="15" customHeight="1">
+      <c r="O5" s="23">
+        <v>0</v>
+      </c>
+      <c r="P5" s="55" t="s">
+        <v>160</v>
+      </c>
+      <c r="Q5" s="55" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="6" spans="1:18" ht="15" customHeight="1">
       <c r="A6" s="2" t="s">
         <v>112</v>
       </c>
       <c r="B6" s="21">
         <v>0</v>
       </c>
       <c r="C6" s="21">
         <v>4</v>
       </c>
       <c r="D6" s="21">
         <v>1</v>
       </c>
       <c r="E6" s="21">
         <v>3</v>
       </c>
       <c r="F6" s="21">
         <v>0</v>
       </c>
-      <c r="G6" s="21">
-[...2 lines deleted...]
-      <c r="I6" s="28" t="s">
+      <c r="G6" s="55" t="s">
+        <v>160</v>
+      </c>
+      <c r="H6" s="55" t="s">
+        <v>160</v>
+      </c>
+      <c r="J6" s="28" t="s">
         <v>1</v>
       </c>
-      <c r="J6" s="25">
-[...1 lines deleted...]
-      </c>
       <c r="K6" s="25">
         <v>0</v>
       </c>
       <c r="L6" s="25">
+        <v>0</v>
+      </c>
+      <c r="M6" s="25">
         <v>1</v>
       </c>
-      <c r="M6" s="25">
-[...1 lines deleted...]
-      </c>
       <c r="N6" s="25">
         <v>0</v>
       </c>
-      <c r="O6" s="3">
-[...3 lines deleted...]
-    <row r="7" spans="1:16" ht="15" customHeight="1">
+      <c r="O6" s="25">
+        <v>0</v>
+      </c>
+      <c r="P6" s="55" t="s">
+        <v>160</v>
+      </c>
+      <c r="Q6" s="55" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18" ht="15" customHeight="1">
       <c r="A7" s="24" t="s">
         <v>113</v>
       </c>
       <c r="B7" s="30">
         <v>1</v>
       </c>
       <c r="C7" s="30">
         <v>6</v>
       </c>
       <c r="D7" s="30">
         <v>6</v>
       </c>
       <c r="E7" s="30">
         <v>9</v>
       </c>
       <c r="F7" s="30">
         <v>11</v>
       </c>
-      <c r="G7" s="28">
-[...6 lines deleted...]
-    <row r="8" spans="1:16" ht="15" customHeight="1">
+      <c r="G7" s="55" t="s">
+        <v>160</v>
+      </c>
+      <c r="H7" s="55" t="s">
+        <v>160</v>
+      </c>
+      <c r="J7" s="56" t="s">
+        <v>162</v>
+      </c>
+      <c r="K7" s="25"/>
+      <c r="L7" s="3"/>
+    </row>
+    <row r="8" spans="1:18" ht="15" customHeight="1">
       <c r="A8" s="36" t="s">
         <v>114</v>
       </c>
       <c r="B8" s="41">
         <v>1</v>
       </c>
       <c r="C8" s="28">
         <v>0</v>
       </c>
       <c r="D8" s="28">
         <v>2</v>
       </c>
       <c r="E8" s="28">
         <v>5</v>
       </c>
       <c r="F8" s="28">
         <v>2</v>
       </c>
-      <c r="G8" s="36">
-[...6 lines deleted...]
-    <row r="9" spans="1:16" ht="15" customHeight="1">
+      <c r="G8" s="55" t="s">
+        <v>160</v>
+      </c>
+      <c r="H8" s="55" t="s">
+        <v>160</v>
+      </c>
+      <c r="J8" s="28"/>
+      <c r="K8" s="25"/>
+      <c r="L8" s="3"/>
+    </row>
+    <row r="9" spans="1:18" ht="15" customHeight="1">
       <c r="A9" s="36" t="s">
         <v>1</v>
       </c>
       <c r="B9" s="41">
         <v>2</v>
       </c>
       <c r="C9" s="28">
         <v>12</v>
       </c>
       <c r="D9" s="28">
         <v>11</v>
       </c>
       <c r="E9" s="28">
         <v>21</v>
       </c>
       <c r="F9" s="28">
         <v>13</v>
       </c>
-      <c r="G9" s="36">
-[...7 lines deleted...]
-      <c r="A10" s="36"/>
+      <c r="G9" s="55" t="s">
+        <v>160</v>
+      </c>
+      <c r="H9" s="55" t="s">
+        <v>160</v>
+      </c>
+      <c r="J9" s="28"/>
+      <c r="K9" s="25"/>
+      <c r="L9" s="3"/>
+    </row>
+    <row r="10" spans="1:18" ht="15" customHeight="1">
+      <c r="A10" s="56" t="s">
+        <v>162</v>
+      </c>
       <c r="B10" s="41"/>
       <c r="C10" s="28"/>
       <c r="D10" s="28"/>
       <c r="E10" s="36"/>
     </row>
-    <row r="11" spans="1:16" ht="15" customHeight="1">
-      <c r="A11" s="2" t="s">
+    <row r="11" spans="1:18" ht="15" customHeight="1">
+      <c r="A11" s="56"/>
+      <c r="B11" s="41"/>
+      <c r="C11" s="28"/>
+      <c r="D11" s="28"/>
+      <c r="E11" s="36"/>
+    </row>
+    <row r="12" spans="1:18" ht="15" customHeight="1">
+      <c r="A12" s="2" t="s">
         <v>90</v>
       </c>
-      <c r="I11" s="2" t="s">
+      <c r="J12" s="2" t="s">
         <v>141</v>
       </c>
     </row>
-    <row r="12" spans="1:16" ht="15" customHeight="1">
-      <c r="A12" s="2" t="s">
+    <row r="13" spans="1:18" ht="15" customHeight="1">
+      <c r="A13" s="2" t="s">
         <v>67</v>
       </c>
-      <c r="B12" s="23" t="s">
+      <c r="B13" s="23" t="s">
         <v>123</v>
       </c>
-      <c r="C12" s="23" t="s">
+      <c r="C13" s="23" t="s">
         <v>125</v>
       </c>
-      <c r="D12" s="23" t="s">
+      <c r="D13" s="23" t="s">
         <v>143</v>
       </c>
-      <c r="E12" s="23" t="s">
+      <c r="E13" s="23" t="s">
         <v>151</v>
       </c>
-      <c r="F12" s="23" t="s">
+      <c r="F13" s="23" t="s">
+        <v>161</v>
+      </c>
+      <c r="G13" s="23" t="s">
         <v>158</v>
       </c>
-      <c r="G12" s="3" t="s">
+      <c r="H13" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="I12" s="2" t="s">
+      <c r="J13" s="2" t="s">
         <v>67</v>
       </c>
-      <c r="J12" s="23" t="s">
+      <c r="K13" s="23" t="s">
         <v>123</v>
       </c>
-      <c r="K12" s="23" t="s">
+      <c r="L13" s="23" t="s">
         <v>125</v>
       </c>
-      <c r="L12" s="23" t="s">
+      <c r="M13" s="23" t="s">
         <v>143</v>
       </c>
-      <c r="M12" s="23" t="s">
+      <c r="N13" s="23" t="s">
         <v>151</v>
       </c>
-      <c r="N12" s="23" t="s">
+      <c r="O13" s="23" t="s">
         <v>158</v>
       </c>
-      <c r="O12" s="3" t="s">
+      <c r="P13" s="23" t="s">
+        <v>159</v>
+      </c>
+      <c r="Q13" s="3" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="13" spans="1:16" ht="15" customHeight="1">
-      <c r="A13" s="2" t="s">
+    <row r="14" spans="1:18" ht="15" customHeight="1">
+      <c r="A14" s="2" t="s">
         <v>111</v>
       </c>
-      <c r="B13" s="21">
-[...2 lines deleted...]
-      <c r="C13" s="21">
+      <c r="B14" s="21">
+        <v>0</v>
+      </c>
+      <c r="C14" s="21">
         <v>3</v>
       </c>
-      <c r="D13" s="21">
-[...8 lines deleted...]
-      <c r="G13" s="2">
+      <c r="D14" s="21">
+        <v>0</v>
+      </c>
+      <c r="E14" s="21">
+        <v>0</v>
+      </c>
+      <c r="F14" s="21">
+        <v>0</v>
+      </c>
+      <c r="G14" s="55" t="s">
+        <v>160</v>
+      </c>
+      <c r="H14" s="55" t="s">
+        <v>160</v>
+      </c>
+      <c r="I14" s="21"/>
+      <c r="J14" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="K14" s="3">
+        <v>0</v>
+      </c>
+      <c r="L14" s="3">
+        <v>0</v>
+      </c>
+      <c r="M14" s="3">
+        <v>2</v>
+      </c>
+      <c r="N14" s="3">
+        <v>0</v>
+      </c>
+      <c r="O14" s="3">
+        <v>1</v>
+      </c>
+      <c r="P14" s="3">
+        <v>1</v>
+      </c>
+      <c r="Q14" s="2">
+        <v>4</v>
+      </c>
+      <c r="R14" s="35"/>
+    </row>
+    <row r="15" spans="1:18" ht="15" customHeight="1">
+      <c r="A15" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="B15" s="21">
+        <v>1</v>
+      </c>
+      <c r="C15" s="21">
+        <v>0</v>
+      </c>
+      <c r="D15" s="21">
+        <v>1</v>
+      </c>
+      <c r="E15" s="21">
+        <v>1</v>
+      </c>
+      <c r="F15" s="21">
+        <v>0</v>
+      </c>
+      <c r="G15" s="55" t="s">
+        <v>160</v>
+      </c>
+      <c r="H15" s="55" t="s">
+        <v>160</v>
+      </c>
+      <c r="J15" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="K15" s="3">
+        <v>0</v>
+      </c>
+      <c r="L15" s="3">
+        <v>2</v>
+      </c>
+      <c r="M15" s="3">
+        <v>2</v>
+      </c>
+      <c r="N15" s="3">
+        <v>1</v>
+      </c>
+      <c r="O15" s="3">
+        <v>1</v>
+      </c>
+      <c r="P15" s="3">
+        <v>2</v>
+      </c>
+      <c r="Q15" s="2">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18" ht="15" customHeight="1">
+      <c r="A16" s="24" t="s">
+        <v>113</v>
+      </c>
+      <c r="B16" s="30">
+        <v>0</v>
+      </c>
+      <c r="C16" s="30">
+        <v>1</v>
+      </c>
+      <c r="D16" s="30">
+        <v>0</v>
+      </c>
+      <c r="E16" s="30">
+        <v>0</v>
+      </c>
+      <c r="F16" s="30">
+        <v>0</v>
+      </c>
+      <c r="G16" s="55" t="s">
+        <v>160</v>
+      </c>
+      <c r="H16" s="55" t="s">
+        <v>160</v>
+      </c>
+      <c r="J16" s="24" t="s">
+        <v>113</v>
+      </c>
+      <c r="K16" s="34">
+        <v>2</v>
+      </c>
+      <c r="L16" s="34">
+        <v>6</v>
+      </c>
+      <c r="M16" s="34">
+        <v>1</v>
+      </c>
+      <c r="N16" s="34">
         <v>3</v>
       </c>
-      <c r="H13" s="21"/>
-[...9 lines deleted...]
-      <c r="L13" s="3">
+      <c r="O16" s="34">
+        <v>0</v>
+      </c>
+      <c r="P16" s="34">
         <v>2</v>
       </c>
-      <c r="M13" s="3">
-[...2 lines deleted...]
-      <c r="N13" s="3">
+      <c r="Q16" s="2">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="17" spans="1:17" ht="15" customHeight="1">
+      <c r="A17" s="24" t="s">
+        <v>114</v>
+      </c>
+      <c r="B17" s="30">
+        <v>2</v>
+      </c>
+      <c r="C17" s="30">
+        <v>0</v>
+      </c>
+      <c r="D17" s="30">
+        <v>0</v>
+      </c>
+      <c r="E17" s="30">
+        <v>2</v>
+      </c>
+      <c r="F17" s="30">
         <v>1</v>
       </c>
-      <c r="O13" s="2">
+      <c r="G17" s="55" t="s">
+        <v>160</v>
+      </c>
+      <c r="H17" s="55" t="s">
+        <v>160</v>
+      </c>
+      <c r="J17" s="36" t="s">
+        <v>114</v>
+      </c>
+      <c r="K17" s="44">
+        <v>7</v>
+      </c>
+      <c r="L17" s="2">
+        <v>2</v>
+      </c>
+      <c r="M17" s="2">
+        <v>2</v>
+      </c>
+      <c r="N17" s="2">
         <v>3</v>
       </c>
-      <c r="P13" s="35"/>
-[...5 lines deleted...]
-      <c r="B14" s="21">
+      <c r="O17" s="2">
+        <v>4</v>
+      </c>
+      <c r="P17" s="2">
+        <v>8</v>
+      </c>
+      <c r="Q17" s="36">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="18" spans="1:17" ht="15" customHeight="1">
+      <c r="A18" s="36" t="s">
+        <v>116</v>
+      </c>
+      <c r="B18" s="41">
+        <v>0</v>
+      </c>
+      <c r="C18" s="2">
+        <v>0</v>
+      </c>
+      <c r="D18" s="2">
+        <v>0</v>
+      </c>
+      <c r="E18" s="2">
+        <v>0</v>
+      </c>
+      <c r="F18" s="2">
         <v>1</v>
       </c>
-      <c r="C14" s="21">
-[...2 lines deleted...]
-      <c r="D14" s="21">
+      <c r="G18" s="55" t="s">
+        <v>160</v>
+      </c>
+      <c r="H18" s="55" t="s">
+        <v>160</v>
+      </c>
+      <c r="J18" s="36" t="s">
+        <v>63</v>
+      </c>
+      <c r="K18" s="44">
         <v>1</v>
       </c>
-      <c r="E14" s="21">
+      <c r="L18" s="2">
+        <v>0</v>
+      </c>
+      <c r="M18" s="2">
+        <v>0</v>
+      </c>
+      <c r="N18" s="2">
+        <v>0</v>
+      </c>
+      <c r="O18" s="2">
+        <v>0</v>
+      </c>
+      <c r="P18" s="2">
+        <v>0</v>
+      </c>
+      <c r="Q18" s="36">
         <v>1</v>
       </c>
-      <c r="F14" s="21">
-[...17 lines deleted...]
-      <c r="M14" s="3">
+    </row>
+    <row r="19" spans="1:17" ht="15" customHeight="1">
+      <c r="A19" s="36" t="s">
+        <v>63</v>
+      </c>
+      <c r="B19" s="41">
+        <v>11</v>
+      </c>
+      <c r="C19" s="2">
+        <v>10</v>
+      </c>
+      <c r="D19" s="2">
+        <v>8</v>
+      </c>
+      <c r="E19" s="2">
+        <v>9</v>
+      </c>
+      <c r="F19" s="2">
+        <v>6</v>
+      </c>
+      <c r="G19" s="55" t="s">
+        <v>160</v>
+      </c>
+      <c r="H19" s="55" t="s">
+        <v>160</v>
+      </c>
+      <c r="J19" s="36" t="s">
         <v>1</v>
       </c>
-      <c r="N14" s="3">
+      <c r="K19" s="48">
+        <v>10</v>
+      </c>
+      <c r="L19" s="2">
+        <v>10</v>
+      </c>
+      <c r="M19" s="2">
+        <v>7</v>
+      </c>
+      <c r="N19" s="2">
+        <v>7</v>
+      </c>
+      <c r="O19" s="2">
+        <v>6</v>
+      </c>
+      <c r="P19" s="2">
+        <v>13</v>
+      </c>
+      <c r="Q19" s="36">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="20" spans="1:17" ht="15" customHeight="1">
+      <c r="A20" s="36" t="s">
         <v>1</v>
       </c>
-      <c r="O14" s="2">
-[...43 lines deleted...]
-      <c r="O15" s="2">
+      <c r="B20" s="41">
+        <v>14</v>
+      </c>
+      <c r="C20" s="2">
+        <v>14</v>
+      </c>
+      <c r="D20" s="2">
+        <v>9</v>
+      </c>
+      <c r="E20" s="2">
         <v>12</v>
       </c>
-    </row>
-[...98 lines deleted...]
-      <c r="D18" s="2">
+      <c r="F20" s="2">
         <v>8</v>
       </c>
-      <c r="E18" s="2">
-[...52 lines deleted...]
-      <c r="I19" s="38" t="s">
+      <c r="G20" s="55"/>
+      <c r="H20" s="55"/>
+      <c r="J20" s="38" t="s">
         <v>142</v>
       </c>
-      <c r="J19" s="44"/>
-[...40 lines deleted...]
-    <row r="44" spans="4:24" ht="15" customHeight="1"/>
+      <c r="K20" s="44"/>
+      <c r="N20" s="36"/>
+    </row>
+    <row r="21" spans="1:17" ht="15" customHeight="1">
+      <c r="A21" s="56" t="s">
+        <v>162</v>
+      </c>
+      <c r="I21"/>
+    </row>
+    <row r="22" spans="1:17" ht="15" customHeight="1">
+      <c r="G22"/>
+      <c r="H22"/>
+    </row>
+    <row r="23" spans="1:17" ht="15" customHeight="1"/>
+    <row r="24" spans="1:17" ht="15" customHeight="1">
+      <c r="E24" s="9"/>
+      <c r="F24" s="9"/>
+    </row>
+    <row r="25" spans="1:17" ht="15" customHeight="1"/>
+    <row r="26" spans="1:17" ht="15" customHeight="1"/>
+    <row r="27" spans="1:17" ht="15" customHeight="1"/>
+    <row r="28" spans="1:17" ht="15" customHeight="1"/>
+    <row r="29" spans="1:17" ht="15" customHeight="1"/>
+    <row r="30" spans="1:17" ht="15" customHeight="1">
+      <c r="E30" s="9"/>
+      <c r="F30" s="9"/>
+    </row>
+    <row r="31" spans="1:17" ht="15" customHeight="1"/>
+    <row r="32" spans="1:17" ht="15" customHeight="1">
+      <c r="D32" s="9"/>
+    </row>
+    <row r="33" spans="4:26" ht="15" customHeight="1"/>
+    <row r="34" spans="4:26" ht="15" customHeight="1"/>
+    <row r="35" spans="4:26" ht="15" customHeight="1">
+      <c r="Z35" s="9"/>
+    </row>
+    <row r="36" spans="4:26" ht="15" customHeight="1"/>
+    <row r="37" spans="4:26" ht="15" customHeight="1"/>
+    <row r="38" spans="4:26" ht="15" customHeight="1">
+      <c r="D38" s="9"/>
+    </row>
+    <row r="39" spans="4:26" ht="15" customHeight="1"/>
+    <row r="40" spans="4:26" ht="15" customHeight="1"/>
+    <row r="41" spans="4:26" ht="15" customHeight="1"/>
+    <row r="42" spans="4:26" ht="15" customHeight="1"/>
+    <row r="43" spans="4:26" ht="15" customHeight="1"/>
+    <row r="44" spans="4:26" ht="15" customHeight="1"/>
+    <row r="45" spans="4:26" ht="15" customHeight="1"/>
   </sheetData>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.05" right="0.05" top="0.5" bottom="0.5" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <tableParts count="4">
     <tablePart r:id="rId1"/>
     <tablePart r:id="rId2"/>
     <tablePart r:id="rId3"/>
     <tablePart r:id="rId4"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:K29"/>
+  <dimension ref="A1:K35"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="H37" sqref="H37"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="10.42578125" style="2" customWidth="1"/>
     <col min="2" max="2" width="9.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="13.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="22.42578125" style="2" customWidth="1"/>
     <col min="5" max="5" width="7.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="6" max="7" width="11.42578125" style="2"/>
     <col min="8" max="8" width="11" style="2" customWidth="1"/>
     <col min="9" max="9" width="12.42578125" style="2" customWidth="1"/>
     <col min="10" max="10" width="22.5703125" style="2" customWidth="1"/>
     <col min="11" max="16384" width="11.42578125" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="15" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="2" spans="1:11" ht="15" customHeight="1">
       <c r="A2" s="1"/>
     </row>
     <row r="3" spans="1:11" ht="15" customHeight="1">
       <c r="A3" s="2" t="s">
@@ -15525,636 +16405,795 @@
       </c>
       <c r="K4" s="5" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="18" t="s">
         <v>123</v>
       </c>
       <c r="B5" s="8">
         <v>269</v>
       </c>
       <c r="C5" s="8">
         <v>55</v>
       </c>
       <c r="D5" s="8">
         <v>2</v>
       </c>
       <c r="E5" s="8">
         <v>326</v>
       </c>
       <c r="G5" s="18" t="s">
         <v>123</v>
       </c>
       <c r="H5" s="8">
-        <v>1430</v>
+        <v>1431</v>
       </c>
       <c r="I5" s="8">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="J5" s="8">
         <v>14</v>
       </c>
       <c r="K5" s="8">
-        <v>1798</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="6" spans="1:11" ht="15" customHeight="1">
       <c r="A6" s="18" t="s">
         <v>125</v>
       </c>
       <c r="B6" s="8">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="C6" s="8">
         <v>76</v>
       </c>
       <c r="D6" s="8">
         <v>12</v>
       </c>
       <c r="E6" s="8">
-        <v>367</v>
+        <v>365</v>
       </c>
       <c r="G6" s="18" t="s">
         <v>125</v>
       </c>
       <c r="H6" s="8">
-        <v>1111</v>
+        <v>1113</v>
       </c>
       <c r="I6" s="8">
         <v>300</v>
       </c>
       <c r="J6" s="8">
         <v>14</v>
       </c>
       <c r="K6" s="8">
-        <v>1425</v>
+        <v>1427</v>
       </c>
     </row>
     <row r="7" spans="1:11" ht="15" customHeight="1">
       <c r="A7" s="24" t="s">
         <v>143</v>
       </c>
       <c r="B7" s="25">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="C7" s="25">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="D7" s="25">
         <v>11</v>
       </c>
       <c r="E7" s="25">
-        <v>423</v>
+        <v>426</v>
       </c>
       <c r="G7" s="24" t="s">
         <v>143</v>
       </c>
       <c r="H7" s="28">
         <v>1161</v>
       </c>
       <c r="I7" s="28">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="J7" s="28">
         <v>9</v>
       </c>
       <c r="K7" s="28">
-        <v>1499</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="15" customHeight="1">
       <c r="A8" s="49" t="s">
         <v>151</v>
       </c>
       <c r="B8" s="25">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="C8" s="25">
         <v>80</v>
       </c>
       <c r="D8" s="25">
         <v>21</v>
       </c>
       <c r="E8" s="25">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="G8" s="49" t="s">
         <v>151</v>
       </c>
       <c r="H8" s="28">
-        <v>1099</v>
+        <v>1102</v>
       </c>
       <c r="I8" s="28">
         <v>316</v>
       </c>
       <c r="J8" s="28">
         <v>12</v>
       </c>
       <c r="K8" s="28">
-        <v>1427</v>
+        <v>1430</v>
       </c>
     </row>
     <row r="9" spans="1:11" ht="15" customHeight="1">
-      <c r="A9" s="49" t="s">
+      <c r="A9" s="24" t="s">
         <v>158</v>
       </c>
       <c r="B9" s="25">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="C9" s="25">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="D9" s="25">
         <v>13</v>
       </c>
       <c r="E9" s="25">
-        <v>294</v>
-[...1 lines deleted...]
-      <c r="G9" s="49" t="s">
+        <v>290</v>
+      </c>
+      <c r="G9" s="24" t="s">
         <v>158</v>
       </c>
       <c r="H9" s="28">
-        <v>929</v>
+        <v>950</v>
       </c>
       <c r="I9" s="28">
-        <v>236</v>
+        <v>261</v>
       </c>
       <c r="J9" s="28">
         <v>8</v>
       </c>
       <c r="K9" s="28">
-        <v>1173</v>
+        <v>1219</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="15" customHeight="1">
-      <c r="A10" s="36" t="s">
+      <c r="A10" s="49" t="s">
+        <v>159</v>
+      </c>
+      <c r="B10" s="52" t="s">
+        <v>160</v>
+      </c>
+      <c r="C10" s="52" t="s">
+        <v>160</v>
+      </c>
+      <c r="D10" s="52" t="s">
+        <v>160</v>
+      </c>
+      <c r="E10" s="52" t="s">
+        <v>160</v>
+      </c>
+      <c r="G10" s="49" t="s">
+        <v>159</v>
+      </c>
+      <c r="H10" s="52" t="s">
+        <v>160</v>
+      </c>
+      <c r="I10" s="52" t="s">
+        <v>160</v>
+      </c>
+      <c r="J10" s="52" t="s">
+        <v>160</v>
+      </c>
+      <c r="K10" s="52" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" ht="15" customHeight="1">
+      <c r="A11" s="36" t="s">
         <v>1</v>
       </c>
-      <c r="B10" s="37">
-[...11 lines deleted...]
-      <c r="G10" s="36" t="s">
+      <c r="B11" s="52" t="s">
+        <v>160</v>
+      </c>
+      <c r="C11" s="52" t="s">
+        <v>160</v>
+      </c>
+      <c r="D11" s="52" t="s">
+        <v>160</v>
+      </c>
+      <c r="E11" s="52" t="s">
+        <v>160</v>
+      </c>
+      <c r="G11" s="36" t="s">
         <v>1</v>
       </c>
-      <c r="H10" s="42">
-[...22 lines deleted...]
-      <c r="K11" s="42"/>
+      <c r="H11" s="52" t="s">
+        <v>160</v>
+      </c>
+      <c r="I11" s="52" t="s">
+        <v>160</v>
+      </c>
+      <c r="J11" s="52" t="s">
+        <v>160</v>
+      </c>
+      <c r="K11" s="52" t="s">
+        <v>160</v>
+      </c>
     </row>
     <row r="12" spans="1:11" ht="15" customHeight="1">
-      <c r="A12" s="2" t="s">
+      <c r="A12" s="56" t="s">
+        <v>162</v>
+      </c>
+      <c r="B12" s="37"/>
+      <c r="C12" s="37"/>
+      <c r="D12" s="37"/>
+      <c r="E12" s="37"/>
+      <c r="G12" s="56" t="s">
+        <v>162</v>
+      </c>
+      <c r="H12" s="42"/>
+      <c r="I12" s="42"/>
+      <c r="J12" s="42"/>
+      <c r="K12" s="42"/>
+    </row>
+    <row r="13" spans="1:11" ht="15" customHeight="1">
+      <c r="A13" s="56"/>
+      <c r="B13" s="37"/>
+      <c r="C13" s="37"/>
+      <c r="D13" s="37"/>
+      <c r="E13" s="37"/>
+      <c r="G13" s="56"/>
+      <c r="H13" s="42"/>
+      <c r="I13" s="42"/>
+      <c r="J13" s="42"/>
+      <c r="K13" s="42"/>
+    </row>
+    <row r="14" spans="1:11" ht="15" customHeight="1">
+      <c r="A14" s="2" t="s">
         <v>88</v>
       </c>
-      <c r="B12" s="1"/>
-[...5 lines deleted...]
-      <c r="A13" s="6" t="s">
+      <c r="B14" s="1"/>
+      <c r="C14" s="1"/>
+      <c r="D14" s="1"/>
+      <c r="E14" s="1"/>
+    </row>
+    <row r="15" spans="1:11" ht="15" customHeight="1">
+      <c r="A15" s="6" t="s">
         <v>64</v>
       </c>
-      <c r="B13" s="5" t="s">
+      <c r="B15" s="5" t="s">
         <v>68</v>
       </c>
-      <c r="C13" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D13" s="5" t="s">
+      <c r="C15" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="D15" s="5" t="s">
         <v>69</v>
       </c>
-      <c r="E13" s="5" t="s">
+      <c r="E15" s="5" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="14" spans="1:11" ht="15" customHeight="1">
-      <c r="A14" s="18" t="s">
+    <row r="16" spans="1:11" ht="15" customHeight="1">
+      <c r="A16" s="18" t="s">
         <v>123</v>
       </c>
-      <c r="B14" s="8">
+      <c r="B16" s="8">
         <v>8</v>
       </c>
-      <c r="C14" s="8">
-[...5 lines deleted...]
-      <c r="E14" s="8">
+      <c r="C16" s="8">
+        <v>0</v>
+      </c>
+      <c r="D16" s="8">
+        <v>0</v>
+      </c>
+      <c r="E16" s="8">
         <v>8</v>
       </c>
     </row>
-    <row r="15" spans="1:11" s="3" customFormat="1" ht="15" customHeight="1">
-      <c r="A15" s="18" t="s">
+    <row r="17" spans="1:11" ht="15" customHeight="1">
+      <c r="A17" s="18" t="s">
         <v>125</v>
       </c>
-      <c r="B15" s="8">
+      <c r="B17" s="8">
         <v>16</v>
       </c>
-      <c r="C15" s="8">
+      <c r="C17" s="8">
         <v>1</v>
       </c>
-      <c r="D15" s="8">
-[...2 lines deleted...]
-      <c r="E15" s="8">
+      <c r="D17" s="8">
+        <v>0</v>
+      </c>
+      <c r="E17" s="8">
         <v>17</v>
       </c>
-      <c r="F15" s="2"/>
-[...7 lines deleted...]
-      <c r="A16" s="26" t="s">
+    </row>
+    <row r="18" spans="1:11" s="3" customFormat="1" ht="15" customHeight="1">
+      <c r="A18" s="26" t="s">
         <v>143</v>
       </c>
-      <c r="B16" s="27">
+      <c r="B18" s="27">
         <v>16</v>
       </c>
-      <c r="C16" s="27">
+      <c r="C18" s="27">
         <v>1</v>
       </c>
-      <c r="D16" s="27">
+      <c r="D18" s="27">
         <v>1</v>
       </c>
-      <c r="E16" s="27">
+      <c r="E18" s="27">
         <v>18</v>
       </c>
-      <c r="F16" s="2"/>
-[...43 lines deleted...]
-      </c>
+      <c r="F18" s="2"/>
       <c r="G18" s="2"/>
       <c r="H18" s="2"/>
       <c r="I18" s="2"/>
       <c r="J18" s="2"/>
       <c r="K18" s="2"/>
     </row>
     <row r="19" spans="1:11" s="3" customFormat="1" ht="15" customHeight="1">
-      <c r="A19" s="46" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A19" s="49" t="s">
+        <v>151</v>
+      </c>
+      <c r="B19" s="27">
+        <v>14</v>
+      </c>
+      <c r="C19" s="27">
+        <v>0</v>
+      </c>
+      <c r="D19" s="27">
+        <v>0</v>
+      </c>
+      <c r="E19" s="27">
+        <v>14</v>
+      </c>
+      <c r="F19" s="2"/>
       <c r="G19" s="2"/>
       <c r="H19" s="2"/>
       <c r="I19" s="2"/>
       <c r="J19" s="2"/>
       <c r="K19" s="2"/>
     </row>
-    <row r="20" spans="1:11" ht="15" customHeight="1">
-[...7 lines deleted...]
-      <c r="A21" s="46" t="s">
+    <row r="20" spans="1:11" s="3" customFormat="1" ht="15" customHeight="1">
+      <c r="A20" s="26" t="s">
+        <v>158</v>
+      </c>
+      <c r="B20" s="27">
+        <v>7</v>
+      </c>
+      <c r="C20" s="27">
+        <v>0</v>
+      </c>
+      <c r="D20" s="27">
+        <v>0</v>
+      </c>
+      <c r="E20" s="27">
+        <v>7</v>
+      </c>
+      <c r="F20" s="2"/>
+      <c r="G20" s="2"/>
+      <c r="H20" s="2"/>
+      <c r="I20" s="2"/>
+      <c r="J20" s="2"/>
+      <c r="K20" s="2"/>
+    </row>
+    <row r="21" spans="1:11" s="3" customFormat="1" ht="15" customHeight="1">
+      <c r="A21" s="49" t="s">
+        <v>159</v>
+      </c>
+      <c r="B21" s="52" t="s">
+        <v>160</v>
+      </c>
+      <c r="C21" s="52" t="s">
+        <v>160</v>
+      </c>
+      <c r="D21" s="52" t="s">
+        <v>160</v>
+      </c>
+      <c r="E21" s="52" t="s">
+        <v>160</v>
+      </c>
+      <c r="F21" s="2"/>
+      <c r="G21" s="2"/>
+      <c r="H21" s="2"/>
+      <c r="I21" s="2"/>
+      <c r="J21" s="2"/>
+      <c r="K21" s="2"/>
+    </row>
+    <row r="22" spans="1:11" s="3" customFormat="1" ht="15" customHeight="1">
+      <c r="A22" s="46" t="s">
+        <v>1</v>
+      </c>
+      <c r="B22" s="52" t="s">
+        <v>160</v>
+      </c>
+      <c r="C22" s="52" t="s">
+        <v>160</v>
+      </c>
+      <c r="D22" s="52" t="s">
+        <v>160</v>
+      </c>
+      <c r="E22" s="52" t="s">
+        <v>160</v>
+      </c>
+      <c r="G22" s="2"/>
+      <c r="H22" s="2"/>
+      <c r="I22" s="2"/>
+      <c r="J22" s="2"/>
+      <c r="K22" s="2"/>
+    </row>
+    <row r="23" spans="1:11" s="3" customFormat="1" ht="15" customHeight="1">
+      <c r="A23" s="56" t="s">
+        <v>162</v>
+      </c>
+      <c r="B23" s="47"/>
+      <c r="C23" s="47"/>
+      <c r="D23" s="47"/>
+      <c r="E23" s="47"/>
+      <c r="G23" s="2"/>
+      <c r="H23" s="2"/>
+      <c r="I23" s="2"/>
+      <c r="J23" s="2"/>
+      <c r="K23" s="2"/>
+    </row>
+    <row r="24" spans="1:11" s="3" customFormat="1" ht="15" customHeight="1">
+      <c r="A24" s="56"/>
+      <c r="B24" s="47"/>
+      <c r="C24" s="47"/>
+      <c r="D24" s="47"/>
+      <c r="E24" s="47"/>
+      <c r="G24" s="2"/>
+      <c r="H24" s="2"/>
+      <c r="I24" s="2"/>
+      <c r="J24" s="2"/>
+      <c r="K24" s="2"/>
+    </row>
+    <row r="25" spans="1:11" s="3" customFormat="1" ht="15" customHeight="1">
+      <c r="A25" s="46" t="s">
         <v>141</v>
       </c>
-      <c r="B21" s="47"/>
-[...3 lines deleted...]
-      <c r="G21" s="2" t="s">
+      <c r="B25" s="47"/>
+      <c r="C25" s="47"/>
+      <c r="D25" s="47"/>
+      <c r="E25" s="47"/>
+      <c r="G25" s="2" t="s">
         <v>94</v>
       </c>
-      <c r="H21" s="1"/>
-[...5 lines deleted...]
-      <c r="A22" s="6" t="s">
+      <c r="H25" s="1"/>
+      <c r="I25" s="1"/>
+      <c r="J25" s="1"/>
+      <c r="K25" s="1"/>
+    </row>
+    <row r="26" spans="1:11" ht="15" customHeight="1">
+      <c r="A26" s="6" t="s">
         <v>64</v>
       </c>
-      <c r="B22" s="5" t="s">
+      <c r="B26" s="5" t="s">
         <v>68</v>
       </c>
-      <c r="C22" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D22" s="5" t="s">
+      <c r="C26" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="D26" s="5" t="s">
         <v>69</v>
       </c>
-      <c r="E22" s="5" t="s">
+      <c r="E26" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="G22" s="6" t="s">
+      <c r="G26" s="6" t="s">
         <v>64</v>
       </c>
-      <c r="H22" s="5" t="s">
+      <c r="H26" s="5" t="s">
         <v>68</v>
       </c>
-      <c r="I22" s="5" t="s">
-[...2 lines deleted...]
-      <c r="J22" s="5" t="s">
+      <c r="I26" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="J26" s="5" t="s">
         <v>69</v>
       </c>
-      <c r="K22" s="5" t="s">
+      <c r="K26" s="5" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="23" spans="1:11" ht="15" customHeight="1">
-      <c r="A23" s="18" t="s">
+    <row r="27" spans="1:11" ht="15" customHeight="1">
+      <c r="A27" s="18" t="s">
         <v>123</v>
       </c>
-      <c r="B23" s="8">
-[...2 lines deleted...]
-      <c r="C23" s="8">
+      <c r="B27" s="8">
+        <v>1319</v>
+      </c>
+      <c r="C27" s="8">
         <v>346</v>
       </c>
-      <c r="D23" s="8">
+      <c r="D27" s="8">
         <v>10</v>
       </c>
-      <c r="E23" s="8">
-[...2 lines deleted...]
-      <c r="G23" s="18" t="s">
+      <c r="E27" s="8">
+        <v>1675</v>
+      </c>
+      <c r="G27" s="18" t="s">
         <v>123</v>
       </c>
-      <c r="H23" s="8">
-[...5 lines deleted...]
-      <c r="J23" s="8">
+      <c r="H27" s="8">
+        <v>21769</v>
+      </c>
+      <c r="I27" s="8">
+        <v>7185</v>
+      </c>
+      <c r="J27" s="8">
         <v>96</v>
       </c>
-      <c r="K23" s="8">
-[...4 lines deleted...]
-      <c r="A24" s="18" t="s">
+      <c r="K27" s="8">
+        <v>29050</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11" ht="15" customHeight="1">
+      <c r="A28" s="18" t="s">
         <v>125</v>
       </c>
-      <c r="B24" s="8">
-[...2 lines deleted...]
-      <c r="C24" s="8">
+      <c r="B28" s="8">
+        <v>560</v>
+      </c>
+      <c r="C28" s="8">
         <v>111</v>
       </c>
-      <c r="D24" s="8">
+      <c r="D28" s="8">
         <v>10</v>
       </c>
-      <c r="E24" s="8">
-[...2 lines deleted...]
-      <c r="G24" s="18" t="s">
+      <c r="E28" s="8">
+        <v>681</v>
+      </c>
+      <c r="G28" s="18" t="s">
         <v>125</v>
       </c>
-      <c r="H24" s="8">
-[...5 lines deleted...]
-      <c r="J24" s="8">
+      <c r="H28" s="8">
+        <v>9589</v>
+      </c>
+      <c r="I28" s="8">
+        <v>2497</v>
+      </c>
+      <c r="J28" s="8">
         <v>97</v>
       </c>
-      <c r="K24" s="8">
-[...4 lines deleted...]
-      <c r="A25" s="26" t="s">
+      <c r="K28" s="8">
+        <v>12183</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11" ht="15" customHeight="1">
+      <c r="A29" s="26" t="s">
         <v>143</v>
       </c>
-      <c r="B25" s="27">
+      <c r="B29" s="27">
         <v>716</v>
       </c>
-      <c r="C25" s="27">
+      <c r="C29" s="27">
         <v>161</v>
       </c>
-      <c r="D25" s="27">
+      <c r="D29" s="27">
         <v>7</v>
       </c>
-      <c r="E25" s="27">
+      <c r="E29" s="27">
         <v>884</v>
       </c>
-      <c r="G25" s="26" t="s">
+      <c r="G29" s="26" t="s">
         <v>143</v>
       </c>
-      <c r="H25" s="27">
-[...5 lines deleted...]
-      <c r="J25" s="27">
+      <c r="H29" s="27">
+        <v>536</v>
+      </c>
+      <c r="I29" s="27">
+        <v>108</v>
+      </c>
+      <c r="J29" s="27">
         <v>11</v>
       </c>
-      <c r="K25" s="27">
-[...4 lines deleted...]
-      <c r="A26" s="49" t="s">
+      <c r="K29" s="27">
+        <v>655</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11" ht="15" customHeight="1">
+      <c r="A30" s="49" t="s">
         <v>151</v>
       </c>
-      <c r="B26" s="27">
+      <c r="B30" s="27">
         <v>738</v>
       </c>
-      <c r="C26" s="27">
+      <c r="C30" s="27">
         <v>182</v>
       </c>
-      <c r="D26" s="27">
+      <c r="D30" s="27">
         <v>7</v>
       </c>
-      <c r="E26" s="27">
+      <c r="E30" s="27">
         <v>927</v>
       </c>
-      <c r="G26" s="46" t="s">
+      <c r="G30" s="18" t="s">
+        <v>151</v>
+      </c>
+      <c r="H30" s="47">
+        <v>0</v>
+      </c>
+      <c r="I30" s="47">
+        <v>0</v>
+      </c>
+      <c r="J30" s="47">
+        <v>0</v>
+      </c>
+      <c r="K30" s="47">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11" ht="15" customHeight="1">
+      <c r="A31" s="26" t="s">
+        <v>158</v>
+      </c>
+      <c r="B31" s="27">
+        <v>727</v>
+      </c>
+      <c r="C31" s="27">
+        <v>135</v>
+      </c>
+      <c r="D31" s="27">
+        <v>6</v>
+      </c>
+      <c r="E31" s="27">
+        <v>868</v>
+      </c>
+      <c r="G31" s="26" t="s">
+        <v>158</v>
+      </c>
+      <c r="H31" s="47">
+        <v>0</v>
+      </c>
+      <c r="I31" s="47">
+        <v>0</v>
+      </c>
+      <c r="J31" s="47">
+        <v>0</v>
+      </c>
+      <c r="K31" s="47">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11" ht="15" customHeight="1">
+      <c r="A32" s="49" t="s">
+        <v>159</v>
+      </c>
+      <c r="B32" s="27">
+        <v>675</v>
+      </c>
+      <c r="C32" s="27">
+        <v>228</v>
+      </c>
+      <c r="D32" s="27">
+        <v>13</v>
+      </c>
+      <c r="E32" s="27">
+        <v>916</v>
+      </c>
+      <c r="G32" s="18" t="s">
+        <v>159</v>
+      </c>
+      <c r="H32" s="47">
+        <v>0</v>
+      </c>
+      <c r="I32" s="47">
         <v>1</v>
       </c>
-      <c r="H26" s="47">
-[...2 lines deleted...]
-      <c r="I26" s="47">
+      <c r="J32" s="47">
+        <v>0</v>
+      </c>
+      <c r="K32" s="47">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11" ht="15" customHeight="1">
+      <c r="A33" s="46" t="s">
+        <v>1</v>
+      </c>
+      <c r="B33" s="47">
+        <v>4735</v>
+      </c>
+      <c r="C33" s="47">
+        <v>1163</v>
+      </c>
+      <c r="D33" s="47">
+        <v>53</v>
+      </c>
+      <c r="E33" s="47">
+        <v>5951</v>
+      </c>
+      <c r="G33" s="46" t="s">
+        <v>1</v>
+      </c>
+      <c r="H33" s="47">
+        <v>31894</v>
+      </c>
+      <c r="I33" s="47">
         <v>9791</v>
       </c>
-      <c r="J26" s="47">
+      <c r="J33" s="47">
         <v>204</v>
       </c>
-      <c r="K26" s="47">
-[...38 lines deleted...]
-      <c r="A29" s="2" t="s">
+      <c r="K33" s="47">
+        <v>41889</v>
+      </c>
+    </row>
+    <row r="34" spans="1:11" ht="15" customHeight="1">
+      <c r="A34" s="2" t="s">
         <v>142</v>
       </c>
+    </row>
+    <row r="35" spans="1:11" ht="15" customHeight="1">
+      <c r="A35" s="50"/>
+      <c r="H35" s="21"/>
+      <c r="I35" s="21"/>
+      <c r="J35" s="21"/>
+      <c r="K35" s="21"/>
     </row>
   </sheetData>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.05" right="0.05" top="0.5" bottom="0.5" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <tableParts count="5">
     <tablePart r:id="rId1"/>
     <tablePart r:id="rId2"/>
     <tablePart r:id="rId3"/>
     <tablePart r:id="rId4"/>
     <tablePart r:id="rId5"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A1:V28"/>
+  <dimension ref="A1:V35"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="N37" sqref="N37"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="10.42578125" style="2" customWidth="1"/>
     <col min="2" max="10" width="10.7109375" style="2" customWidth="1"/>
-    <col min="11" max="16384" width="11.42578125" style="2"/>
+    <col min="11" max="12" width="11.42578125" style="2"/>
+    <col min="13" max="21" width="10.7109375" style="2" customWidth="1"/>
+    <col min="22" max="16384" width="11.42578125" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" ht="15" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="2" spans="1:22" ht="15" customHeight="1">
       <c r="A2" s="1"/>
     </row>
     <row r="3" spans="1:22" ht="15" customHeight="1">
       <c r="A3" s="1" t="s">
         <v>91</v>
       </c>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1" t="s">
@@ -16245,1075 +17284,1360 @@
       <c r="D5" s="8">
         <v>13</v>
       </c>
       <c r="E5" s="8">
         <v>56</v>
       </c>
       <c r="F5" s="8">
         <v>90</v>
       </c>
       <c r="G5" s="8">
         <v>62</v>
       </c>
       <c r="H5" s="8">
         <v>56</v>
       </c>
       <c r="I5" s="8">
         <v>5</v>
       </c>
       <c r="J5" s="8">
         <v>326</v>
       </c>
       <c r="L5" s="18" t="s">
         <v>123</v>
       </c>
       <c r="M5" s="8">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="N5" s="8">
         <v>98</v>
       </c>
       <c r="O5" s="8">
         <v>96</v>
       </c>
       <c r="P5" s="8">
         <v>284</v>
       </c>
       <c r="Q5" s="8">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="R5" s="8">
         <v>351</v>
       </c>
       <c r="S5" s="8">
         <v>268</v>
       </c>
       <c r="T5" s="8">
         <v>47</v>
       </c>
       <c r="U5" s="8">
-        <v>1798</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="6" spans="1:22" ht="15" customHeight="1">
       <c r="A6" s="18" t="s">
         <v>125</v>
       </c>
       <c r="B6" s="8">
         <v>31</v>
       </c>
       <c r="C6" s="8">
         <v>26</v>
       </c>
       <c r="D6" s="8">
         <v>31</v>
       </c>
       <c r="E6" s="8">
         <v>68</v>
       </c>
       <c r="F6" s="8">
         <v>73</v>
       </c>
       <c r="G6" s="8">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="H6" s="8">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="I6" s="8">
         <v>10</v>
       </c>
       <c r="J6" s="8">
-        <v>367</v>
+        <v>365</v>
       </c>
       <c r="L6" s="18" t="s">
         <v>125</v>
       </c>
       <c r="M6" s="8">
         <v>130</v>
       </c>
       <c r="N6" s="8">
         <v>102</v>
       </c>
       <c r="O6" s="8">
         <v>82</v>
       </c>
       <c r="P6" s="8">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="Q6" s="8">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="R6" s="8">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="S6" s="8">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="T6" s="8">
         <v>30</v>
       </c>
       <c r="U6" s="8">
-        <v>1425</v>
+        <v>1427</v>
       </c>
     </row>
     <row r="7" spans="1:22" ht="15" customHeight="1">
       <c r="A7" s="24" t="s">
         <v>143</v>
       </c>
       <c r="B7" s="25">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="C7" s="25">
         <v>25</v>
       </c>
       <c r="D7" s="25">
         <v>32</v>
       </c>
       <c r="E7" s="25">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F7" s="25">
         <v>81</v>
       </c>
       <c r="G7" s="25">
         <v>88</v>
       </c>
       <c r="H7" s="25">
         <v>68</v>
       </c>
       <c r="I7" s="25">
         <v>15</v>
       </c>
       <c r="J7" s="25">
-        <v>423</v>
+        <v>426</v>
       </c>
       <c r="L7" s="24" t="s">
         <v>143</v>
       </c>
       <c r="M7" s="28">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="N7" s="28">
         <v>109</v>
       </c>
       <c r="O7" s="28">
         <v>101</v>
       </c>
       <c r="P7" s="28">
         <v>184</v>
       </c>
       <c r="Q7" s="28">
         <v>379</v>
       </c>
       <c r="R7" s="28">
         <v>333</v>
       </c>
       <c r="S7" s="28">
         <v>235</v>
       </c>
       <c r="T7" s="28">
         <v>30</v>
       </c>
       <c r="U7" s="28">
-        <v>1499</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="8" spans="1:22" ht="15" customHeight="1">
       <c r="A8" s="50" t="s">
         <v>151</v>
       </c>
       <c r="B8" s="25">
         <v>30</v>
       </c>
       <c r="C8" s="25">
         <v>25</v>
       </c>
       <c r="D8" s="25">
         <v>46</v>
       </c>
       <c r="E8" s="25">
         <v>55</v>
       </c>
       <c r="F8" s="25">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="G8" s="25">
         <v>81</v>
       </c>
       <c r="H8" s="25">
         <v>54</v>
       </c>
       <c r="I8" s="25">
         <v>11</v>
       </c>
       <c r="J8" s="25">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="L8" s="50" t="s">
         <v>151</v>
       </c>
       <c r="M8" s="28">
         <v>134</v>
       </c>
       <c r="N8" s="28">
         <v>113</v>
       </c>
       <c r="O8" s="28">
         <v>81</v>
       </c>
       <c r="P8" s="28">
         <v>195</v>
       </c>
       <c r="Q8" s="28">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="R8" s="28">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="S8" s="28">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="T8" s="28">
         <v>39</v>
       </c>
       <c r="U8" s="28">
-        <v>1427</v>
+        <v>1430</v>
       </c>
     </row>
     <row r="9" spans="1:22" ht="15" customHeight="1">
-      <c r="A9" s="50" t="s">
+      <c r="A9" s="24" t="s">
         <v>158</v>
       </c>
       <c r="B9" s="25">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="C9" s="25">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D9" s="25">
         <v>23</v>
       </c>
       <c r="E9" s="25">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F9" s="25">
         <v>77</v>
       </c>
       <c r="G9" s="25">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="H9" s="25">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="I9" s="25">
         <v>10</v>
       </c>
       <c r="J9" s="25">
-        <v>294</v>
-[...1 lines deleted...]
-      <c r="L9" s="36" t="s">
+        <v>290</v>
+      </c>
+      <c r="L9" s="24" t="s">
         <v>158</v>
       </c>
-      <c r="M9" s="42">
-[...5 lines deleted...]
-      <c r="O9" s="42">
+      <c r="M9" s="28">
+        <v>126</v>
+      </c>
+      <c r="N9" s="28">
+        <v>71</v>
+      </c>
+      <c r="O9" s="28">
+        <v>72</v>
+      </c>
+      <c r="P9" s="28">
+        <v>147</v>
+      </c>
+      <c r="Q9" s="28">
+        <v>324</v>
+      </c>
+      <c r="R9" s="28">
+        <v>235</v>
+      </c>
+      <c r="S9" s="28">
+        <v>213</v>
+      </c>
+      <c r="T9" s="28">
+        <v>31</v>
+      </c>
+      <c r="U9" s="28">
+        <v>1219</v>
+      </c>
+    </row>
+    <row r="10" spans="1:22" ht="15" customHeight="1">
+      <c r="A10" s="50" t="s">
+        <v>159</v>
+      </c>
+      <c r="B10" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="C10" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="D10" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="E10" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="F10" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="G10" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="H10" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="I10" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="J10" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="L10" s="50" t="s">
+        <v>159</v>
+      </c>
+      <c r="M10" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="N10" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="O10" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="P10" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="Q10" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="R10" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="S10" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="T10" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="U10" s="53" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="11" spans="1:22" ht="15" customHeight="1">
+      <c r="A11" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="B11" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="C11" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="D11" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="E11" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="F11" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="G11" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="H11" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="I11" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="J11" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="L11" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="M11" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="N11" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="O11" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="P11" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="Q11" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="R11" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="S11" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="T11" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="U11" s="53" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="12" spans="1:22" ht="15" customHeight="1">
+      <c r="A12" s="56" t="s">
+        <v>162</v>
+      </c>
+      <c r="B12" s="37"/>
+      <c r="C12" s="37"/>
+      <c r="D12" s="37"/>
+      <c r="E12" s="37"/>
+      <c r="F12" s="37"/>
+      <c r="G12" s="37"/>
+      <c r="H12" s="37"/>
+      <c r="I12" s="37"/>
+      <c r="J12" s="37"/>
+      <c r="L12" s="56" t="s">
+        <v>162</v>
+      </c>
+      <c r="M12" s="42"/>
+      <c r="N12" s="42"/>
+      <c r="O12" s="42"/>
+      <c r="P12" s="42"/>
+      <c r="Q12" s="42"/>
+      <c r="R12" s="42"/>
+      <c r="S12" s="42"/>
+      <c r="T12" s="42"/>
+      <c r="U12" s="42"/>
+    </row>
+    <row r="13" spans="1:22" ht="15" customHeight="1">
+      <c r="A13" s="56"/>
+      <c r="B13" s="37"/>
+      <c r="C13" s="37"/>
+      <c r="D13" s="37"/>
+      <c r="E13" s="37"/>
+      <c r="F13" s="37"/>
+      <c r="G13" s="37"/>
+      <c r="H13" s="37"/>
+      <c r="I13" s="37"/>
+      <c r="J13" s="37"/>
+      <c r="L13" s="56"/>
+      <c r="M13" s="42"/>
+      <c r="N13" s="42"/>
+      <c r="O13" s="42"/>
+      <c r="P13" s="42"/>
+      <c r="Q13" s="42"/>
+      <c r="R13" s="42"/>
+      <c r="S13" s="42"/>
+      <c r="T13" s="42"/>
+      <c r="U13" s="42"/>
+    </row>
+    <row r="14" spans="1:22" ht="15" customHeight="1">
+      <c r="A14" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="B14" s="1"/>
+      <c r="C14" s="1"/>
+      <c r="D14" s="1"/>
+      <c r="E14" s="1"/>
+      <c r="F14" s="1"/>
+      <c r="G14" s="1"/>
+      <c r="H14" s="1"/>
+      <c r="I14" s="1"/>
+      <c r="J14" s="1"/>
+    </row>
+    <row r="15" spans="1:22" ht="15" customHeight="1">
+      <c r="A15" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="F15" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="G15" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="H15" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="I15" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="J15" s="5" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:22" ht="15" customHeight="1">
+      <c r="A16" s="18" t="s">
+        <v>123</v>
+      </c>
+      <c r="B16" s="8">
+        <v>0</v>
+      </c>
+      <c r="C16" s="8">
+        <v>0</v>
+      </c>
+      <c r="D16" s="8">
+        <v>0</v>
+      </c>
+      <c r="E16" s="8">
+        <v>0</v>
+      </c>
+      <c r="F16" s="8">
+        <v>5</v>
+      </c>
+      <c r="G16" s="8">
+        <v>1</v>
+      </c>
+      <c r="H16" s="8">
+        <v>2</v>
+      </c>
+      <c r="I16" s="8">
+        <v>0</v>
+      </c>
+      <c r="J16" s="8">
+        <v>8</v>
+      </c>
+      <c r="V16" s="3"/>
+    </row>
+    <row r="17" spans="1:22" ht="15" customHeight="1">
+      <c r="A17" s="18" t="s">
+        <v>125</v>
+      </c>
+      <c r="B17" s="8">
+        <v>1</v>
+      </c>
+      <c r="C17" s="8">
+        <v>0</v>
+      </c>
+      <c r="D17" s="8">
+        <v>0</v>
+      </c>
+      <c r="E17" s="8">
+        <v>3</v>
+      </c>
+      <c r="F17" s="8">
+        <v>2</v>
+      </c>
+      <c r="G17" s="8">
+        <v>4</v>
+      </c>
+      <c r="H17" s="8">
+        <v>7</v>
+      </c>
+      <c r="I17" s="8">
+        <v>0</v>
+      </c>
+      <c r="J17" s="8">
+        <v>17</v>
+      </c>
+      <c r="V17" s="3"/>
+    </row>
+    <row r="18" spans="1:22" ht="15" customHeight="1">
+      <c r="A18" s="24" t="s">
+        <v>143</v>
+      </c>
+      <c r="B18" s="29">
+        <v>0</v>
+      </c>
+      <c r="C18" s="29">
+        <v>0</v>
+      </c>
+      <c r="D18" s="29">
+        <v>2</v>
+      </c>
+      <c r="E18" s="29">
+        <v>2</v>
+      </c>
+      <c r="F18" s="29">
+        <v>3</v>
+      </c>
+      <c r="G18" s="29">
+        <v>6</v>
+      </c>
+      <c r="H18" s="29">
+        <v>5</v>
+      </c>
+      <c r="I18" s="29">
+        <v>0</v>
+      </c>
+      <c r="J18" s="29">
+        <v>18</v>
+      </c>
+      <c r="V18" s="3"/>
+    </row>
+    <row r="19" spans="1:22" ht="15" customHeight="1">
+      <c r="A19" s="18" t="s">
+        <v>151</v>
+      </c>
+      <c r="B19" s="29">
+        <v>0</v>
+      </c>
+      <c r="C19" s="29">
+        <v>0</v>
+      </c>
+      <c r="D19" s="29">
+        <v>0</v>
+      </c>
+      <c r="E19" s="29">
+        <v>1</v>
+      </c>
+      <c r="F19" s="29">
+        <v>5</v>
+      </c>
+      <c r="G19" s="29">
+        <v>5</v>
+      </c>
+      <c r="H19" s="29">
+        <v>3</v>
+      </c>
+      <c r="I19" s="29">
+        <v>0</v>
+      </c>
+      <c r="J19" s="29">
+        <v>14</v>
+      </c>
+      <c r="K19" s="3"/>
+    </row>
+    <row r="20" spans="1:22" ht="15" customHeight="1">
+      <c r="A20" s="24" t="s">
+        <v>158</v>
+      </c>
+      <c r="B20" s="29">
+        <v>0</v>
+      </c>
+      <c r="C20" s="29">
+        <v>0</v>
+      </c>
+      <c r="D20" s="29">
+        <v>0</v>
+      </c>
+      <c r="E20" s="29">
+        <v>1</v>
+      </c>
+      <c r="F20" s="29">
+        <v>1</v>
+      </c>
+      <c r="G20" s="29">
+        <v>3</v>
+      </c>
+      <c r="H20" s="29">
+        <v>2</v>
+      </c>
+      <c r="I20" s="29">
+        <v>0</v>
+      </c>
+      <c r="J20" s="29">
+        <v>7</v>
+      </c>
+      <c r="K20" s="3"/>
+    </row>
+    <row r="21" spans="1:22" ht="15" customHeight="1">
+      <c r="A21" s="18" t="s">
+        <v>159</v>
+      </c>
+      <c r="B21" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="C21" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="D21" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="E21" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="F21" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="G21" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="H21" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="I21" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="J21" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="K21" s="3"/>
+    </row>
+    <row r="22" spans="1:22" ht="15" customHeight="1">
+      <c r="A22" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="B22" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="C22" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="D22" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="E22" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="F22" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="G22" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="H22" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="I22" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="J22" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="K22" s="3"/>
+      <c r="V22" s="3"/>
+    </row>
+    <row r="23" spans="1:22" ht="15" customHeight="1">
+      <c r="A23" s="56" t="s">
+        <v>162</v>
+      </c>
+      <c r="B23" s="43"/>
+      <c r="C23" s="43"/>
+      <c r="D23" s="43"/>
+      <c r="E23" s="43"/>
+      <c r="F23" s="43"/>
+      <c r="G23" s="43"/>
+      <c r="H23" s="43"/>
+      <c r="I23" s="43"/>
+      <c r="J23" s="43"/>
+    </row>
+    <row r="24" spans="1:22" ht="15" customHeight="1">
+      <c r="A24" s="56"/>
+      <c r="B24" s="43"/>
+      <c r="C24" s="43"/>
+      <c r="D24" s="43"/>
+      <c r="E24" s="43"/>
+      <c r="F24" s="43"/>
+      <c r="G24" s="43"/>
+      <c r="H24" s="43"/>
+      <c r="I24" s="43"/>
+      <c r="J24" s="43"/>
+    </row>
+    <row r="25" spans="1:22" ht="15" customHeight="1">
+      <c r="A25" s="46" t="s">
+        <v>141</v>
+      </c>
+      <c r="B25" s="40"/>
+      <c r="C25" s="40"/>
+      <c r="D25" s="40"/>
+      <c r="E25" s="40"/>
+      <c r="F25" s="40"/>
+      <c r="G25" s="40"/>
+      <c r="H25" s="40"/>
+      <c r="I25" s="43"/>
+      <c r="J25" s="43"/>
+      <c r="K25" s="3"/>
+      <c r="L25" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="M25" s="1"/>
+      <c r="N25" s="1"/>
+      <c r="O25" s="1"/>
+      <c r="P25" s="1"/>
+      <c r="Q25" s="1"/>
+      <c r="R25" s="1"/>
+      <c r="S25" s="1"/>
+      <c r="T25" s="1"/>
+      <c r="U25" s="1"/>
+    </row>
+    <row r="26" spans="1:22" ht="15.75" customHeight="1">
+      <c r="A26" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="B26" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="C26" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="D26" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="E26" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="F26" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="G26" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="H26" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="I26" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="J26" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="L26" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="M26" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="N26" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="O26" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="P26" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q26" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="R26" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="S26" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="T26" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="U26" s="5" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:22" ht="15.75" customHeight="1">
+      <c r="A27" s="18" t="s">
+        <v>123</v>
+      </c>
+      <c r="B27" s="8">
+        <v>93</v>
+      </c>
+      <c r="C27" s="8">
+        <v>119</v>
+      </c>
+      <c r="D27" s="8">
+        <v>144</v>
+      </c>
+      <c r="E27" s="8">
+        <v>350</v>
+      </c>
+      <c r="F27" s="8">
+        <v>235</v>
+      </c>
+      <c r="G27" s="8">
+        <v>361</v>
+      </c>
+      <c r="H27" s="8">
+        <v>298</v>
+      </c>
+      <c r="I27" s="8">
+        <v>75</v>
+      </c>
+      <c r="J27" s="8">
+        <v>1675</v>
+      </c>
+      <c r="L27" s="19" t="s">
+        <v>123</v>
+      </c>
+      <c r="M27" s="8">
+        <v>1712</v>
+      </c>
+      <c r="N27" s="8">
+        <v>2827</v>
+      </c>
+      <c r="O27" s="8">
+        <v>2742</v>
+      </c>
+      <c r="P27" s="8">
+        <v>3072</v>
+      </c>
+      <c r="Q27" s="8">
+        <v>4220</v>
+      </c>
+      <c r="R27" s="8">
+        <v>6539</v>
+      </c>
+      <c r="S27" s="8">
+        <v>5983</v>
+      </c>
+      <c r="T27" s="8">
+        <v>1955</v>
+      </c>
+      <c r="U27" s="8">
+        <v>29050</v>
+      </c>
+    </row>
+    <row r="28" spans="1:22" ht="15" customHeight="1">
+      <c r="A28" s="18" t="s">
+        <v>125</v>
+      </c>
+      <c r="B28" s="8">
+        <v>62</v>
+      </c>
+      <c r="C28" s="8">
+        <v>20</v>
+      </c>
+      <c r="D28" s="8">
+        <v>39</v>
+      </c>
+      <c r="E28" s="8">
+        <v>201</v>
+      </c>
+      <c r="F28" s="8">
+        <v>103</v>
+      </c>
+      <c r="G28" s="8">
+        <v>113</v>
+      </c>
+      <c r="H28" s="8">
+        <v>115</v>
+      </c>
+      <c r="I28" s="8">
+        <v>28</v>
+      </c>
+      <c r="J28" s="8">
+        <v>681</v>
+      </c>
+      <c r="L28" s="19" t="s">
+        <v>125</v>
+      </c>
+      <c r="M28" s="8">
+        <v>595</v>
+      </c>
+      <c r="N28" s="8">
+        <v>970</v>
+      </c>
+      <c r="O28" s="8">
+        <v>1029</v>
+      </c>
+      <c r="P28" s="8">
+        <v>1590</v>
+      </c>
+      <c r="Q28" s="8">
+        <v>1847</v>
+      </c>
+      <c r="R28" s="8">
+        <v>2522</v>
+      </c>
+      <c r="S28" s="8">
+        <v>2634</v>
+      </c>
+      <c r="T28" s="8">
+        <v>996</v>
+      </c>
+      <c r="U28" s="8">
+        <v>12183</v>
+      </c>
+    </row>
+    <row r="29" spans="1:22" ht="15" customHeight="1">
+      <c r="A29" s="26" t="s">
+        <v>143</v>
+      </c>
+      <c r="B29" s="27">
         <v>69</v>
       </c>
-      <c r="P9" s="42">
-[...19 lines deleted...]
-      <c r="A10" s="36" t="s">
+      <c r="C29" s="27">
+        <v>45</v>
+      </c>
+      <c r="D29" s="27">
+        <v>54</v>
+      </c>
+      <c r="E29" s="27">
+        <v>223</v>
+      </c>
+      <c r="F29" s="27">
+        <v>137</v>
+      </c>
+      <c r="G29" s="27">
+        <v>167</v>
+      </c>
+      <c r="H29" s="27">
+        <v>147</v>
+      </c>
+      <c r="I29" s="27">
+        <v>42</v>
+      </c>
+      <c r="J29" s="27">
+        <v>884</v>
+      </c>
+      <c r="L29" s="26" t="s">
+        <v>143</v>
+      </c>
+      <c r="M29" s="27">
+        <v>32</v>
+      </c>
+      <c r="N29" s="27">
+        <v>44</v>
+      </c>
+      <c r="O29" s="27">
+        <v>43</v>
+      </c>
+      <c r="P29" s="27">
+        <v>82</v>
+      </c>
+      <c r="Q29" s="27">
+        <v>96</v>
+      </c>
+      <c r="R29" s="27">
+        <v>151</v>
+      </c>
+      <c r="S29" s="27">
+        <v>168</v>
+      </c>
+      <c r="T29" s="27">
+        <v>39</v>
+      </c>
+      <c r="U29" s="27">
+        <v>655</v>
+      </c>
+    </row>
+    <row r="30" spans="1:22" ht="15" customHeight="1">
+      <c r="A30" s="50" t="s">
+        <v>151</v>
+      </c>
+      <c r="B30" s="27">
+        <v>86</v>
+      </c>
+      <c r="C30" s="27">
+        <v>52</v>
+      </c>
+      <c r="D30" s="27">
+        <v>51</v>
+      </c>
+      <c r="E30" s="27">
+        <v>212</v>
+      </c>
+      <c r="F30" s="27">
+        <v>114</v>
+      </c>
+      <c r="G30" s="27">
+        <v>201</v>
+      </c>
+      <c r="H30" s="27">
+        <v>175</v>
+      </c>
+      <c r="I30" s="27">
+        <v>36</v>
+      </c>
+      <c r="J30" s="27">
+        <v>927</v>
+      </c>
+      <c r="L30" s="19" t="s">
+        <v>151</v>
+      </c>
+      <c r="M30" s="27">
+        <v>0</v>
+      </c>
+      <c r="N30" s="27">
+        <v>0</v>
+      </c>
+      <c r="O30" s="27">
+        <v>0</v>
+      </c>
+      <c r="P30" s="27">
+        <v>0</v>
+      </c>
+      <c r="Q30" s="27">
+        <v>0</v>
+      </c>
+      <c r="R30" s="27">
+        <v>0</v>
+      </c>
+      <c r="S30" s="27">
+        <v>0</v>
+      </c>
+      <c r="T30" s="27">
+        <v>0</v>
+      </c>
+      <c r="U30" s="27">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:22" ht="15" customHeight="1">
+      <c r="A31" s="26" t="s">
+        <v>158</v>
+      </c>
+      <c r="B31" s="27">
+        <v>50</v>
+      </c>
+      <c r="C31" s="27">
+        <v>42</v>
+      </c>
+      <c r="D31" s="27">
+        <v>49</v>
+      </c>
+      <c r="E31" s="27">
+        <v>181</v>
+      </c>
+      <c r="F31" s="27">
+        <v>148</v>
+      </c>
+      <c r="G31" s="27">
+        <v>167</v>
+      </c>
+      <c r="H31" s="27">
+        <v>194</v>
+      </c>
+      <c r="I31" s="27">
+        <v>37</v>
+      </c>
+      <c r="J31" s="27">
+        <v>868</v>
+      </c>
+      <c r="L31" s="26" t="s">
+        <v>158</v>
+      </c>
+      <c r="M31" s="27">
+        <v>0</v>
+      </c>
+      <c r="N31" s="27">
+        <v>0</v>
+      </c>
+      <c r="O31" s="27">
+        <v>0</v>
+      </c>
+      <c r="P31" s="27">
+        <v>0</v>
+      </c>
+      <c r="Q31" s="27">
+        <v>0</v>
+      </c>
+      <c r="R31" s="27">
+        <v>0</v>
+      </c>
+      <c r="S31" s="27">
+        <v>0</v>
+      </c>
+      <c r="T31" s="27">
+        <v>0</v>
+      </c>
+      <c r="U31" s="27">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:22" ht="15" customHeight="1">
+      <c r="A32" s="50" t="s">
+        <v>159</v>
+      </c>
+      <c r="B32" s="27">
+        <v>90</v>
+      </c>
+      <c r="C32" s="27">
+        <v>74</v>
+      </c>
+      <c r="D32" s="27">
+        <v>77</v>
+      </c>
+      <c r="E32" s="27">
+        <v>173</v>
+      </c>
+      <c r="F32" s="27">
+        <v>127</v>
+      </c>
+      <c r="G32" s="27">
+        <v>179</v>
+      </c>
+      <c r="H32" s="27">
+        <v>162</v>
+      </c>
+      <c r="I32" s="27">
+        <v>34</v>
+      </c>
+      <c r="J32" s="27">
+        <v>916</v>
+      </c>
+      <c r="L32" s="19" t="s">
+        <v>159</v>
+      </c>
+      <c r="M32" s="27">
         <v>1</v>
       </c>
-      <c r="B10" s="37">
-[...26 lines deleted...]
-      <c r="L10" s="36" t="s">
+      <c r="N32" s="27">
+        <v>0</v>
+      </c>
+      <c r="O32" s="27">
+        <v>0</v>
+      </c>
+      <c r="P32" s="27">
+        <v>0</v>
+      </c>
+      <c r="Q32" s="27">
+        <v>0</v>
+      </c>
+      <c r="R32" s="27">
+        <v>0</v>
+      </c>
+      <c r="S32" s="27">
+        <v>0</v>
+      </c>
+      <c r="T32" s="27">
+        <v>0</v>
+      </c>
+      <c r="U32" s="27">
         <v>1</v>
       </c>
-      <c r="M10" s="42">
-[...81 lines deleted...]
-      <c r="J13" s="5" t="s">
+    </row>
+    <row r="33" spans="1:21" ht="15" customHeight="1">
+      <c r="A33" s="46" t="s">
         <v>1</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G14" s="8">
+      <c r="B33" s="47">
+        <v>450</v>
+      </c>
+      <c r="C33" s="47">
+        <v>352</v>
+      </c>
+      <c r="D33" s="47">
+        <v>414</v>
+      </c>
+      <c r="E33" s="47">
+        <v>1340</v>
+      </c>
+      <c r="F33" s="47">
+        <v>864</v>
+      </c>
+      <c r="G33" s="47">
+        <v>1188</v>
+      </c>
+      <c r="H33" s="47">
+        <v>1091</v>
+      </c>
+      <c r="I33" s="47">
+        <v>252</v>
+      </c>
+      <c r="J33" s="47">
+        <v>5951</v>
+      </c>
+      <c r="L33" s="46" t="s">
         <v>1</v>
       </c>
-      <c r="H14" s="8">
-[...455 lines deleted...]
-      <c r="N24" s="47">
+      <c r="M33" s="47">
+        <v>2340</v>
+      </c>
+      <c r="N33" s="47">
         <v>3841</v>
       </c>
-      <c r="O24" s="47">
-[...5 lines deleted...]
-      <c r="Q24" s="47">
+      <c r="O33" s="47">
+        <v>3814</v>
+      </c>
+      <c r="P33" s="47">
+        <v>4744</v>
+      </c>
+      <c r="Q33" s="47">
         <v>6163</v>
       </c>
-      <c r="R24" s="47">
-[...60 lines deleted...]
-      <c r="F26" s="27">
+      <c r="R33" s="47">
+        <v>9212</v>
+      </c>
+      <c r="S33" s="47">
+        <v>8785</v>
+      </c>
+      <c r="T33" s="47">
+        <v>2990</v>
+      </c>
+      <c r="U33" s="47">
+        <v>41889</v>
+      </c>
+    </row>
+    <row r="34" spans="1:21" ht="15" customHeight="1">
+      <c r="A34" s="2" t="s">
         <v>142</v>
       </c>
-      <c r="G26" s="27">
-[...47 lines deleted...]
-      </c>
+    </row>
+    <row r="35" spans="1:21" ht="15" customHeight="1">
+      <c r="A35" s="50"/>
     </row>
   </sheetData>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.05" right="0.05" top="0.5" bottom="0.5" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <tableParts count="5">
     <tablePart r:id="rId2"/>
     <tablePart r:id="rId3"/>
     <tablePart r:id="rId4"/>
     <tablePart r:id="rId5"/>
     <tablePart r:id="rId6"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
-  <dimension ref="A1:I49"/>
+  <dimension ref="A1:I51"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="H42" sqref="H42"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="11.7109375" style="2" customWidth="1"/>
     <col min="2" max="4" width="10.7109375" style="2" customWidth="1"/>
-    <col min="5" max="8" width="11.42578125" style="2"/>
-    <col min="9" max="9" width="16.85546875" style="2" customWidth="1"/>
+    <col min="5" max="6" width="11.42578125" style="2"/>
+    <col min="7" max="9" width="10.7109375" style="2" customWidth="1"/>
     <col min="10" max="16384" width="11.42578125" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="15" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="2" spans="1:9" ht="15" customHeight="1">
       <c r="A2" s="1"/>
     </row>
     <row r="3" spans="1:9" ht="15" customHeight="1">
       <c r="A3" s="2" t="s">
         <v>91</v>
       </c>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="F3" s="2" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="4" spans="1:9" ht="15" customHeight="1">
       <c r="A4" s="6" t="s">
         <v>64</v>
@@ -17336,556 +18660,664 @@
       <c r="H4" s="5" t="s">
         <v>71</v>
       </c>
       <c r="I4" s="5" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:9" ht="15" customHeight="1">
       <c r="A5" s="18" t="s">
         <v>123</v>
       </c>
       <c r="B5" s="7">
         <v>125</v>
       </c>
       <c r="C5" s="7">
         <v>201</v>
       </c>
       <c r="D5" s="7">
         <v>326</v>
       </c>
       <c r="E5" s="21"/>
       <c r="F5" s="18" t="s">
         <v>123</v>
       </c>
       <c r="G5" s="7">
-        <v>898</v>
+        <v>900</v>
       </c>
       <c r="H5" s="7">
         <v>900</v>
       </c>
       <c r="I5" s="7">
-        <v>1798</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="6" spans="1:9" ht="15" customHeight="1">
       <c r="A6" s="18" t="s">
         <v>125</v>
       </c>
       <c r="B6" s="7">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C6" s="7">
         <v>208</v>
       </c>
       <c r="D6" s="7">
-        <v>367</v>
+        <v>365</v>
       </c>
       <c r="E6" s="21"/>
       <c r="F6" s="18" t="s">
         <v>125</v>
       </c>
       <c r="G6" s="7">
-        <v>692</v>
+        <v>694</v>
       </c>
       <c r="H6" s="7">
         <v>733</v>
       </c>
       <c r="I6" s="7">
-        <v>1425</v>
+        <v>1427</v>
       </c>
     </row>
     <row r="7" spans="1:9" ht="15" customHeight="1">
       <c r="A7" s="24" t="s">
         <v>143</v>
       </c>
       <c r="B7" s="30">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="C7" s="30">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="D7" s="30">
-        <v>423</v>
+        <v>426</v>
       </c>
       <c r="E7" s="21"/>
       <c r="F7" s="28" t="s">
         <v>143</v>
       </c>
       <c r="G7" s="30">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="H7" s="30">
         <v>800</v>
       </c>
       <c r="I7" s="30">
-        <v>1499</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="8" spans="1:9" ht="15" customHeight="1">
       <c r="A8" s="50" t="s">
         <v>151</v>
       </c>
       <c r="B8" s="30">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="C8" s="30">
         <v>219</v>
       </c>
       <c r="D8" s="30">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="E8" s="21"/>
       <c r="F8" s="51" t="s">
         <v>151</v>
       </c>
       <c r="G8" s="30">
-        <v>708</v>
+        <v>710</v>
       </c>
       <c r="H8" s="30">
-        <v>719</v>
+        <v>720</v>
       </c>
       <c r="I8" s="30">
-        <v>1427</v>
+        <v>1430</v>
       </c>
     </row>
     <row r="9" spans="1:9" ht="15" customHeight="1">
-      <c r="A9" s="36" t="s">
+      <c r="A9" s="24" t="s">
         <v>158</v>
       </c>
-      <c r="B9" s="41">
-[...6 lines deleted...]
-        <v>294</v>
+      <c r="B9" s="30">
+        <v>119</v>
+      </c>
+      <c r="C9" s="30">
+        <v>171</v>
+      </c>
+      <c r="D9" s="30">
+        <v>290</v>
       </c>
       <c r="E9" s="21"/>
-      <c r="F9" s="42" t="s">
+      <c r="F9" s="28" t="s">
         <v>158</v>
       </c>
-      <c r="G9" s="41">
-[...6 lines deleted...]
-        <v>1173</v>
+      <c r="G9" s="30">
+        <v>577</v>
+      </c>
+      <c r="H9" s="30">
+        <v>642</v>
+      </c>
+      <c r="I9" s="30">
+        <v>1219</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="15" customHeight="1">
-      <c r="A10" s="36" t="s">
+      <c r="A10" s="50" t="s">
+        <v>159</v>
+      </c>
+      <c r="B10" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="C10" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="D10" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="E10" s="21"/>
+      <c r="F10" s="51" t="s">
+        <v>159</v>
+      </c>
+      <c r="G10" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="H10" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="I10" s="53" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" ht="15" customHeight="1">
+      <c r="A11" s="36" t="s">
         <v>1</v>
       </c>
-      <c r="B10" s="41">
-[...9 lines deleted...]
-      <c r="F10" s="42" t="s">
+      <c r="B11" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="C11" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="D11" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="F11" s="42" t="s">
         <v>1</v>
       </c>
-      <c r="G10" s="41">
-[...18 lines deleted...]
-      <c r="I11" s="41"/>
+      <c r="G11" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="H11" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="I11" s="53" t="s">
+        <v>160</v>
+      </c>
     </row>
     <row r="12" spans="1:9" ht="15" customHeight="1">
-      <c r="A12" s="2" t="s">
+      <c r="A12" s="56" t="s">
+        <v>162</v>
+      </c>
+      <c r="B12" s="24"/>
+      <c r="C12" s="24"/>
+      <c r="D12" s="24"/>
+      <c r="F12" s="56" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" ht="15" customHeight="1">
+      <c r="A13" s="36"/>
+      <c r="B13" s="41"/>
+      <c r="C13" s="41"/>
+      <c r="D13" s="41"/>
+      <c r="E13" s="21"/>
+      <c r="F13" s="42"/>
+      <c r="G13" s="41"/>
+      <c r="H13" s="41"/>
+      <c r="I13" s="41"/>
+    </row>
+    <row r="14" spans="1:9" ht="15" customHeight="1">
+      <c r="A14" s="2" t="s">
         <v>88</v>
       </c>
-      <c r="B12" s="10"/>
-[...4 lines deleted...]
-      <c r="A13" s="6" t="s">
+      <c r="B14" s="10"/>
+      <c r="C14" s="10"/>
+      <c r="D14" s="10"/>
+    </row>
+    <row r="15" spans="1:9" ht="15" customHeight="1">
+      <c r="A15" s="6" t="s">
         <v>64</v>
       </c>
-      <c r="B13" s="8" t="s">
+      <c r="B15" s="8" t="s">
         <v>70</v>
       </c>
-      <c r="C13" s="8" t="s">
+      <c r="C15" s="8" t="s">
         <v>71</v>
       </c>
-      <c r="D13" s="8" t="s">
+      <c r="D15" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="E13" s="21"/>
-[...2 lines deleted...]
-      <c r="A14" s="18" t="s">
+    </row>
+    <row r="16" spans="1:9" ht="15" customHeight="1">
+      <c r="A16" s="18" t="s">
         <v>123</v>
       </c>
-      <c r="B14" s="8">
+      <c r="B16" s="8">
         <v>1</v>
       </c>
-      <c r="C14" s="8">
+      <c r="C16" s="8">
         <v>7</v>
       </c>
-      <c r="D14" s="8">
+      <c r="D16" s="8">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="18" t="s">
+      <c r="E16" s="21"/>
+    </row>
+    <row r="17" spans="1:9" ht="15" customHeight="1">
+      <c r="A17" s="18" t="s">
         <v>125</v>
       </c>
-      <c r="B15" s="8">
+      <c r="B17" s="8">
         <v>4</v>
       </c>
-      <c r="C15" s="8">
+      <c r="C17" s="8">
         <v>13</v>
       </c>
-      <c r="D15" s="8">
+      <c r="D17" s="8">
         <v>17</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="24" t="s">
+      <c r="E17" s="21"/>
+    </row>
+    <row r="18" spans="1:9" ht="15" customHeight="1">
+      <c r="A18" s="24" t="s">
         <v>143</v>
       </c>
-      <c r="B16" s="31">
+      <c r="B18" s="31">
         <v>1</v>
       </c>
-      <c r="C16" s="31">
+      <c r="C18" s="31">
         <v>17</v>
       </c>
-      <c r="D16" s="31">
+      <c r="D18" s="31">
         <v>18</v>
       </c>
-      <c r="E16" s="21"/>
-[...2 lines deleted...]
-      <c r="A17" s="50" t="s">
+      <c r="E18" s="21"/>
+    </row>
+    <row r="19" spans="1:9" ht="15" customHeight="1">
+      <c r="A19" s="50" t="s">
         <v>151</v>
       </c>
-      <c r="B17" s="31">
+      <c r="B19" s="31">
         <v>1</v>
       </c>
-      <c r="C17" s="31">
+      <c r="C19" s="31">
         <v>13</v>
       </c>
-      <c r="D17" s="31">
+      <c r="D19" s="31">
         <v>14</v>
       </c>
-      <c r="E17" s="21"/>
-[...2 lines deleted...]
-      <c r="A18" s="36" t="s">
+      <c r="E19" s="21"/>
+    </row>
+    <row r="20" spans="1:9" ht="15" customHeight="1">
+      <c r="A20" s="24" t="s">
         <v>158</v>
       </c>
-      <c r="B18" s="39">
-[...2 lines deleted...]
-      <c r="C18" s="39">
+      <c r="B20" s="31">
+        <v>0</v>
+      </c>
+      <c r="C20" s="31">
         <v>7</v>
       </c>
-      <c r="D18" s="39">
+      <c r="D20" s="31">
         <v>7</v>
       </c>
-      <c r="E18" s="21"/>
-[...2 lines deleted...]
-      <c r="A19" s="36" t="s">
+      <c r="E20" s="21"/>
+    </row>
+    <row r="21" spans="1:9" ht="15" customHeight="1">
+      <c r="A21" s="50" t="s">
+        <v>159</v>
+      </c>
+      <c r="B21" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="C21" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="D21" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="E21" s="21"/>
+    </row>
+    <row r="22" spans="1:9" ht="15" customHeight="1">
+      <c r="A22" s="36" t="s">
         <v>1</v>
       </c>
-      <c r="B19" s="39">
-[...5 lines deleted...]
-      <c r="D19" s="39">
+      <c r="B22" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="C22" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="D22" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="E22" s="21"/>
+    </row>
+    <row r="23" spans="1:9" ht="15" customHeight="1">
+      <c r="A23" s="56" t="s">
+        <v>162</v>
+      </c>
+      <c r="B23" s="39"/>
+      <c r="C23" s="39"/>
+      <c r="D23" s="39"/>
+      <c r="E23" s="21"/>
+    </row>
+    <row r="24" spans="1:9" ht="15" customHeight="1">
+      <c r="A24" s="36"/>
+      <c r="B24" s="39"/>
+      <c r="C24" s="39"/>
+      <c r="D24" s="39"/>
+      <c r="E24" s="21"/>
+    </row>
+    <row r="25" spans="1:9" ht="15" customHeight="1">
+      <c r="A25" s="46" t="s">
+        <v>141</v>
+      </c>
+      <c r="B25" s="42"/>
+      <c r="C25" s="42"/>
+      <c r="D25" s="42"/>
+      <c r="E25" s="21"/>
+      <c r="F25" s="21" t="s">
+        <v>94</v>
+      </c>
+      <c r="G25" s="21"/>
+      <c r="H25" s="21"/>
+      <c r="I25" s="21"/>
+    </row>
+    <row r="26" spans="1:9" ht="15" customHeight="1">
+      <c r="A26" s="6" t="s">
         <v>64</v>
       </c>
-      <c r="E19" s="21"/>
-[...24 lines deleted...]
-      <c r="A22" s="6" t="s">
+      <c r="B26" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="C26" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="D26" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="E26" s="21"/>
+      <c r="F26" s="22" t="s">
         <v>64</v>
       </c>
-      <c r="B22" s="8" t="s">
+      <c r="G26" s="8" t="s">
         <v>70</v>
       </c>
-      <c r="C22" s="8" t="s">
+      <c r="H26" s="8" t="s">
         <v>71</v>
       </c>
-      <c r="D22" s="8" t="s">
+      <c r="I26" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="E22" s="21"/>
-[...9 lines deleted...]
-      <c r="I22" s="8" t="s">
+    </row>
+    <row r="27" spans="1:9" ht="15" customHeight="1">
+      <c r="A27" s="18" t="s">
+        <v>123</v>
+      </c>
+      <c r="B27" s="8">
+        <v>881</v>
+      </c>
+      <c r="C27" s="8">
+        <v>794</v>
+      </c>
+      <c r="D27" s="8">
+        <v>1675</v>
+      </c>
+      <c r="E27" s="21"/>
+      <c r="F27" s="18" t="s">
+        <v>123</v>
+      </c>
+      <c r="G27" s="8">
+        <v>16251</v>
+      </c>
+      <c r="H27" s="8">
+        <v>12799</v>
+      </c>
+      <c r="I27" s="8">
+        <v>29050</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9" ht="15" customHeight="1">
+      <c r="A28" s="18" t="s">
+        <v>125</v>
+      </c>
+      <c r="B28" s="8">
+        <v>324</v>
+      </c>
+      <c r="C28" s="8">
+        <v>357</v>
+      </c>
+      <c r="D28" s="8">
+        <v>681</v>
+      </c>
+      <c r="E28" s="21"/>
+      <c r="F28" s="18" t="s">
+        <v>125</v>
+      </c>
+      <c r="G28" s="8">
+        <v>6393</v>
+      </c>
+      <c r="H28" s="8">
+        <v>5790</v>
+      </c>
+      <c r="I28" s="8">
+        <v>12183</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9" ht="15" customHeight="1">
+      <c r="A29" s="24" t="s">
+        <v>143</v>
+      </c>
+      <c r="B29" s="28">
+        <v>409</v>
+      </c>
+      <c r="C29" s="28">
+        <v>475</v>
+      </c>
+      <c r="D29" s="28">
+        <v>884</v>
+      </c>
+      <c r="F29" s="28" t="s">
+        <v>143</v>
+      </c>
+      <c r="G29" s="28">
+        <v>338</v>
+      </c>
+      <c r="H29" s="28">
+        <v>317</v>
+      </c>
+      <c r="I29" s="28">
+        <v>655</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9" ht="15" customHeight="1">
+      <c r="A30" s="50" t="s">
+        <v>151</v>
+      </c>
+      <c r="B30" s="28">
+        <v>524</v>
+      </c>
+      <c r="C30" s="28">
+        <v>403</v>
+      </c>
+      <c r="D30" s="28">
+        <v>927</v>
+      </c>
+      <c r="F30" s="18" t="s">
+        <v>151</v>
+      </c>
+      <c r="G30" s="28">
+        <v>0</v>
+      </c>
+      <c r="H30" s="28">
+        <v>0</v>
+      </c>
+      <c r="I30" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9" ht="15" customHeight="1">
+      <c r="A31" s="24" t="s">
+        <v>158</v>
+      </c>
+      <c r="B31" s="28">
+        <v>467</v>
+      </c>
+      <c r="C31" s="28">
+        <v>401</v>
+      </c>
+      <c r="D31" s="28">
+        <v>868</v>
+      </c>
+      <c r="E31" s="21"/>
+      <c r="F31" s="28" t="s">
+        <v>158</v>
+      </c>
+      <c r="G31" s="28">
+        <v>0</v>
+      </c>
+      <c r="H31" s="28">
+        <v>0</v>
+      </c>
+      <c r="I31" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9" ht="15" customHeight="1">
+      <c r="A32" s="50" t="s">
+        <v>159</v>
+      </c>
+      <c r="B32" s="28">
+        <v>512</v>
+      </c>
+      <c r="C32" s="28">
+        <v>404</v>
+      </c>
+      <c r="D32" s="28">
+        <v>916</v>
+      </c>
+      <c r="E32" s="21"/>
+      <c r="F32" s="18" t="s">
+        <v>159</v>
+      </c>
+      <c r="G32" s="28">
+        <v>0</v>
+      </c>
+      <c r="H32" s="28">
         <v>1</v>
       </c>
-    </row>
-[...95 lines deleted...]
-      <c r="F26" s="42" t="s">
+      <c r="I32" s="28">
         <v>1</v>
       </c>
-      <c r="G26" s="42">
-[...24 lines deleted...]
-      <c r="A28" s="36" t="s">
+    </row>
+    <row r="33" spans="1:9" ht="15" customHeight="1">
+      <c r="A33" s="36" t="s">
         <v>1</v>
       </c>
-      <c r="B28" s="42">
-[...10 lines deleted...]
-      <c r="A29" s="2" t="s">
+      <c r="B33" s="42">
+        <v>3117</v>
+      </c>
+      <c r="C33" s="42">
+        <v>2834</v>
+      </c>
+      <c r="D33" s="42">
+        <v>5951</v>
+      </c>
+      <c r="E33" s="21"/>
+      <c r="F33" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="G33" s="42">
+        <v>22982</v>
+      </c>
+      <c r="H33" s="42">
+        <v>18907</v>
+      </c>
+      <c r="I33" s="42">
+        <v>41889</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9" ht="15" customHeight="1">
+      <c r="A34" s="2" t="s">
         <v>142</v>
       </c>
-      <c r="E29" s="21"/>
-[...13 lines deleted...]
-    <row r="34" spans="5:5" ht="15" customHeight="1">
       <c r="E34" s="21"/>
     </row>
-    <row r="35" spans="5:5" ht="15" customHeight="1">
+    <row r="35" spans="1:9" ht="15" customHeight="1">
+      <c r="A35" s="50"/>
       <c r="E35" s="21"/>
     </row>
-    <row r="36" spans="5:5" ht="15" customHeight="1">
+    <row r="36" spans="1:9" ht="15" customHeight="1">
       <c r="E36" s="21"/>
     </row>
-    <row r="49" spans="5:5" ht="15" customHeight="1">
-      <c r="E49" s="4"/>
+    <row r="37" spans="1:9" ht="15" customHeight="1">
+      <c r="E37" s="21"/>
+    </row>
+    <row r="38" spans="1:9" ht="15" customHeight="1">
+      <c r="E38" s="21"/>
+    </row>
+    <row r="51" spans="5:5" ht="15" customHeight="1">
+      <c r="E51" s="4"/>
     </row>
   </sheetData>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.05" right="0.05" top="0.5" bottom="0.5" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <tableParts count="5">
     <tablePart r:id="rId2"/>
     <tablePart r:id="rId3"/>
     <tablePart r:id="rId4"/>
     <tablePart r:id="rId5"/>
     <tablePart r:id="rId6"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
-  <dimension ref="A1:I39"/>
+  <dimension ref="A1:I42"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="E39" sqref="E39"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
-    <col min="1" max="4" width="11.7109375" style="2" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9" max="9" width="17.7109375" style="2" customWidth="1"/>
+    <col min="1" max="1" width="11.7109375" style="2" customWidth="1"/>
+    <col min="2" max="4" width="10.7109375" style="2" customWidth="1"/>
+    <col min="5" max="6" width="11.42578125" style="2"/>
+    <col min="7" max="9" width="10.7109375" style="2" customWidth="1"/>
     <col min="10" max="16384" width="11.42578125" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="15" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>80</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
     </row>
     <row r="2" spans="1:9" ht="15" customHeight="1">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
     </row>
@@ -18012,431 +19444,548 @@
         <v>151</v>
       </c>
       <c r="B8" s="29">
         <v>5</v>
       </c>
       <c r="C8" s="29">
         <v>16</v>
       </c>
       <c r="D8" s="29">
         <v>21</v>
       </c>
       <c r="F8" s="50" t="s">
         <v>151</v>
       </c>
       <c r="G8" s="24">
         <v>5</v>
       </c>
       <c r="H8" s="24">
         <v>7</v>
       </c>
       <c r="I8" s="24">
         <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:9" ht="15" customHeight="1">
-      <c r="A9" s="36" t="s">
+      <c r="A9" s="24" t="s">
         <v>158</v>
       </c>
-      <c r="B9" s="43">
+      <c r="B9" s="29">
         <v>2</v>
       </c>
-      <c r="C9" s="43">
+      <c r="C9" s="29">
         <v>11</v>
       </c>
-      <c r="D9" s="43">
+      <c r="D9" s="29">
         <v>13</v>
       </c>
-      <c r="F9" s="36" t="s">
+      <c r="F9" s="24" t="s">
         <v>158</v>
       </c>
-      <c r="G9" s="36">
+      <c r="G9" s="24">
         <v>4</v>
       </c>
-      <c r="H9" s="36">
+      <c r="H9" s="24">
         <v>4</v>
       </c>
-      <c r="I9" s="36">
+      <c r="I9" s="24">
         <v>8</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="15" customHeight="1">
-      <c r="A10" s="36" t="s">
+      <c r="A10" s="50" t="s">
+        <v>159</v>
+      </c>
+      <c r="B10" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C10" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D10" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="F10" s="50" t="s">
+        <v>159</v>
+      </c>
+      <c r="G10" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H10" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I10" s="54" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" ht="15" customHeight="1">
+      <c r="A11" s="36" t="s">
         <v>1</v>
       </c>
-      <c r="B10" s="43">
-[...8 lines deleted...]
-      <c r="F10" s="36" t="s">
+      <c r="B11" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C11" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D11" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="F11" s="36" t="s">
         <v>1</v>
       </c>
-      <c r="G10" s="36">
-[...5 lines deleted...]
-      <c r="I10" s="36">
+      <c r="G11" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H11" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I11" s="54" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9" ht="15" customHeight="1">
+      <c r="A12" s="56" t="s">
+        <v>162</v>
+      </c>
+      <c r="B12" s="43"/>
+      <c r="C12" s="43"/>
+      <c r="D12" s="43"/>
+      <c r="F12" s="56" t="s">
+        <v>162</v>
+      </c>
+      <c r="G12" s="36"/>
+      <c r="H12" s="36"/>
+      <c r="I12" s="36"/>
+    </row>
+    <row r="13" spans="1:9" ht="15" customHeight="1">
+      <c r="A13" s="36"/>
+      <c r="B13" s="43"/>
+      <c r="C13" s="43"/>
+      <c r="D13" s="43"/>
+      <c r="F13" s="36"/>
+      <c r="G13" s="36"/>
+      <c r="H13" s="36"/>
+      <c r="I13" s="36"/>
+    </row>
+    <row r="14" spans="1:9" ht="15" customHeight="1">
+      <c r="A14" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="B14" s="1"/>
+      <c r="C14" s="1"/>
+      <c r="D14" s="1"/>
+    </row>
+    <row r="15" spans="1:9" ht="15" customHeight="1">
+      <c r="A15" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9" ht="15" customHeight="1">
+      <c r="A16" s="18" t="s">
+        <v>123</v>
+      </c>
+      <c r="B16" s="5">
+        <v>0</v>
+      </c>
+      <c r="C16" s="5">
+        <v>0</v>
+      </c>
+      <c r="D16" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9" ht="15" customHeight="1">
+      <c r="A17" s="18" t="s">
+        <v>125</v>
+      </c>
+      <c r="B17" s="5">
+        <v>0</v>
+      </c>
+      <c r="C17" s="5">
+        <v>0</v>
+      </c>
+      <c r="D17" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" ht="15" customHeight="1">
+      <c r="A18" s="24" t="s">
+        <v>143</v>
+      </c>
+      <c r="B18" s="5">
+        <v>0</v>
+      </c>
+      <c r="C18" s="5">
+        <v>1</v>
+      </c>
+      <c r="D18" s="5">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9" ht="15" customHeight="1">
+      <c r="A19" s="50" t="s">
+        <v>151</v>
+      </c>
+      <c r="B19" s="5">
+        <v>0</v>
+      </c>
+      <c r="C19" s="5">
+        <v>0</v>
+      </c>
+      <c r="D19" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9" ht="15" customHeight="1">
+      <c r="A20" s="24" t="s">
+        <v>158</v>
+      </c>
+      <c r="B20" s="5">
+        <v>0</v>
+      </c>
+      <c r="C20" s="5">
+        <v>0</v>
+      </c>
+      <c r="D20" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9" ht="15" customHeight="1">
+      <c r="A21" s="50" t="s">
+        <v>159</v>
+      </c>
+      <c r="B21" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C21" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D21" s="54" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9" ht="15" customHeight="1">
+      <c r="A22" s="24" t="s">
+        <v>1</v>
+      </c>
+      <c r="B22" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C22" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D22" s="54" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" ht="15" customHeight="1">
+      <c r="A23" s="56" t="s">
+        <v>162</v>
+      </c>
+      <c r="B23" s="24"/>
+      <c r="C23" s="24"/>
+      <c r="D23" s="24"/>
+    </row>
+    <row r="24" spans="1:9" ht="15" customHeight="1">
+      <c r="A24" s="24"/>
+      <c r="B24" s="24"/>
+      <c r="C24" s="24"/>
+      <c r="D24" s="24"/>
+    </row>
+    <row r="25" spans="1:9" ht="15" customHeight="1">
+      <c r="A25" s="40" t="s">
+        <v>141</v>
+      </c>
+      <c r="B25" s="40"/>
+      <c r="C25" s="40"/>
+      <c r="D25" s="40"/>
+      <c r="F25" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="G25" s="1"/>
+      <c r="H25" s="1"/>
+      <c r="I25" s="1"/>
+    </row>
+    <row r="26" spans="1:9" ht="15" customHeight="1">
+      <c r="A26" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="B26" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="C26" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="D26" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="F26" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="G26" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="H26" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="I26" s="5" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9" ht="15" customHeight="1">
+      <c r="A27" s="18" t="s">
+        <v>123</v>
+      </c>
+      <c r="B27" s="5">
+        <v>3</v>
+      </c>
+      <c r="C27" s="5">
+        <v>7</v>
+      </c>
+      <c r="D27" s="5">
+        <v>10</v>
+      </c>
+      <c r="F27" s="19" t="s">
+        <v>123</v>
+      </c>
+      <c r="G27" s="5">
+        <v>30</v>
+      </c>
+      <c r="H27" s="5">
+        <v>66</v>
+      </c>
+      <c r="I27" s="5">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9" ht="15" customHeight="1">
+      <c r="A28" s="18" t="s">
+        <v>125</v>
+      </c>
+      <c r="B28" s="5">
+        <v>4</v>
+      </c>
+      <c r="C28" s="5">
+        <v>6</v>
+      </c>
+      <c r="D28" s="5">
+        <v>10</v>
+      </c>
+      <c r="F28" s="18" t="s">
+        <v>125</v>
+      </c>
+      <c r="G28" s="5">
+        <v>24</v>
+      </c>
+      <c r="H28" s="5">
+        <v>73</v>
+      </c>
+      <c r="I28" s="5">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9" ht="15" customHeight="1">
+      <c r="A29" s="24" t="s">
+        <v>143</v>
+      </c>
+      <c r="B29" s="24">
+        <v>1</v>
+      </c>
+      <c r="C29" s="24">
+        <v>6</v>
+      </c>
+      <c r="D29" s="24">
+        <v>7</v>
+      </c>
+      <c r="F29" s="24" t="s">
+        <v>143</v>
+      </c>
+      <c r="G29" s="24">
+        <v>3</v>
+      </c>
+      <c r="H29" s="24">
+        <v>8</v>
+      </c>
+      <c r="I29" s="24">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9" ht="15" customHeight="1">
+      <c r="A30" s="50" t="s">
+        <v>151</v>
+      </c>
+      <c r="B30" s="24">
+        <v>4</v>
+      </c>
+      <c r="C30" s="24">
+        <v>3</v>
+      </c>
+      <c r="D30" s="24">
+        <v>7</v>
+      </c>
+      <c r="F30" s="18" t="s">
+        <v>151</v>
+      </c>
+      <c r="G30" s="24">
+        <v>0</v>
+      </c>
+      <c r="H30" s="24">
+        <v>0</v>
+      </c>
+      <c r="I30" s="24">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9" ht="15" customHeight="1">
+      <c r="A31" s="24" t="s">
+        <v>158</v>
+      </c>
+      <c r="B31" s="24">
+        <v>2</v>
+      </c>
+      <c r="C31" s="24">
+        <v>4</v>
+      </c>
+      <c r="D31" s="24">
+        <v>6</v>
+      </c>
+      <c r="F31" s="24" t="s">
+        <v>158</v>
+      </c>
+      <c r="G31" s="24">
+        <v>0</v>
+      </c>
+      <c r="H31" s="24">
+        <v>0</v>
+      </c>
+      <c r="I31" s="24">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9" ht="15" customHeight="1">
+      <c r="A32" s="50" t="s">
+        <v>159</v>
+      </c>
+      <c r="B32" s="24">
+        <v>3</v>
+      </c>
+      <c r="C32" s="24">
+        <v>10</v>
+      </c>
+      <c r="D32" s="24">
+        <v>13</v>
+      </c>
+      <c r="F32" s="18" t="s">
+        <v>159</v>
+      </c>
+      <c r="G32" s="24">
+        <v>0</v>
+      </c>
+      <c r="H32" s="24">
+        <v>0</v>
+      </c>
+      <c r="I32" s="24">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9" ht="15" customHeight="1">
+      <c r="A33" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="B33" s="36">
+        <v>17</v>
+      </c>
+      <c r="C33" s="36">
+        <v>36</v>
+      </c>
+      <c r="D33" s="36">
+        <v>53</v>
+      </c>
+      <c r="F33" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="G33" s="36">
         <v>57</v>
       </c>
-    </row>
-[...259 lines deleted...]
-      <c r="H26" s="36">
+      <c r="H33" s="36">
         <v>147</v>
       </c>
-      <c r="I26" s="36">
+      <c r="I33" s="36">
         <v>204</v>
       </c>
     </row>
-    <row r="27" spans="1:9" ht="15" customHeight="1">
-[...28 lines deleted...]
-      <c r="A29" s="36" t="s">
+    <row r="34" spans="1:9" ht="15" customHeight="1">
+      <c r="A34" s="36" t="s">
         <v>142</v>
       </c>
-      <c r="B29" s="36"/>
-[...10 lines deleted...]
-      <c r="E39" s="15"/>
+      <c r="B34" s="36"/>
+      <c r="C34" s="36"/>
+      <c r="D34" s="36"/>
+    </row>
+    <row r="35" spans="1:9" ht="15" customHeight="1">
+      <c r="A35" s="50"/>
+    </row>
+    <row r="39" spans="1:9" ht="15" customHeight="1">
+      <c r="E39" s="4"/>
+    </row>
+    <row r="41" spans="1:9" ht="15" customHeight="1">
+      <c r="E41" s="15"/>
+    </row>
+    <row r="42" spans="1:9" ht="15" customHeight="1">
+      <c r="E42" s="15"/>
     </row>
   </sheetData>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.05" right="0.05" top="0.5" bottom="0.5" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <tableParts count="5">
     <tablePart r:id="rId1"/>
     <tablePart r:id="rId2"/>
     <tablePart r:id="rId3"/>
     <tablePart r:id="rId4"/>
     <tablePart r:id="rId5"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
-  <dimension ref="A1:K38"/>
+  <dimension ref="A1:K41"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="N35" sqref="N35"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="16.140625" style="2" customWidth="1"/>
     <col min="2" max="2" width="9.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.28515625" style="2" customWidth="1"/>
     <col min="4" max="4" width="22" style="2" customWidth="1"/>
     <col min="5" max="5" width="7.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="6" max="7" width="11.42578125" style="2"/>
     <col min="8" max="8" width="13.42578125" style="2" customWidth="1"/>
     <col min="9" max="9" width="15" style="2" customWidth="1"/>
     <col min="10" max="10" width="23.140625" style="2" customWidth="1"/>
     <col min="11" max="16384" width="11.42578125" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="15" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>79</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:11" ht="15" customHeight="1">
@@ -18476,871 +20025,896 @@
         <v>69</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>1</v>
       </c>
       <c r="G4" s="6" t="s">
         <v>65</v>
       </c>
       <c r="H4" s="5" t="s">
         <v>68</v>
       </c>
       <c r="I4" s="5" t="s">
         <v>0</v>
       </c>
       <c r="J4" s="5" t="s">
         <v>69</v>
       </c>
       <c r="K4" s="5" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="8">
-[...9 lines deleted...]
-        <v>161</v>
+      <c r="B5" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C5" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D5" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E5" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="H5" s="8">
-[...9 lines deleted...]
-        <v>674</v>
+      <c r="H5" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I5" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J5" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="K5" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="6" spans="1:11" ht="15" customHeight="1">
       <c r="A6" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="B6" s="8">
-[...9 lines deleted...]
-        <v>103</v>
+      <c r="B6" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C6" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D6" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E6" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="G6" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="H6" s="8">
-[...9 lines deleted...]
-        <v>489</v>
+      <c r="H6" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I6" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J6" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="K6" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="7" spans="1:11" ht="15" customHeight="1">
       <c r="A7" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="B7" s="8">
-[...9 lines deleted...]
-        <v>145</v>
+      <c r="B7" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C7" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D7" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E7" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="G7" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="H7" s="8">
-[...9 lines deleted...]
-        <v>429</v>
+      <c r="H7" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I7" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J7" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="K7" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="15" customHeight="1">
       <c r="A8" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="B8" s="8">
-[...9 lines deleted...]
-        <v>292</v>
+      <c r="B8" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C8" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D8" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E8" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="G8" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="H8" s="8">
-[...9 lines deleted...]
-        <v>996</v>
+      <c r="H8" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I8" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J8" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="K8" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="9" spans="1:11" ht="15" customHeight="1">
       <c r="A9" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="B9" s="8">
-[...9 lines deleted...]
-        <v>400</v>
+      <c r="B9" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C9" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D9" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E9" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="G9" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="H9" s="8">
-[...9 lines deleted...]
-        <v>1909</v>
+      <c r="H9" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I9" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J9" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="K9" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="15" customHeight="1">
       <c r="A10" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="B10" s="8">
-[...9 lines deleted...]
-        <v>366</v>
+      <c r="B10" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C10" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D10" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E10" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="G10" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="H10" s="8">
-[...9 lines deleted...]
-        <v>1450</v>
+      <c r="H10" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I10" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J10" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="K10" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="15" customHeight="1">
       <c r="A11" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="B11" s="8">
-[...9 lines deleted...]
-        <v>273</v>
+      <c r="B11" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C11" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D11" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E11" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="G11" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="H11" s="8">
-[...9 lines deleted...]
-        <v>1199</v>
+      <c r="H11" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I11" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J11" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="K11" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="15" customHeight="1">
       <c r="A12" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="B12" s="8">
-[...9 lines deleted...]
-        <v>51</v>
+      <c r="B12" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C12" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D12" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E12" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="G12" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="H12" s="8">
-[...9 lines deleted...]
-        <v>176</v>
+      <c r="H12" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I12" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J12" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="K12" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="13" spans="1:11" ht="15" customHeight="1">
       <c r="A13" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="B13" s="8">
-[...9 lines deleted...]
-        <v>1791</v>
+      <c r="B13" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C13" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D13" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E13" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="G13" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="H13" s="8">
-[...9 lines deleted...]
-        <v>7322</v>
+      <c r="H13" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I13" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J13" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="K13" s="54" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" ht="15" customHeight="1">
+      <c r="A14" s="56" t="s">
+        <v>162</v>
+      </c>
+      <c r="G14" s="56" t="s">
+        <v>162</v>
       </c>
     </row>
     <row r="15" spans="1:11" ht="15" customHeight="1">
-      <c r="A15" s="1" t="s">
+      <c r="A15" s="56"/>
+      <c r="G15" s="56"/>
+    </row>
+    <row r="16" spans="1:11" ht="15" customHeight="1">
+      <c r="A16" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="B15" s="1"/>
-[...19 lines deleted...]
-      </c>
+      <c r="B16" s="1"/>
+      <c r="C16" s="1"/>
+      <c r="D16" s="1"/>
+      <c r="E16" s="1"/>
     </row>
     <row r="17" spans="1:11" ht="15" customHeight="1">
       <c r="A17" s="6" t="s">
-        <v>2</v>
-[...10 lines deleted...]
-      <c r="E17" s="8">
+        <v>65</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="C17" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="E17" s="5" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="15" customHeight="1">
       <c r="A18" s="6" t="s">
-        <v>3</v>
-[...14 lines deleted...]
-        <v>93</v>
+        <v>2</v>
+      </c>
+      <c r="B18" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C18" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D18" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E18" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="19" spans="1:11" ht="15" customHeight="1">
       <c r="A19" s="6" t="s">
-        <v>4</v>
-[...11 lines deleted...]
-        <v>2</v>
+        <v>3</v>
+      </c>
+      <c r="B19" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C19" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D19" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E19" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>93</v>
       </c>
     </row>
     <row r="20" spans="1:11" ht="15" customHeight="1">
       <c r="A20" s="6" t="s">
-        <v>5</v>
-[...11 lines deleted...]
-        <v>7</v>
+        <v>4</v>
+      </c>
+      <c r="B20" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C20" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D20" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E20" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="21" spans="1:11" ht="15" customHeight="1">
       <c r="A21" s="6" t="s">
-        <v>6</v>
-[...11 lines deleted...]
-        <v>16</v>
+        <v>5</v>
+      </c>
+      <c r="B21" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C21" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D21" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E21" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="22" spans="1:11" ht="15" customHeight="1">
       <c r="A22" s="6" t="s">
-        <v>7</v>
-[...11 lines deleted...]
-        <v>19</v>
+        <v>6</v>
+      </c>
+      <c r="B22" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C22" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D22" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E22" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="15" customHeight="1">
       <c r="A23" s="6" t="s">
-        <v>8</v>
-[...11 lines deleted...]
-        <v>19</v>
+        <v>7</v>
+      </c>
+      <c r="B23" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C23" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D23" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E23" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="15" customHeight="1">
       <c r="A24" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="B24" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C24" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D24" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E24" s="54" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11" ht="15" customHeight="1">
+      <c r="A25" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="B24" s="8">
-[...13 lines deleted...]
-      <c r="A25" s="6" t="s">
+      <c r="B25" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C25" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D25" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E25" s="54" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11" ht="14.25" customHeight="1">
+      <c r="A26" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="B25" s="8">
-[...9 lines deleted...]
-        <v>64</v>
+      <c r="B26" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C26" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D26" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E26" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="15" customHeight="1">
-      <c r="A27" s="2" t="s">
+      <c r="A27" s="56" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11" ht="15" customHeight="1">
+      <c r="A28" s="56"/>
+    </row>
+    <row r="29" spans="1:11" ht="15" customHeight="1">
+      <c r="A29" s="2" t="s">
         <v>141</v>
       </c>
-      <c r="G27" s="2" t="s">
+      <c r="G29" s="2" t="s">
         <v>95</v>
-      </c>
-[...62 lines deleted...]
-        <v>2339</v>
       </c>
     </row>
     <row r="30" spans="1:11" ht="15" customHeight="1">
       <c r="A30" s="6" t="s">
-        <v>3</v>
-[...11 lines deleted...]
-        <v>275</v>
+        <v>65</v>
+      </c>
+      <c r="B30" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="C30" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="D30" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="E30" s="5" t="s">
+        <v>1</v>
       </c>
       <c r="G30" s="6" t="s">
-        <v>3</v>
-[...11 lines deleted...]
-        <v>3841</v>
+        <v>65</v>
+      </c>
+      <c r="H30" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="I30" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="J30" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="K30" s="5" t="s">
+        <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="15" customHeight="1">
       <c r="A31" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B31" s="8">
+        <v>0</v>
+      </c>
+      <c r="C31" s="8">
+        <v>448</v>
+      </c>
+      <c r="D31" s="8">
+        <v>2</v>
+      </c>
+      <c r="E31" s="8">
+        <v>450</v>
+      </c>
+      <c r="G31" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="H31" s="8">
+        <v>0</v>
+      </c>
+      <c r="I31" s="8">
+        <v>2336</v>
+      </c>
+      <c r="J31" s="8">
         <v>4</v>
       </c>
-      <c r="B31" s="8">
-[...22 lines deleted...]
-      </c>
       <c r="K31" s="8">
-        <v>3815</v>
+        <v>2340</v>
       </c>
     </row>
     <row r="32" spans="1:11" ht="15" customHeight="1">
       <c r="A32" s="6" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B32" s="8">
-        <v>1162</v>
+        <v>0</v>
       </c>
       <c r="C32" s="8">
-        <v>0</v>
+        <v>352</v>
       </c>
       <c r="D32" s="8">
         <v>0</v>
       </c>
       <c r="E32" s="8">
-        <v>1162</v>
+        <v>352</v>
       </c>
       <c r="G32" s="6" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="H32" s="8">
-        <v>4746</v>
+        <v>0</v>
       </c>
       <c r="I32" s="8">
-        <v>0</v>
+        <v>3820</v>
       </c>
       <c r="J32" s="8">
-        <v>0</v>
+        <v>21</v>
       </c>
       <c r="K32" s="8">
-        <v>4746</v>
+        <v>3841</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="15" customHeight="1">
       <c r="A33" s="6" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B33" s="8">
-        <v>731</v>
+        <v>0</v>
       </c>
       <c r="C33" s="8">
-        <v>0</v>
+        <v>363</v>
       </c>
       <c r="D33" s="8">
-        <v>0</v>
+        <v>51</v>
       </c>
       <c r="E33" s="8">
-        <v>731</v>
+        <v>414</v>
       </c>
       <c r="G33" s="6" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="H33" s="8">
-        <v>6163</v>
+        <v>0</v>
       </c>
       <c r="I33" s="8">
-        <v>0</v>
+        <v>3635</v>
       </c>
       <c r="J33" s="8">
-        <v>0</v>
+        <v>179</v>
       </c>
       <c r="K33" s="8">
-        <v>6163</v>
+        <v>3814</v>
       </c>
     </row>
     <row r="34" spans="1:11" ht="15" customHeight="1">
       <c r="A34" s="6" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B34" s="8">
-        <v>1001</v>
+        <v>1340</v>
       </c>
       <c r="C34" s="8">
         <v>0</v>
       </c>
       <c r="D34" s="8">
         <v>0</v>
       </c>
       <c r="E34" s="8">
-        <v>1001</v>
+        <v>1340</v>
       </c>
       <c r="G34" s="6" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="H34" s="8">
-        <v>9213</v>
+        <v>4744</v>
       </c>
       <c r="I34" s="8">
         <v>0</v>
       </c>
       <c r="J34" s="8">
         <v>0</v>
       </c>
       <c r="K34" s="8">
-        <v>9213</v>
+        <v>4744</v>
       </c>
     </row>
     <row r="35" spans="1:11" ht="15" customHeight="1">
       <c r="A35" s="6" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B35" s="8">
-        <v>921</v>
+        <v>864</v>
       </c>
       <c r="C35" s="8">
         <v>0</v>
       </c>
       <c r="D35" s="8">
         <v>0</v>
       </c>
       <c r="E35" s="8">
-        <v>921</v>
+        <v>864</v>
       </c>
       <c r="G35" s="6" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="H35" s="8">
-        <v>8788</v>
+        <v>6163</v>
       </c>
       <c r="I35" s="8">
         <v>0</v>
       </c>
       <c r="J35" s="8">
         <v>0</v>
       </c>
       <c r="K35" s="8">
-        <v>8788</v>
+        <v>6163</v>
       </c>
     </row>
     <row r="36" spans="1:11" ht="15" customHeight="1">
       <c r="A36" s="6" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="B36" s="8">
-        <v>216</v>
+        <v>1188</v>
       </c>
       <c r="C36" s="8">
         <v>0</v>
       </c>
       <c r="D36" s="8">
         <v>0</v>
       </c>
       <c r="E36" s="8">
-        <v>216</v>
+        <v>1188</v>
       </c>
       <c r="G36" s="6" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="H36" s="8">
-        <v>2992</v>
+        <v>9212</v>
       </c>
       <c r="I36" s="8">
         <v>0</v>
       </c>
       <c r="J36" s="8">
         <v>0</v>
       </c>
       <c r="K36" s="8">
-        <v>2992</v>
+        <v>9212</v>
       </c>
     </row>
     <row r="37" spans="1:11" ht="15" customHeight="1">
       <c r="A37" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="B37" s="8">
+        <v>1091</v>
+      </c>
+      <c r="C37" s="8">
+        <v>0</v>
+      </c>
+      <c r="D37" s="8">
+        <v>0</v>
+      </c>
+      <c r="E37" s="8">
+        <v>1091</v>
+      </c>
+      <c r="G37" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="H37" s="8">
+        <v>8785</v>
+      </c>
+      <c r="I37" s="8">
+        <v>0</v>
+      </c>
+      <c r="J37" s="8">
+        <v>0</v>
+      </c>
+      <c r="K37" s="8">
+        <v>8785</v>
+      </c>
+    </row>
+    <row r="38" spans="1:11" ht="15" customHeight="1">
+      <c r="A38" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B38" s="8">
+        <v>252</v>
+      </c>
+      <c r="C38" s="8">
+        <v>0</v>
+      </c>
+      <c r="D38" s="8">
+        <v>0</v>
+      </c>
+      <c r="E38" s="8">
+        <v>252</v>
+      </c>
+      <c r="G38" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="H38" s="8">
+        <v>2990</v>
+      </c>
+      <c r="I38" s="8">
+        <v>0</v>
+      </c>
+      <c r="J38" s="8">
+        <v>0</v>
+      </c>
+      <c r="K38" s="8">
+        <v>2990</v>
+      </c>
+    </row>
+    <row r="39" spans="1:11" ht="15" customHeight="1">
+      <c r="A39" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="B37" s="8">
-[...11 lines deleted...]
-      <c r="G37" s="6" t="s">
+      <c r="B39" s="8">
+        <v>4735</v>
+      </c>
+      <c r="C39" s="8">
+        <v>1163</v>
+      </c>
+      <c r="D39" s="8">
+        <v>53</v>
+      </c>
+      <c r="E39" s="8">
+        <v>5951</v>
+      </c>
+      <c r="G39" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="H37" s="8">
-[...2 lines deleted...]
-      <c r="I37" s="8">
+      <c r="H39" s="8">
+        <v>31894</v>
+      </c>
+      <c r="I39" s="8">
         <v>9791</v>
       </c>
-      <c r="J37" s="8">
+      <c r="J39" s="8">
         <v>204</v>
       </c>
-      <c r="K37" s="8">
-[...4 lines deleted...]
-      <c r="A38" s="36" t="s">
+      <c r="K39" s="8">
+        <v>41889</v>
+      </c>
+    </row>
+    <row r="40" spans="1:11" ht="15" customHeight="1">
+      <c r="A40" s="36" t="s">
         <v>142</v>
       </c>
-      <c r="B38" s="36"/>
-[...2 lines deleted...]
-      <c r="E38" s="36"/>
+      <c r="B40" s="36"/>
+      <c r="C40" s="36"/>
+      <c r="D40" s="36"/>
+      <c r="E40" s="36"/>
+    </row>
+    <row r="41" spans="1:11" ht="15" customHeight="1">
+      <c r="A41" s="50"/>
     </row>
   </sheetData>
   <pageMargins left="0.05" right="0.05" top="0.5" bottom="0.5" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <tableParts count="5">
     <tablePart r:id="rId1"/>
     <tablePart r:id="rId2"/>
     <tablePart r:id="rId3"/>
     <tablePart r:id="rId4"/>
     <tablePart r:id="rId5"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
-  <dimension ref="A1:I38"/>
+  <dimension ref="A1:I41"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="M33" sqref="M33"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="14.85546875" style="2" customWidth="1"/>
     <col min="2" max="4" width="10.7109375" style="2" customWidth="1"/>
     <col min="5" max="5" width="11.42578125" style="2" customWidth="1"/>
     <col min="6" max="8" width="11.42578125" style="2"/>
     <col min="9" max="9" width="14.42578125" style="2" customWidth="1"/>
     <col min="10" max="16384" width="11.42578125" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="15" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>78</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
     </row>
     <row r="2" spans="1:9" ht="15" customHeight="1">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
     </row>
@@ -19363,738 +20937,765 @@
         <v>70</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>71</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>1</v>
       </c>
       <c r="F4" s="6" t="s">
         <v>65</v>
       </c>
       <c r="G4" s="5" t="s">
         <v>70</v>
       </c>
       <c r="H4" s="5" t="s">
         <v>71</v>
       </c>
       <c r="I4" s="5" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:9" ht="15" customHeight="1">
       <c r="A5" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="8">
-[...6 lines deleted...]
-        <v>161</v>
+      <c r="B5" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C5" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D5" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="G5" s="8">
-[...6 lines deleted...]
-        <v>674</v>
+      <c r="G5" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H5" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I5" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="6" spans="1:9" ht="15" customHeight="1">
       <c r="A6" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="B6" s="8">
-[...6 lines deleted...]
-        <v>103</v>
+      <c r="B6" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C6" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D6" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="F6" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="G6" s="8">
-[...6 lines deleted...]
-        <v>489</v>
+      <c r="G6" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H6" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I6" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="7" spans="1:9" ht="15" customHeight="1">
       <c r="A7" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="B7" s="8">
-[...6 lines deleted...]
-        <v>145</v>
+      <c r="B7" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C7" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D7" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="F7" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="G7" s="8">
-[...6 lines deleted...]
-        <v>429</v>
+      <c r="G7" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H7" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I7" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="8" spans="1:9" ht="15" customHeight="1">
       <c r="A8" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="B8" s="8">
-[...6 lines deleted...]
-        <v>292</v>
+      <c r="B8" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C8" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D8" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="F8" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="G8" s="8">
-[...6 lines deleted...]
-        <v>996</v>
+      <c r="G8" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H8" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I8" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="9" spans="1:9" ht="15" customHeight="1">
       <c r="A9" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="B9" s="8">
-[...6 lines deleted...]
-        <v>400</v>
+      <c r="B9" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C9" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D9" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="F9" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="G9" s="8">
-[...6 lines deleted...]
-        <v>1909</v>
+      <c r="G9" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H9" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I9" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="15" customHeight="1">
       <c r="A10" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="B10" s="8">
-[...6 lines deleted...]
-        <v>366</v>
+      <c r="B10" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C10" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D10" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="F10" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="G10" s="8">
-[...6 lines deleted...]
-        <v>1450</v>
+      <c r="G10" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H10" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I10" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="11" spans="1:9" ht="15" customHeight="1">
       <c r="A11" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="B11" s="8">
-[...6 lines deleted...]
-        <v>273</v>
+      <c r="B11" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C11" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D11" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="F11" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="G11" s="8">
-[...6 lines deleted...]
-        <v>1199</v>
+      <c r="G11" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H11" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I11" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="15" customHeight="1">
       <c r="A12" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="B12" s="8">
-[...6 lines deleted...]
-        <v>51</v>
+      <c r="B12" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C12" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D12" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="F12" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="G12" s="8">
-[...6 lines deleted...]
-        <v>176</v>
+      <c r="G12" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H12" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I12" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="13" spans="1:9" ht="15" customHeight="1">
       <c r="A13" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="B13" s="8">
-[...6 lines deleted...]
-        <v>1791</v>
+      <c r="B13" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C13" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D13" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="F13" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="G13" s="8">
-[...6 lines deleted...]
-        <v>7322</v>
+      <c r="G13" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H13" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I13" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="15" customHeight="1">
-      <c r="A14" s="6"/>
+      <c r="A14" s="56" t="s">
+        <v>162</v>
+      </c>
       <c r="B14" s="8"/>
       <c r="C14" s="8"/>
       <c r="D14" s="8"/>
-      <c r="F14" s="6"/>
+      <c r="F14" s="56" t="s">
+        <v>162</v>
+      </c>
       <c r="G14" s="8"/>
       <c r="H14" s="8"/>
       <c r="I14" s="8"/>
     </row>
     <row r="15" spans="1:9" ht="15" customHeight="1">
-      <c r="A15" s="1" t="s">
+      <c r="A15" s="56"/>
+      <c r="B15" s="8"/>
+      <c r="C15" s="8"/>
+      <c r="D15" s="8"/>
+      <c r="F15" s="56"/>
+      <c r="G15" s="8"/>
+      <c r="H15" s="8"/>
+      <c r="I15" s="8"/>
+    </row>
+    <row r="16" spans="1:9" ht="15" customHeight="1">
+      <c r="A16" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="B15" s="1"/>
-[...15 lines deleted...]
-      </c>
+      <c r="B16" s="1"/>
+      <c r="C16" s="1"/>
+      <c r="D16" s="1"/>
     </row>
     <row r="17" spans="1:9" ht="15" customHeight="1">
       <c r="A17" s="6" t="s">
-        <v>2</v>
-[...7 lines deleted...]
-      <c r="D17" s="8">
+        <v>65</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="C17" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="D17" s="5" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="15" customHeight="1">
       <c r="A18" s="6" t="s">
-        <v>3</v>
-[...8 lines deleted...]
-        <v>0</v>
+        <v>2</v>
+      </c>
+      <c r="B18" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C18" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D18" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="19" spans="1:9" ht="15" customHeight="1">
       <c r="A19" s="6" t="s">
-        <v>4</v>
-[...8 lines deleted...]
-        <v>2</v>
+        <v>3</v>
+      </c>
+      <c r="B19" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C19" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D19" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="20" spans="1:9" ht="15" customHeight="1">
       <c r="A20" s="6" t="s">
-        <v>5</v>
-[...8 lines deleted...]
-        <v>7</v>
+        <v>4</v>
+      </c>
+      <c r="B20" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C20" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D20" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="21" spans="1:9" ht="15" customHeight="1">
       <c r="A21" s="6" t="s">
-        <v>6</v>
-[...8 lines deleted...]
-        <v>16</v>
+        <v>5</v>
+      </c>
+      <c r="B21" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C21" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D21" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="15" customHeight="1">
       <c r="A22" s="6" t="s">
-        <v>7</v>
-[...8 lines deleted...]
-        <v>19</v>
+        <v>6</v>
+      </c>
+      <c r="B22" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C22" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D22" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="23" spans="1:9" ht="15" customHeight="1">
       <c r="A23" s="6" t="s">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>19</v>
+        <v>7</v>
+      </c>
+      <c r="B23" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C23" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D23" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="15" customHeight="1">
       <c r="A24" s="6" t="s">
-        <v>9</v>
-[...8 lines deleted...]
-        <v>0</v>
+        <v>8</v>
+      </c>
+      <c r="B24" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C24" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D24" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="25" spans="1:9" ht="15" customHeight="1">
       <c r="A25" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B25" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C25" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D25" s="54" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9" ht="15" customHeight="1">
+      <c r="A26" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="B25" s="8">
-[...13 lines deleted...]
-      <c r="D26" s="8"/>
+      <c r="B26" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C26" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D26" s="54" t="s">
+        <v>160</v>
+      </c>
     </row>
     <row r="27" spans="1:9" ht="15" customHeight="1">
-      <c r="A27" s="2" t="s">
+      <c r="A27" s="56" t="s">
+        <v>162</v>
+      </c>
+      <c r="B27" s="8"/>
+      <c r="C27" s="8"/>
+      <c r="D27" s="8"/>
+    </row>
+    <row r="28" spans="1:9" ht="15" customHeight="1">
+      <c r="A28" s="56"/>
+      <c r="B28" s="8"/>
+      <c r="C28" s="8"/>
+      <c r="D28" s="8"/>
+    </row>
+    <row r="29" spans="1:9" ht="15" customHeight="1">
+      <c r="A29" s="2" t="s">
         <v>141</v>
       </c>
-      <c r="F27" s="2" t="s">
+      <c r="F29" s="2" t="s">
         <v>95</v>
-      </c>
-[...50 lines deleted...]
-        <v>2339</v>
       </c>
     </row>
     <row r="30" spans="1:9" ht="15" customHeight="1">
       <c r="A30" s="6" t="s">
-        <v>3</v>
-[...8 lines deleted...]
-        <v>275</v>
+        <v>65</v>
+      </c>
+      <c r="B30" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="C30" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="D30" s="5" t="s">
+        <v>1</v>
       </c>
       <c r="F30" s="6" t="s">
-        <v>3</v>
-[...8 lines deleted...]
-        <v>3841</v>
+        <v>65</v>
+      </c>
+      <c r="G30" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="H30" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="I30" s="5" t="s">
+        <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:9" ht="15" customHeight="1">
       <c r="A31" s="6" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B31" s="8">
-        <v>146</v>
+        <v>222</v>
       </c>
       <c r="C31" s="8">
-        <v>188</v>
+        <v>228</v>
       </c>
       <c r="D31" s="8">
-        <v>334</v>
+        <v>450</v>
       </c>
       <c r="F31" s="6" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="G31" s="8">
-        <v>1734</v>
+        <v>1143</v>
       </c>
       <c r="H31" s="8">
-        <v>2081</v>
+        <v>1197</v>
       </c>
       <c r="I31" s="8">
-        <v>3815</v>
+        <v>2340</v>
       </c>
     </row>
     <row r="32" spans="1:9" ht="15" customHeight="1">
       <c r="A32" s="6" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B32" s="8">
-        <v>448</v>
+        <v>172</v>
       </c>
       <c r="C32" s="8">
-        <v>714</v>
+        <v>180</v>
       </c>
       <c r="D32" s="8">
-        <v>1162</v>
+        <v>352</v>
       </c>
       <c r="F32" s="6" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="G32" s="8">
-        <v>2287</v>
+        <v>1846</v>
       </c>
       <c r="H32" s="8">
-        <v>2459</v>
+        <v>1995</v>
       </c>
       <c r="I32" s="8">
-        <v>4746</v>
+        <v>3841</v>
       </c>
     </row>
     <row r="33" spans="1:9" ht="15" customHeight="1">
       <c r="A33" s="6" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B33" s="8">
-        <v>417</v>
+        <v>182</v>
       </c>
       <c r="C33" s="8">
-        <v>314</v>
+        <v>232</v>
       </c>
       <c r="D33" s="8">
-        <v>731</v>
+        <v>414</v>
       </c>
       <c r="F33" s="6" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="G33" s="8">
-        <v>3494</v>
+        <v>1733</v>
       </c>
       <c r="H33" s="8">
-        <v>2669</v>
+        <v>2081</v>
       </c>
       <c r="I33" s="8">
-        <v>6163</v>
+        <v>3814</v>
       </c>
     </row>
     <row r="34" spans="1:9" ht="15" customHeight="1">
       <c r="A34" s="6" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B34" s="8">
-        <v>562</v>
+        <v>525</v>
       </c>
       <c r="C34" s="8">
-        <v>439</v>
+        <v>815</v>
       </c>
       <c r="D34" s="8">
-        <v>1001</v>
+        <v>1340</v>
       </c>
       <c r="F34" s="6" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="G34" s="8">
-        <v>5153</v>
+        <v>2286</v>
       </c>
       <c r="H34" s="8">
-        <v>4060</v>
+        <v>2458</v>
       </c>
       <c r="I34" s="8">
-        <v>9213</v>
+        <v>4744</v>
       </c>
     </row>
     <row r="35" spans="1:9" ht="15" customHeight="1">
       <c r="A35" s="6" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B35" s="8">
-        <v>536</v>
+        <v>505</v>
       </c>
       <c r="C35" s="8">
-        <v>385</v>
+        <v>359</v>
       </c>
       <c r="D35" s="8">
-        <v>921</v>
+        <v>864</v>
       </c>
       <c r="F35" s="6" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="G35" s="8">
-        <v>5188</v>
+        <v>3494</v>
       </c>
       <c r="H35" s="8">
-        <v>3600</v>
+        <v>2669</v>
       </c>
       <c r="I35" s="8">
-        <v>8788</v>
+        <v>6163</v>
       </c>
     </row>
     <row r="36" spans="1:9" ht="15" customHeight="1">
       <c r="A36" s="6" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="B36" s="8">
-        <v>151</v>
+        <v>691</v>
       </c>
       <c r="C36" s="8">
-        <v>65</v>
+        <v>497</v>
       </c>
       <c r="D36" s="8">
-        <v>216</v>
+        <v>1188</v>
       </c>
       <c r="F36" s="6" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="G36" s="8">
-        <v>2144</v>
+        <v>5153</v>
       </c>
       <c r="H36" s="8">
-        <v>848</v>
+        <v>4059</v>
       </c>
       <c r="I36" s="8">
-        <v>2992</v>
+        <v>9212</v>
       </c>
     </row>
     <row r="37" spans="1:9" ht="15" customHeight="1">
       <c r="A37" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="B37" s="8">
+        <v>643</v>
+      </c>
+      <c r="C37" s="8">
+        <v>448</v>
+      </c>
+      <c r="D37" s="8">
+        <v>1091</v>
+      </c>
+      <c r="F37" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="G37" s="8">
+        <v>5185</v>
+      </c>
+      <c r="H37" s="8">
+        <v>3600</v>
+      </c>
+      <c r="I37" s="8">
+        <v>8785</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9" ht="15" customHeight="1">
+      <c r="A38" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B38" s="8">
+        <v>177</v>
+      </c>
+      <c r="C38" s="8">
+        <v>75</v>
+      </c>
+      <c r="D38" s="8">
+        <v>252</v>
+      </c>
+      <c r="F38" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="G38" s="8">
+        <v>2142</v>
+      </c>
+      <c r="H38" s="8">
+        <v>848</v>
+      </c>
+      <c r="I38" s="8">
+        <v>2990</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9" ht="15" customHeight="1">
+      <c r="A39" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="B37" s="8">
-[...8 lines deleted...]
-      <c r="F37" s="6" t="s">
+      <c r="B39" s="8">
+        <v>3117</v>
+      </c>
+      <c r="C39" s="8">
+        <v>2834</v>
+      </c>
+      <c r="D39" s="8">
+        <v>5951</v>
+      </c>
+      <c r="F39" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="G37" s="8">
-[...10 lines deleted...]
-      <c r="A38" s="36" t="s">
+      <c r="G39" s="8">
+        <v>22982</v>
+      </c>
+      <c r="H39" s="8">
+        <v>18907</v>
+      </c>
+      <c r="I39" s="8">
+        <v>41889</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9" ht="15" customHeight="1">
+      <c r="A40" s="36" t="s">
         <v>142</v>
       </c>
-      <c r="B38" s="36"/>
-[...1 lines deleted...]
-      <c r="D38" s="36"/>
+      <c r="B40" s="36"/>
+      <c r="C40" s="36"/>
+      <c r="D40" s="36"/>
+    </row>
+    <row r="41" spans="1:9" ht="15" customHeight="1">
+      <c r="A41" s="50"/>
     </row>
   </sheetData>
   <pageMargins left="0.05" right="0.05" top="0.5" bottom="0.5" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <tableParts count="5">
     <tablePart r:id="rId2"/>
     <tablePart r:id="rId3"/>
     <tablePart r:id="rId4"/>
     <tablePart r:id="rId5"/>
     <tablePart r:id="rId6"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
-  <dimension ref="A1:Q95"/>
+  <dimension ref="A1:Q94"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView showGridLines="0" topLeftCell="A3" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="N34" sqref="N34"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="41.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="13.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="17.85546875" style="3" customWidth="1"/>
     <col min="5" max="5" width="7.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.42578125" style="2" customWidth="1"/>
     <col min="7" max="7" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="12.5703125" customWidth="1"/>
     <col min="9" max="9" width="13" customWidth="1"/>
     <col min="10" max="10" width="17.140625" customWidth="1"/>
     <col min="12" max="12" width="11.42578125" style="2" customWidth="1"/>
     <col min="13" max="13" width="28.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="11.42578125" style="2"/>
     <col min="15" max="15" width="15.28515625" style="2" customWidth="1"/>
     <col min="16" max="16" width="18.140625" style="2" customWidth="1"/>
     <col min="17" max="16384" width="11.42578125" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="15" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>77</v>
       </c>
@@ -20146,3131 +21747,3077 @@
         <v>92</v>
       </c>
       <c r="K4" s="13" t="s">
         <v>1</v>
       </c>
       <c r="M4" s="12" t="s">
         <v>66</v>
       </c>
       <c r="N4" s="13" t="s">
         <v>68</v>
       </c>
       <c r="O4" s="13" t="s">
         <v>0</v>
       </c>
       <c r="P4" s="14" t="s">
         <v>92</v>
       </c>
       <c r="Q4" s="13" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:17" ht="15" customHeight="1">
       <c r="A5" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="B5" s="8">
-[...9 lines deleted...]
-        <v>141</v>
+      <c r="B5" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C5" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D5" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E5" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="H5" s="8">
-[...9 lines deleted...]
-        <v>1701</v>
+      <c r="H5" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I5" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J5" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="K5" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="M5" s="11" t="s">
         <v>10</v>
       </c>
       <c r="N5" s="8">
         <v>2</v>
       </c>
       <c r="O5" s="8">
         <v>0</v>
       </c>
       <c r="P5" s="8">
         <v>0</v>
       </c>
       <c r="Q5" s="8">
         <v>2</v>
       </c>
     </row>
     <row r="6" spans="1:17" ht="15" customHeight="1">
       <c r="A6" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="B6" s="8">
-[...9 lines deleted...]
-        <v>12</v>
+      <c r="B6" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C6" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D6" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E6" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="G6" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="H6" s="8">
-[...9 lines deleted...]
-        <v>3</v>
+      <c r="H6" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I6" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J6" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="K6" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="M6" s="11" t="s">
         <v>12</v>
       </c>
       <c r="N6" s="8">
         <v>1</v>
       </c>
       <c r="O6" s="8">
         <v>0</v>
       </c>
       <c r="P6" s="8">
         <v>0</v>
       </c>
       <c r="Q6" s="8">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:17" ht="15" customHeight="1">
       <c r="A7" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="B7" s="8">
-[...9 lines deleted...]
-        <v>13</v>
+      <c r="B7" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C7" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D7" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E7" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="G7" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="H7" s="8">
-[...9 lines deleted...]
-        <v>5</v>
+      <c r="H7" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I7" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J7" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="K7" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="M7" s="11" t="s">
         <v>13</v>
       </c>
       <c r="N7" s="8">
         <v>3</v>
       </c>
       <c r="O7" s="8">
         <v>0</v>
       </c>
       <c r="P7" s="8">
         <v>0</v>
       </c>
       <c r="Q7" s="8">
         <v>3</v>
       </c>
     </row>
     <row r="8" spans="1:17" ht="15" customHeight="1">
       <c r="A8" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="B8" s="8">
-[...9 lines deleted...]
-        <v>6</v>
+      <c r="B8" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C8" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D8" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E8" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="G8" s="6" t="s">
         <v>155</v>
       </c>
-      <c r="H8" s="8">
-[...9 lines deleted...]
-        <v>1</v>
+      <c r="H8" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I8" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J8" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="K8" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="M8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="N8" s="8">
         <v>5</v>
       </c>
       <c r="O8" s="8">
         <v>0</v>
       </c>
       <c r="P8" s="8">
         <v>0</v>
       </c>
       <c r="Q8" s="8">
         <v>5</v>
       </c>
     </row>
     <row r="9" spans="1:17" ht="15" customHeight="1">
       <c r="A9" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="B9" s="8">
-[...9 lines deleted...]
-        <v>12</v>
+      <c r="B9" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C9" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D9" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E9" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="G9" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="H9" s="8">
-[...9 lines deleted...]
-        <v>18</v>
+      <c r="H9" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I9" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J9" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="K9" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="M9" s="11" t="s">
         <v>16</v>
       </c>
       <c r="N9" s="8">
         <v>1</v>
       </c>
       <c r="O9" s="8">
         <v>0</v>
       </c>
       <c r="P9" s="8">
         <v>0</v>
       </c>
       <c r="Q9" s="8">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:17" ht="15" customHeight="1">
       <c r="A10" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="B10" s="8">
-[...9 lines deleted...]
-        <v>14</v>
+      <c r="B10" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C10" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D10" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E10" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="G10" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="H10" s="8">
-[...9 lines deleted...]
-        <v>28</v>
+      <c r="H10" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I10" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J10" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="K10" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="M10" s="20" t="s">
         <v>105</v>
       </c>
       <c r="N10" s="17">
         <v>0</v>
       </c>
       <c r="O10" s="17">
         <v>1</v>
       </c>
       <c r="P10" s="17">
         <v>0</v>
       </c>
       <c r="Q10" s="17">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:17" ht="15" customHeight="1">
       <c r="A11" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="B11" s="8">
-[...9 lines deleted...]
-        <v>11</v>
+      <c r="B11" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C11" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D11" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E11" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="G11" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="H11" s="8">
-[...8 lines deleted...]
-      <c r="K11" s="8">
+      <c r="H11" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I11" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J11" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="K11" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="M11" s="33" t="s">
         <v>25</v>
       </c>
-      <c r="M11" s="33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N11" s="25">
+        <v>2</v>
+      </c>
+      <c r="O11" s="25">
         <v>1</v>
       </c>
-      <c r="O11" s="25">
-[...1 lines deleted...]
-      </c>
       <c r="P11" s="25">
         <v>0</v>
       </c>
       <c r="Q11" s="25">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="12" spans="1:17" ht="15" customHeight="1">
       <c r="A12" s="6" t="s">
         <v>126</v>
       </c>
-      <c r="B12" s="8">
-[...9 lines deleted...]
-        <v>1</v>
+      <c r="B12" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C12" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D12" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E12" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="G12" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="H12" s="8">
-[...9 lines deleted...]
-        <v>12</v>
+      <c r="H12" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I12" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J12" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="K12" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="M12" s="33" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="N12" s="25">
         <v>1</v>
       </c>
       <c r="O12" s="25">
         <v>0</v>
       </c>
       <c r="P12" s="25">
         <v>0</v>
       </c>
       <c r="Q12" s="25">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:17" ht="15" customHeight="1">
       <c r="A13" s="6" t="s">
         <v>72</v>
       </c>
-      <c r="B13" s="8">
-[...9 lines deleted...]
-        <v>3</v>
+      <c r="B13" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C13" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D13" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E13" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="G13" s="6" t="s">
         <v>72</v>
       </c>
-      <c r="H13" s="8">
-[...9 lines deleted...]
-        <v>1</v>
+      <c r="H13" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I13" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J13" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="K13" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="M13" s="33" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="N13" s="25">
         <v>1</v>
       </c>
       <c r="O13" s="25">
         <v>0</v>
       </c>
       <c r="P13" s="25">
         <v>0</v>
       </c>
       <c r="Q13" s="25">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:17" ht="15" customHeight="1">
       <c r="A14" s="6" t="s">
         <v>148</v>
       </c>
-      <c r="B14" s="8">
-[...9 lines deleted...]
-        <v>1</v>
+      <c r="B14" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C14" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D14" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E14" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="G14" s="6" t="s">
         <v>156</v>
       </c>
-      <c r="H14" s="8">
+      <c r="H14" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I14" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J14" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="K14" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="M14" s="40" t="s">
+        <v>30</v>
+      </c>
+      <c r="N14" s="37">
         <v>1</v>
       </c>
-      <c r="I14" s="8">
-[...13 lines deleted...]
-      </c>
       <c r="O14" s="37">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="P14" s="37">
         <v>0</v>
       </c>
       <c r="Q14" s="37">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:17" ht="15" customHeight="1">
       <c r="A15" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="B15" s="8">
-[...9 lines deleted...]
-        <v>3</v>
+      <c r="B15" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C15" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D15" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E15" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="G15" s="6" t="s">
         <v>148</v>
       </c>
-      <c r="H15" s="8">
+      <c r="H15" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I15" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J15" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="K15" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="M15" s="40" t="s">
+        <v>157</v>
+      </c>
+      <c r="N15" s="37">
+        <v>0</v>
+      </c>
+      <c r="O15" s="37">
         <v>1</v>
-      </c>
-[...16 lines deleted...]
-        <v>0</v>
       </c>
       <c r="P15" s="37">
         <v>0</v>
       </c>
       <c r="Q15" s="37">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:17" ht="15" customHeight="1">
       <c r="A16" s="6" t="s">
         <v>122</v>
       </c>
-      <c r="B16" s="8">
-[...9 lines deleted...]
-        <v>1</v>
+      <c r="B16" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C16" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D16" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E16" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="G16" s="6" t="s">
         <v>101</v>
       </c>
-      <c r="H16" s="8">
+      <c r="H16" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I16" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J16" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="K16" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="M16" s="40" t="s">
+        <v>37</v>
+      </c>
+      <c r="N16" s="37">
         <v>1</v>
       </c>
-      <c r="I16" s="8">
-[...5 lines deleted...]
-      <c r="K16" s="8">
+      <c r="O16" s="37">
+        <v>0</v>
+      </c>
+      <c r="P16" s="37">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="37">
         <v>1</v>
-      </c>
-[...13 lines deleted...]
-        <v>2</v>
       </c>
     </row>
     <row r="17" spans="1:17" ht="15" customHeight="1">
       <c r="A17" s="6" t="s">
         <v>98</v>
       </c>
-      <c r="B17" s="8">
-[...9 lines deleted...]
-        <v>10</v>
+      <c r="B17" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C17" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D17" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E17" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="G17" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="H17" s="8">
-[...9 lines deleted...]
-        <v>21</v>
+      <c r="H17" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I17" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J17" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="K17" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="M17" s="40" t="s">
-        <v>42</v>
+        <v>150</v>
       </c>
       <c r="N17" s="37">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="O17" s="37">
         <v>0</v>
       </c>
       <c r="P17" s="37">
         <v>0</v>
       </c>
       <c r="Q17" s="37">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="18" spans="1:17" ht="15" customHeight="1">
       <c r="A18" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="B18" s="8">
-[...9 lines deleted...]
-        <v>42</v>
+      <c r="B18" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C18" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D18" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E18" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="G18" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="H18" s="8">
-[...9 lines deleted...]
-        <v>6</v>
+      <c r="H18" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I18" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J18" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="K18" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="M18" s="40" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="N18" s="37">
         <v>1</v>
       </c>
       <c r="O18" s="37">
+        <v>0</v>
+      </c>
+      <c r="P18" s="37">
+        <v>0</v>
+      </c>
+      <c r="Q18" s="37">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>2</v>
       </c>
     </row>
     <row r="19" spans="1:17" ht="15" customHeight="1">
       <c r="A19" s="6" t="s">
         <v>127</v>
       </c>
-      <c r="B19" s="8">
-[...9 lines deleted...]
-        <v>1</v>
+      <c r="B19" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C19" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D19" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E19" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="G19" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="H19" s="8">
-[...9 lines deleted...]
-        <v>75</v>
+      <c r="H19" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I19" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J19" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="K19" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="M19" s="40" t="s">
-        <v>163</v>
+        <v>45</v>
       </c>
       <c r="N19" s="37">
         <v>1</v>
       </c>
       <c r="O19" s="37">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="P19" s="37">
         <v>0</v>
       </c>
       <c r="Q19" s="37">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="20" spans="1:17" ht="15" customHeight="1">
       <c r="A20" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="B20" s="8">
-[...9 lines deleted...]
-        <v>35</v>
+      <c r="B20" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C20" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D20" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E20" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="G20" s="6" t="s">
         <v>136</v>
       </c>
-      <c r="H20" s="8">
+      <c r="H20" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I20" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J20" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="K20" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="M20" s="40" t="s">
+        <v>163</v>
+      </c>
+      <c r="N20" s="37">
         <v>1</v>
       </c>
-      <c r="I20" s="8">
+      <c r="O20" s="37">
+        <v>0</v>
+      </c>
+      <c r="P20" s="37">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="37">
         <v>1</v>
-      </c>
-[...19 lines deleted...]
-        <v>4</v>
       </c>
     </row>
     <row r="21" spans="1:17" ht="15" customHeight="1">
       <c r="A21" s="6" t="s">
         <v>105</v>
       </c>
-      <c r="B21" s="8">
-[...9 lines deleted...]
-        <v>1</v>
+      <c r="B21" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C21" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D21" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E21" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="G21" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="H21" s="8">
-[...9 lines deleted...]
-        <v>28</v>
+      <c r="H21" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I21" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J21" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="K21" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="M21" s="40" t="s">
-        <v>54</v>
+        <v>47</v>
       </c>
       <c r="N21" s="37">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="O21" s="37">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="P21" s="37">
         <v>0</v>
       </c>
       <c r="Q21" s="37">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="22" spans="1:17" ht="15" customHeight="1">
       <c r="A22" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="B22" s="8">
-[...9 lines deleted...]
-        <v>23</v>
+      <c r="B22" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C22" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D22" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E22" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="G22" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="H22" s="8">
-[...9 lines deleted...]
-        <v>9</v>
+      <c r="H22" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I22" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J22" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="K22" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="M22" s="40" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="N22" s="37">
-        <v>4003</v>
+        <v>1</v>
       </c>
       <c r="O22" s="37">
-        <v>918</v>
+        <v>2</v>
       </c>
       <c r="P22" s="37">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="Q22" s="37">
-        <v>4961</v>
+        <v>3</v>
       </c>
     </row>
     <row r="23" spans="1:17" ht="15" customHeight="1">
       <c r="A23" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="B23" s="8">
-[...9 lines deleted...]
-        <v>11</v>
+      <c r="B23" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C23" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D23" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E23" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="G23" s="6" t="s">
         <v>22</v>
       </c>
-      <c r="H23" s="8">
-[...9 lines deleted...]
-        <v>578</v>
+      <c r="H23" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I23" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J23" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="K23" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="M23" s="40" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="N23" s="37">
-        <v>1</v>
+        <v>4704</v>
       </c>
       <c r="O23" s="37">
-        <v>3</v>
+        <v>1148</v>
       </c>
       <c r="P23" s="37">
-        <v>0</v>
+        <v>53</v>
       </c>
       <c r="Q23" s="37">
-        <v>4</v>
+        <v>5905</v>
       </c>
     </row>
     <row r="24" spans="1:17" ht="15" customHeight="1">
       <c r="A24" s="6" t="s">
-        <v>159</v>
-[...11 lines deleted...]
-        <v>2</v>
+        <v>22</v>
+      </c>
+      <c r="B24" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C24" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D24" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E24" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="G24" s="6" t="s">
         <v>23</v>
       </c>
-      <c r="H24" s="8">
-[...9 lines deleted...]
-        <v>140</v>
+      <c r="H24" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I24" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J24" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="K24" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="M24" s="40" t="s">
-        <v>96</v>
+        <v>60</v>
       </c>
       <c r="N24" s="37">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="O24" s="37">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="P24" s="37">
         <v>0</v>
       </c>
       <c r="Q24" s="37">
-        <v>2</v>
+        <v>8</v>
       </c>
     </row>
     <row r="25" spans="1:17" ht="15" customHeight="1">
       <c r="A25" s="6" t="s">
-        <v>22</v>
-[...11 lines deleted...]
-        <v>95</v>
+        <v>23</v>
+      </c>
+      <c r="B25" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C25" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D25" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E25" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="G25" s="6" t="s">
         <v>24</v>
       </c>
-      <c r="H25" s="8">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="H25" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I25" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J25" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="K25" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="M25" s="40" t="s">
-        <v>61</v>
+        <v>96</v>
       </c>
       <c r="N25" s="37">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="O25" s="37">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="P25" s="37">
         <v>0</v>
       </c>
       <c r="Q25" s="37">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="26" spans="1:17" ht="15" customHeight="1">
       <c r="A26" s="6" t="s">
-        <v>23</v>
-[...11 lines deleted...]
-        <v>28</v>
+        <v>144</v>
+      </c>
+      <c r="B26" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C26" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D26" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E26" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="G26" s="6" t="s">
         <v>25</v>
       </c>
-      <c r="H26" s="8">
-[...9 lines deleted...]
-        <v>5</v>
+      <c r="H26" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I26" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J26" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="K26" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="M26" s="40" t="s">
+        <v>61</v>
+      </c>
+      <c r="N26" s="37">
         <v>1</v>
       </c>
-      <c r="N26" s="37">
-[...1 lines deleted...]
-      </c>
       <c r="O26" s="37">
-        <v>928</v>
+        <v>0</v>
       </c>
       <c r="P26" s="37">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="Q26" s="37">
-        <v>4999</v>
+        <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:17" ht="15" customHeight="1">
       <c r="A27" s="6" t="s">
-        <v>144</v>
-[...11 lines deleted...]
-        <v>1</v>
+        <v>152</v>
+      </c>
+      <c r="B27" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C27" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D27" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E27" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="G27" s="6" t="s">
         <v>124</v>
       </c>
-      <c r="H27" s="8">
+      <c r="H27" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I27" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J27" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="K27" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="M27" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="I27" s="8">
-[...14 lines deleted...]
-      <c r="Q27" s="37"/>
+      <c r="N27" s="37">
+        <v>4735</v>
+      </c>
+      <c r="O27" s="37">
+        <v>1163</v>
+      </c>
+      <c r="P27" s="37">
+        <v>53</v>
+      </c>
+      <c r="Q27" s="37">
+        <v>5951</v>
+      </c>
     </row>
     <row r="28" spans="1:17" ht="15" customHeight="1">
       <c r="A28" s="6" t="s">
-        <v>152</v>
-[...11 lines deleted...]
-        <v>1</v>
+        <v>24</v>
+      </c>
+      <c r="B28" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C28" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D28" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E28" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="G28" s="6" t="s">
         <v>129</v>
       </c>
-      <c r="H28" s="8">
-[...10 lines deleted...]
-      </c>
+      <c r="H28" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I28" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J28" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="K28" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="M28" s="40" t="s">
+        <v>142</v>
+      </c>
+      <c r="N28" s="37"/>
+      <c r="O28" s="37"/>
+      <c r="P28" s="37"/>
+      <c r="Q28" s="37"/>
     </row>
     <row r="29" spans="1:17" ht="15" customHeight="1">
       <c r="A29" s="6" t="s">
-        <v>24</v>
-[...11 lines deleted...]
-        <v>24</v>
+        <v>25</v>
+      </c>
+      <c r="B29" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C29" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D29" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E29" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="G29" s="6" t="s">
         <v>26</v>
       </c>
-      <c r="H29" s="8">
-[...9 lines deleted...]
-        <v>7</v>
+      <c r="H29" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I29" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J29" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="K29" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="30" spans="1:17" ht="15" customHeight="1">
       <c r="A30" s="6" t="s">
-        <v>25</v>
-[...11 lines deleted...]
-        <v>23</v>
+        <v>106</v>
+      </c>
+      <c r="B30" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C30" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D30" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E30" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="G30" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="H30" s="8">
-[...9 lines deleted...]
-        <v>519</v>
+      <c r="H30" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I30" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J30" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="K30" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="31" spans="1:17" ht="15" customHeight="1">
       <c r="A31" s="6" t="s">
-        <v>106</v>
-[...11 lines deleted...]
-        <v>9</v>
+        <v>128</v>
+      </c>
+      <c r="B31" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C31" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D31" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E31" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="G31" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="H31" s="8">
-[...9 lines deleted...]
-        <v>456</v>
+      <c r="H31" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I31" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J31" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="K31" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="32" spans="1:17" ht="15" customHeight="1">
       <c r="A32" s="6" t="s">
-        <v>128</v>
-[...11 lines deleted...]
-        <v>1</v>
+        <v>129</v>
+      </c>
+      <c r="B32" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C32" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D32" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E32" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="G32" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="H32" s="8">
-[...9 lines deleted...]
-        <v>162</v>
+      <c r="H32" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I32" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J32" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="K32" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="15" customHeight="1">
       <c r="A33" s="6" t="s">
-        <v>129</v>
-[...11 lines deleted...]
-        <v>5</v>
+        <v>26</v>
+      </c>
+      <c r="B33" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C33" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D33" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E33" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="G33" s="6" t="s">
         <v>30</v>
       </c>
-      <c r="H33" s="8">
-[...9 lines deleted...]
-        <v>17</v>
+      <c r="H33" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I33" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J33" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="K33" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="34" spans="1:11" ht="15" customHeight="1">
       <c r="A34" s="6" t="s">
-        <v>26</v>
-[...11 lines deleted...]
-        <v>16</v>
+        <v>153</v>
+      </c>
+      <c r="B34" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C34" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D34" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E34" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="G34" s="6" t="s">
         <v>31</v>
       </c>
-      <c r="H34" s="8">
-[...9 lines deleted...]
-        <v>47</v>
+      <c r="H34" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I34" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J34" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="K34" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="35" spans="1:11" ht="15" customHeight="1">
       <c r="A35" s="6" t="s">
-        <v>153</v>
-[...11 lines deleted...]
-        <v>1</v>
+        <v>27</v>
+      </c>
+      <c r="B35" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C35" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D35" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E35" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="G35" s="6" t="s">
         <v>32</v>
       </c>
-      <c r="H35" s="8">
-[...9 lines deleted...]
-        <v>6</v>
+      <c r="H35" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I35" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J35" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="K35" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="36" spans="1:11" ht="15" customHeight="1">
       <c r="A36" s="6" t="s">
-        <v>27</v>
-[...11 lines deleted...]
-        <v>74</v>
+        <v>28</v>
+      </c>
+      <c r="B36" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C36" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D36" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E36" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="G36" s="6" t="s">
         <v>33</v>
       </c>
-      <c r="H36" s="8">
-[...9 lines deleted...]
-        <v>11</v>
+      <c r="H36" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I36" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J36" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="K36" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="37" spans="1:11" ht="15" customHeight="1">
       <c r="A37" s="6" t="s">
-        <v>28</v>
-[...11 lines deleted...]
-        <v>137</v>
+        <v>29</v>
+      </c>
+      <c r="B37" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C37" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D37" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E37" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="G37" s="6" t="s">
         <v>34</v>
       </c>
-      <c r="H37" s="8">
-[...9 lines deleted...]
-        <v>11</v>
+      <c r="H37" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I37" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J37" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="K37" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="38" spans="1:11" ht="15" customHeight="1">
       <c r="A38" s="6" t="s">
-        <v>29</v>
-[...11 lines deleted...]
-        <v>7</v>
+        <v>30</v>
+      </c>
+      <c r="B38" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C38" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D38" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E38" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="G38" s="6" t="s">
         <v>35</v>
       </c>
-      <c r="H38" s="8">
-[...9 lines deleted...]
-        <v>5</v>
+      <c r="H38" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I38" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J38" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="K38" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="39" spans="1:11" ht="15" customHeight="1">
       <c r="A39" s="6" t="s">
-        <v>30</v>
-[...11 lines deleted...]
-        <v>11</v>
+        <v>31</v>
+      </c>
+      <c r="B39" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C39" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D39" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E39" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="G39" s="6" t="s">
         <v>99</v>
       </c>
-      <c r="H39" s="8">
-[...9 lines deleted...]
-        <v>2</v>
+      <c r="H39" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I39" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J39" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="K39" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="40" spans="1:11" ht="15" customHeight="1">
       <c r="A40" s="6" t="s">
-        <v>31</v>
-[...11 lines deleted...]
-        <v>16</v>
+        <v>32</v>
+      </c>
+      <c r="B40" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C40" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D40" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E40" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="G40" s="6" t="s">
         <v>36</v>
       </c>
-      <c r="H40" s="8">
-[...9 lines deleted...]
-        <v>8</v>
+      <c r="H40" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I40" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J40" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="K40" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="41" spans="1:11" ht="15" customHeight="1">
       <c r="A41" s="6" t="s">
-        <v>32</v>
-[...11 lines deleted...]
-        <v>17</v>
+        <v>33</v>
+      </c>
+      <c r="B41" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C41" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D41" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E41" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="G41" s="6" t="s">
         <v>73</v>
       </c>
-      <c r="H41" s="8">
-[...9 lines deleted...]
-        <v>3</v>
+      <c r="H41" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I41" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J41" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="K41" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="42" spans="1:11" ht="15" customHeight="1">
       <c r="A42" s="6" t="s">
-        <v>33</v>
-[...11 lines deleted...]
-        <v>8</v>
+        <v>34</v>
+      </c>
+      <c r="B42" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C42" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D42" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E42" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="G42" s="6" t="s">
         <v>119</v>
       </c>
-      <c r="H42" s="8">
-[...9 lines deleted...]
-        <v>1</v>
+      <c r="H42" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I42" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J42" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="K42" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="43" spans="1:11" ht="15" customHeight="1">
       <c r="A43" s="6" t="s">
-        <v>34</v>
-[...11 lines deleted...]
-        <v>39</v>
+        <v>35</v>
+      </c>
+      <c r="B43" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C43" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D43" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E43" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="G43" s="6" t="s">
         <v>37</v>
       </c>
-      <c r="H43" s="8">
-[...9 lines deleted...]
-        <v>43</v>
+      <c r="H43" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I43" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J43" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="K43" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="44" spans="1:11" ht="15" customHeight="1">
       <c r="A44" s="6" t="s">
-        <v>35</v>
-[...11 lines deleted...]
-        <v>8</v>
+        <v>99</v>
+      </c>
+      <c r="B44" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C44" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D44" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E44" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="G44" s="6" t="s">
         <v>103</v>
       </c>
-      <c r="H44" s="8">
-[...9 lines deleted...]
-        <v>4</v>
+      <c r="H44" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I44" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J44" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="K44" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="45" spans="1:11" ht="15" customHeight="1">
       <c r="A45" s="6" t="s">
-        <v>99</v>
-[...11 lines deleted...]
-        <v>4</v>
+        <v>36</v>
+      </c>
+      <c r="B45" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C45" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D45" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E45" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="G45" s="6" t="s">
         <v>38</v>
       </c>
-      <c r="H45" s="8">
-[...9 lines deleted...]
-        <v>10</v>
+      <c r="H45" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I45" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J45" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="K45" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="46" spans="1:11" ht="15" customHeight="1">
       <c r="A46" s="6" t="s">
-        <v>36</v>
-[...11 lines deleted...]
-        <v>8</v>
+        <v>37</v>
+      </c>
+      <c r="B46" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C46" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D46" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E46" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="G46" s="6" t="s">
         <v>118</v>
       </c>
-      <c r="H46" s="8">
-[...9 lines deleted...]
-        <v>1</v>
+      <c r="H46" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I46" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J46" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="K46" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="47" spans="1:11" ht="15" customHeight="1">
       <c r="A47" s="6" t="s">
-        <v>37</v>
-[...11 lines deleted...]
-        <v>24</v>
+        <v>38</v>
+      </c>
+      <c r="B47" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C47" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D47" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E47" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="G47" s="6" t="s">
         <v>39</v>
       </c>
-      <c r="H47" s="8">
-[...9 lines deleted...]
-        <v>11</v>
+      <c r="H47" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I47" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J47" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="K47" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="48" spans="1:11" ht="15" customHeight="1">
       <c r="A48" s="6" t="s">
-        <v>38</v>
-[...11 lines deleted...]
-        <v>4</v>
+        <v>117</v>
+      </c>
+      <c r="B48" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C48" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D48" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E48" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="G48" s="6" t="s">
         <v>130</v>
       </c>
-      <c r="H48" s="8">
-[...9 lines deleted...]
-        <v>1</v>
+      <c r="H48" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I48" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J48" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="K48" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="49" spans="1:11" ht="15" customHeight="1">
       <c r="A49" s="6" t="s">
-        <v>117</v>
-[...11 lines deleted...]
-        <v>2</v>
+        <v>118</v>
+      </c>
+      <c r="B49" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C49" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D49" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E49" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="G49" s="6" t="s">
         <v>40</v>
       </c>
-      <c r="H49" s="8">
-[...9 lines deleted...]
-        <v>22</v>
+      <c r="H49" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I49" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J49" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="K49" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="50" spans="1:11" ht="15" customHeight="1">
       <c r="A50" s="6" t="s">
-        <v>118</v>
-[...11 lines deleted...]
-        <v>4</v>
+        <v>102</v>
+      </c>
+      <c r="B50" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C50" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D50" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E50" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="G50" s="6" t="s">
         <v>107</v>
       </c>
-      <c r="H50" s="8">
-[...9 lines deleted...]
-        <v>3</v>
+      <c r="H50" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I50" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J50" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="K50" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="51" spans="1:11" ht="15" customHeight="1">
       <c r="A51" s="6" t="s">
-        <v>102</v>
-[...11 lines deleted...]
-        <v>1</v>
+        <v>39</v>
+      </c>
+      <c r="B51" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C51" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D51" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E51" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="G51" s="6" t="s">
         <v>41</v>
       </c>
-      <c r="H51" s="8">
-[...9 lines deleted...]
-        <v>7</v>
+      <c r="H51" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I51" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J51" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="K51" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="52" spans="1:11" ht="15" customHeight="1">
       <c r="A52" s="6" t="s">
-        <v>39</v>
-[...11 lines deleted...]
-        <v>47</v>
+        <v>130</v>
+      </c>
+      <c r="B52" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C52" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D52" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E52" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="G52" s="6" t="s">
         <v>42</v>
       </c>
-      <c r="H52" s="8">
-[...9 lines deleted...]
-        <v>44</v>
+      <c r="H52" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I52" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J52" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="K52" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="53" spans="1:11" ht="15" customHeight="1">
       <c r="A53" s="6" t="s">
-        <v>130</v>
-[...11 lines deleted...]
-        <v>7</v>
+        <v>40</v>
+      </c>
+      <c r="B53" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C53" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D53" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E53" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="G53" s="6" t="s">
         <v>43</v>
       </c>
-      <c r="H53" s="8">
-[...9 lines deleted...]
-        <v>109</v>
+      <c r="H53" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I53" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J53" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="K53" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="54" spans="1:11" ht="15" customHeight="1">
       <c r="A54" s="6" t="s">
-        <v>40</v>
-[...11 lines deleted...]
-        <v>82</v>
+        <v>107</v>
+      </c>
+      <c r="B54" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C54" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D54" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E54" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="G54" s="32" t="s">
         <v>44</v>
       </c>
-      <c r="H54" s="31">
-[...9 lines deleted...]
-        <v>31</v>
+      <c r="H54" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I54" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J54" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="K54" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="55" spans="1:11" ht="15" customHeight="1">
       <c r="A55" s="6" t="s">
-        <v>107</v>
-[...11 lines deleted...]
-        <v>3</v>
+        <v>154</v>
+      </c>
+      <c r="B55" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C55" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D55" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E55" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="G55" s="32" t="s">
         <v>45</v>
       </c>
-      <c r="H55" s="31">
-[...9 lines deleted...]
-        <v>111</v>
+      <c r="H55" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I55" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J55" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="K55" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="56" spans="1:11" ht="15" customHeight="1">
       <c r="A56" s="6" t="s">
-        <v>154</v>
-[...11 lines deleted...]
-        <v>1</v>
+        <v>145</v>
+      </c>
+      <c r="B56" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C56" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D56" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="G56" s="32" t="s">
         <v>132</v>
       </c>
-      <c r="H56" s="31">
-[...9 lines deleted...]
-        <v>3</v>
+      <c r="H56" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I56" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J56" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="K56" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:11" ht="15" customHeight="1">
       <c r="A57" s="6" t="s">
-        <v>145</v>
-[...11 lines deleted...]
-        <v>3</v>
+        <v>41</v>
+      </c>
+      <c r="B57" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C57" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D57" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E57" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="G57" s="32" t="s">
         <v>46</v>
       </c>
-      <c r="H57" s="31">
-[...9 lines deleted...]
-        <v>19</v>
+      <c r="H57" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I57" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J57" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="K57" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="58" spans="1:11" ht="15" customHeight="1">
       <c r="A58" s="6" t="s">
-        <v>41</v>
-[...11 lines deleted...]
-        <v>16</v>
+        <v>146</v>
+      </c>
+      <c r="B58" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C58" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D58" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E58" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="G58" s="32" t="s">
         <v>47</v>
       </c>
-      <c r="H58" s="31">
-[...9 lines deleted...]
-        <v>55</v>
+      <c r="H58" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I58" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J58" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="K58" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="59" spans="1:11" ht="15" customHeight="1">
       <c r="A59" s="6" t="s">
-        <v>146</v>
-[...11 lines deleted...]
-        <v>1</v>
+        <v>42</v>
+      </c>
+      <c r="B59" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C59" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D59" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E59" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="G59" s="38" t="s">
         <v>48</v>
       </c>
-      <c r="H59" s="39">
-[...9 lines deleted...]
-        <v>5</v>
+      <c r="H59" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I59" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J59" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="K59" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="60" spans="1:11" ht="15" customHeight="1">
       <c r="A60" s="6" t="s">
-        <v>42</v>
-[...11 lines deleted...]
-        <v>33</v>
+        <v>131</v>
+      </c>
+      <c r="B60" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C60" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D60" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E60" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="G60" s="38" t="s">
         <v>49</v>
       </c>
-      <c r="H60" s="39">
-[...9 lines deleted...]
-        <v>1</v>
+      <c r="H60" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I60" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J60" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="K60" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="61" spans="1:11" ht="15" customHeight="1">
       <c r="A61" s="6" t="s">
-        <v>131</v>
-[...11 lines deleted...]
-        <v>6</v>
+        <v>147</v>
+      </c>
+      <c r="B61" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C61" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D61" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E61" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="G61" s="38" t="s">
         <v>137</v>
       </c>
-      <c r="H61" s="39">
-[...9 lines deleted...]
-        <v>7</v>
+      <c r="H61" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I61" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J61" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="K61" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="62" spans="1:11" ht="15" customHeight="1">
       <c r="A62" s="6" t="s">
-        <v>147</v>
-[...11 lines deleted...]
-        <v>2</v>
+        <v>43</v>
+      </c>
+      <c r="B62" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C62" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D62" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E62" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="G62" s="38" t="s">
         <v>50</v>
       </c>
-      <c r="H62" s="39">
-[...9 lines deleted...]
-        <v>314</v>
+      <c r="H62" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I62" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J62" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="K62" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="63" spans="1:11" ht="15" customHeight="1">
       <c r="A63" s="6" t="s">
-        <v>43</v>
-[...11 lines deleted...]
-        <v>14</v>
+        <v>44</v>
+      </c>
+      <c r="B63" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C63" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D63" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E63" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="G63" s="38" t="s">
         <v>52</v>
       </c>
-      <c r="H63" s="39">
-[...9 lines deleted...]
-        <v>354</v>
+      <c r="H63" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I63" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J63" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="K63" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="64" spans="1:11" ht="15" customHeight="1">
       <c r="A64" s="6" t="s">
-        <v>44</v>
-[...11 lines deleted...]
-        <v>35</v>
+        <v>45</v>
+      </c>
+      <c r="B64" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C64" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D64" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E64" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="G64" s="38" t="s">
         <v>53</v>
       </c>
-      <c r="H64" s="39">
-[...9 lines deleted...]
-        <v>51</v>
+      <c r="H64" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I64" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J64" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="K64" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="65" spans="1:11" ht="15" customHeight="1">
       <c r="A65" s="6" t="s">
-        <v>45</v>
-[...11 lines deleted...]
-        <v>26</v>
+        <v>132</v>
+      </c>
+      <c r="B65" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C65" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D65" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E65" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="G65" s="38" t="s">
         <v>97</v>
       </c>
-      <c r="H65" s="39">
-[...9 lines deleted...]
-        <v>1</v>
+      <c r="H65" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I65" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J65" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="K65" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="66" spans="1:11" ht="15" customHeight="1">
       <c r="A66" s="6" t="s">
-        <v>132</v>
-[...11 lines deleted...]
-        <v>19</v>
+        <v>46</v>
+      </c>
+      <c r="B66" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C66" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D66" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E66" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="G66" s="38" t="s">
         <v>100</v>
       </c>
-      <c r="H66" s="39">
-[...9 lines deleted...]
-        <v>1</v>
+      <c r="H66" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I66" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J66" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="K66" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="67" spans="1:11" ht="15" customHeight="1">
       <c r="A67" s="6" t="s">
-        <v>46</v>
-[...11 lines deleted...]
-        <v>8</v>
+        <v>47</v>
+      </c>
+      <c r="B67" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C67" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D67" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E67" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="G67" s="38" t="s">
         <v>54</v>
       </c>
-      <c r="H67" s="39">
-[...9 lines deleted...]
-        <v>1772</v>
+      <c r="H67" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I67" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J67" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="K67" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="68" spans="1:11" ht="15" customHeight="1">
       <c r="A68" s="6" t="s">
-        <v>47</v>
-[...11 lines deleted...]
-        <v>38</v>
+        <v>48</v>
+      </c>
+      <c r="B68" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C68" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D68" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E68" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="G68" s="38" t="s">
         <v>149</v>
       </c>
-      <c r="H68" s="39">
-[...9 lines deleted...]
-        <v>4</v>
+      <c r="H68" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I68" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J68" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="K68" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="69" spans="1:11" ht="15" customHeight="1">
       <c r="A69" s="6" t="s">
-        <v>160</v>
-[...11 lines deleted...]
-        <v>4</v>
+        <v>49</v>
+      </c>
+      <c r="B69" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C69" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D69" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E69" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="G69" s="38" t="s">
         <v>55</v>
       </c>
-      <c r="H69" s="39">
-[...9 lines deleted...]
-        <v>16</v>
+      <c r="H69" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I69" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J69" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="K69" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="70" spans="1:11" ht="15" customHeight="1">
       <c r="A70" s="36" t="s">
-        <v>48</v>
-[...11 lines deleted...]
-        <v>6</v>
+        <v>50</v>
+      </c>
+      <c r="B70" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C70" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D70" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E70" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="G70" s="38" t="s">
-        <v>161</v>
-[...11 lines deleted...]
-        <v>1</v>
+        <v>56</v>
+      </c>
+      <c r="H70" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I70" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J70" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="K70" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="71" spans="1:11" ht="15" customHeight="1">
       <c r="A71" s="36" t="s">
-        <v>49</v>
-[...11 lines deleted...]
-        <v>4</v>
+        <v>133</v>
+      </c>
+      <c r="B71" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C71" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D71" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E71" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="G71" s="38" t="s">
-        <v>56</v>
-[...11 lines deleted...]
-        <v>5</v>
+        <v>57</v>
+      </c>
+      <c r="H71" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I71" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J71" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="K71" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="72" spans="1:11" ht="15" customHeight="1">
       <c r="A72" s="36" t="s">
-        <v>50</v>
-[...11 lines deleted...]
-        <v>39</v>
+        <v>51</v>
+      </c>
+      <c r="B72" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C72" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D72" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E72" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="G72" s="38" t="s">
-        <v>57</v>
-[...11 lines deleted...]
-        <v>190</v>
+        <v>87</v>
+      </c>
+      <c r="H72" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I72" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J72" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="K72" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="73" spans="1:11" ht="15" customHeight="1">
       <c r="A73" s="36" t="s">
-        <v>133</v>
-[...11 lines deleted...]
-        <v>2</v>
+        <v>52</v>
+      </c>
+      <c r="B73" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C73" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D73" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E73" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="G73" s="38" t="s">
-        <v>87</v>
-[...11 lines deleted...]
-        <v>6</v>
+        <v>58</v>
+      </c>
+      <c r="H73" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I73" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J73" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="K73" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="74" spans="1:11" ht="15" customHeight="1">
       <c r="A74" s="36" t="s">
-        <v>51</v>
-[...11 lines deleted...]
-        <v>9</v>
+        <v>134</v>
+      </c>
+      <c r="B74" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C74" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D74" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E74" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="G74" s="38" t="s">
-        <v>58</v>
-[...11 lines deleted...]
-        <v>94</v>
+        <v>59</v>
+      </c>
+      <c r="H74" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I74" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J74" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="K74" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="75" spans="1:11" ht="15" customHeight="1">
       <c r="A75" s="36" t="s">
-        <v>52</v>
-[...11 lines deleted...]
-        <v>24</v>
+        <v>53</v>
+      </c>
+      <c r="B75" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C75" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D75" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E75" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="G75" s="38" t="s">
-        <v>59</v>
-[...11 lines deleted...]
-        <v>9</v>
+        <v>60</v>
+      </c>
+      <c r="H75" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I75" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J75" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="K75" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="76" spans="1:11" ht="15" customHeight="1">
       <c r="A76" s="36" t="s">
-        <v>134</v>
-[...11 lines deleted...]
-        <v>1</v>
+        <v>135</v>
+      </c>
+      <c r="B76" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C76" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D76" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E76" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="G76" s="38" t="s">
-        <v>60</v>
-[...11 lines deleted...]
-        <v>4</v>
+        <v>61</v>
+      </c>
+      <c r="H76" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I76" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J76" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="K76" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="77" spans="1:11" ht="15" customHeight="1">
       <c r="A77" s="36" t="s">
-        <v>53</v>
-[...11 lines deleted...]
-        <v>10</v>
+        <v>100</v>
+      </c>
+      <c r="B77" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C77" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D77" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E77" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="G77" s="38" t="s">
-        <v>96</v>
-[...11 lines deleted...]
-        <v>1</v>
+        <v>62</v>
+      </c>
+      <c r="H77" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I77" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J77" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="K77" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="78" spans="1:11" ht="15" customHeight="1">
       <c r="A78" s="36" t="s">
-        <v>135</v>
-[...11 lines deleted...]
-        <v>4</v>
+        <v>54</v>
+      </c>
+      <c r="B78" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C78" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D78" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E78" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="G78" s="38" t="s">
-        <v>61</v>
-[...11 lines deleted...]
-        <v>39</v>
+        <v>109</v>
+      </c>
+      <c r="H78" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I78" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J78" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="K78" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="79" spans="1:11" ht="15" customHeight="1">
       <c r="A79" s="36" t="s">
-        <v>100</v>
-[...11 lines deleted...]
-        <v>2</v>
+        <v>149</v>
+      </c>
+      <c r="B79" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C79" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D79" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E79" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="G79" s="38" t="s">
-        <v>62</v>
-[...11 lines deleted...]
-        <v>14</v>
+        <v>120</v>
+      </c>
+      <c r="H79" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I79" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J79" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="K79" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="80" spans="1:11" ht="15" customHeight="1">
       <c r="A80" s="36" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="B80" s="37">
+        <v>55</v>
+      </c>
+      <c r="B80" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C80" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D80" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E80" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="G80" s="38" t="s">
+        <v>1</v>
+      </c>
+      <c r="H80" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I80" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="J80" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="K80" s="54" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="81" spans="1:7" ht="15" customHeight="1">
+      <c r="A81" s="36" t="s">
+        <v>108</v>
+      </c>
+      <c r="B81" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C81" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D81" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E81" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="G81" s="56" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="82" spans="1:7" ht="15" customHeight="1">
+      <c r="A82" s="36" t="s">
+        <v>121</v>
+      </c>
+      <c r="B82" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C82" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D82" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E82" s="54" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="83" spans="1:7" ht="15" customHeight="1">
+      <c r="A83" s="36" t="s">
+        <v>104</v>
+      </c>
+      <c r="B83" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C83" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D83" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E83" s="54" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="84" spans="1:7" ht="15" customHeight="1">
+      <c r="A84" s="36" t="s">
+        <v>56</v>
+      </c>
+      <c r="B84" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C84" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D84" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E84" s="54" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="85" spans="1:7" ht="15" customHeight="1">
+      <c r="A85" s="36" t="s">
+        <v>57</v>
+      </c>
+      <c r="B85" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C85" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D85" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E85" s="54" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="86" spans="1:7" ht="15" customHeight="1">
+      <c r="A86" s="36" t="s">
+        <v>58</v>
+      </c>
+      <c r="B86" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C86" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D86" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E86" s="54" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="87" spans="1:7" ht="15" customHeight="1">
+      <c r="A87" s="36" t="s">
+        <v>59</v>
+      </c>
+      <c r="B87" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C87" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D87" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E87" s="54" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="88" spans="1:7" ht="15" customHeight="1">
+      <c r="A88" s="36" t="s">
+        <v>60</v>
+      </c>
+      <c r="B88" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C88" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D88" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E88" s="54" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="89" spans="1:7" ht="15" customHeight="1">
+      <c r="A89" s="36" t="s">
         <v>96</v>
       </c>
-      <c r="C80" s="37">
-[...2 lines deleted...]
-      <c r="D80" s="37">
+      <c r="B89" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C89" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D89" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E89" s="54" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="90" spans="1:7" ht="15" customHeight="1">
+      <c r="A90" s="36" t="s">
+        <v>61</v>
+      </c>
+      <c r="B90" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C90" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D90" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E90" s="54" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="91" spans="1:7" ht="15" customHeight="1">
+      <c r="A91" s="36" t="s">
+        <v>62</v>
+      </c>
+      <c r="B91" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C91" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D91" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E91" s="54" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="92" spans="1:7" ht="15" customHeight="1">
+      <c r="A92" s="36" t="s">
+        <v>109</v>
+      </c>
+      <c r="B92" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C92" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D92" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E92" s="54" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="93" spans="1:7" ht="15" customHeight="1">
+      <c r="A93" s="36" t="s">
         <v>1</v>
       </c>
-      <c r="E80" s="37">
-[...66 lines deleted...]
-      <c r="G82" s="38" t="s">
+      <c r="B93" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C93" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D93" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E93" s="54" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="94" spans="1:7" ht="15" customHeight="1">
+      <c r="A94" s="56" t="s">
         <v>162</v>
-      </c>
-[...246 lines deleted...]
-        <v>1791</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.05" right="0.05" top="0.5" bottom="0.5" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <tableParts count="3">
     <tablePart r:id="rId2"/>
     <tablePart r:id="rId3"/>
     <tablePart r:id="rId4"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
-  <dimension ref="A1:N95"/>
+  <dimension ref="A1:N94"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="L36" sqref="L36"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="41.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="2" max="4" width="10.7109375" style="2" customWidth="1"/>
     <col min="5" max="5" width="11.42578125" style="2" customWidth="1"/>
     <col min="6" max="6" width="28.5703125" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="11.42578125" style="2" customWidth="1"/>
     <col min="11" max="11" width="28.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="12" max="16384" width="11.42578125" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="15" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>76</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
     </row>
     <row r="2" spans="1:14" ht="15" customHeight="1">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
@@ -23312,2536 +24859,2492 @@
         <v>70</v>
       </c>
       <c r="H4" s="5" t="s">
         <v>71</v>
       </c>
       <c r="I4" s="5" t="s">
         <v>1</v>
       </c>
       <c r="K4" s="6" t="s">
         <v>66</v>
       </c>
       <c r="L4" s="5" t="s">
         <v>70</v>
       </c>
       <c r="M4" s="5" t="s">
         <v>71</v>
       </c>
       <c r="N4" s="5" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="B5" s="8">
-[...6 lines deleted...]
-        <v>141</v>
+      <c r="B5" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C5" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D5" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="G5" s="8">
-[...6 lines deleted...]
-        <v>1701</v>
+      <c r="G5" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H5" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I5" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>10</v>
       </c>
       <c r="L5" s="8">
         <v>0</v>
       </c>
       <c r="M5" s="8">
         <v>2</v>
       </c>
       <c r="N5" s="8">
         <v>2</v>
       </c>
     </row>
     <row r="6" spans="1:14" ht="15" customHeight="1">
       <c r="A6" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="B6" s="8">
-[...6 lines deleted...]
-        <v>12</v>
+      <c r="B6" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C6" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D6" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="F6" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="G6" s="8">
-[...6 lines deleted...]
-        <v>3</v>
+      <c r="G6" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H6" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I6" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>12</v>
       </c>
       <c r="L6" s="8">
         <v>0</v>
       </c>
       <c r="M6" s="8">
         <v>1</v>
       </c>
       <c r="N6" s="8">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:14" ht="15" customHeight="1">
       <c r="A7" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="B7" s="8">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="B7" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C7" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D7" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="F7" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="G7" s="8">
-[...6 lines deleted...]
-        <v>5</v>
+      <c r="G7" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H7" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I7" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>13</v>
       </c>
       <c r="L7" s="8">
         <v>2</v>
       </c>
       <c r="M7" s="8">
         <v>1</v>
       </c>
       <c r="N7" s="8">
         <v>3</v>
       </c>
     </row>
     <row r="8" spans="1:14" ht="15" customHeight="1">
       <c r="A8" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="B8" s="8">
-[...6 lines deleted...]
-        <v>6</v>
+      <c r="B8" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C8" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D8" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="F8" s="6" t="s">
         <v>155</v>
       </c>
-      <c r="G8" s="8">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="G8" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H8" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I8" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>14</v>
       </c>
       <c r="L8" s="8">
         <v>1</v>
       </c>
       <c r="M8" s="8">
         <v>4</v>
       </c>
       <c r="N8" s="8">
         <v>5</v>
       </c>
     </row>
     <row r="9" spans="1:14" ht="15" customHeight="1">
       <c r="A9" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="B9" s="8">
-[...6 lines deleted...]
-        <v>12</v>
+      <c r="B9" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C9" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D9" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="F9" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="G9" s="8">
-[...6 lines deleted...]
-        <v>18</v>
+      <c r="G9" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H9" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I9" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>16</v>
       </c>
       <c r="L9" s="8">
         <v>0</v>
       </c>
       <c r="M9" s="8">
         <v>1</v>
       </c>
       <c r="N9" s="8">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:14" ht="15" customHeight="1">
       <c r="A10" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="B10" s="8">
-[...6 lines deleted...]
-        <v>14</v>
+      <c r="B10" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C10" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D10" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="F10" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="G10" s="8">
-[...6 lines deleted...]
-        <v>28</v>
+      <c r="G10" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H10" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I10" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="K10" s="16" t="s">
         <v>105</v>
       </c>
       <c r="L10" s="17">
         <v>1</v>
       </c>
       <c r="M10" s="17">
         <v>0</v>
       </c>
       <c r="N10" s="17">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="15" customHeight="1">
       <c r="A11" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="B11" s="8">
-[...6 lines deleted...]
-        <v>11</v>
+      <c r="B11" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C11" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D11" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="F11" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="G11" s="8">
-[...5 lines deleted...]
-      <c r="I11" s="8">
+      <c r="G11" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H11" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I11" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="K11" s="24" t="s">
         <v>25</v>
       </c>
-      <c r="K11" s="24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L11" s="25">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M11" s="25">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="N11" s="25">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="15" customHeight="1">
       <c r="A12" s="6" t="s">
         <v>126</v>
       </c>
-      <c r="B12" s="8">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="B12" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C12" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D12" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="F12" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="G12" s="8">
-[...6 lines deleted...]
-        <v>12</v>
+      <c r="G12" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H12" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I12" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="K12" s="24" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="L12" s="25">
+        <v>0</v>
+      </c>
+      <c r="M12" s="25">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="N12" s="25">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:14" ht="15" customHeight="1">
       <c r="A13" s="6" t="s">
         <v>72</v>
       </c>
-      <c r="B13" s="8">
-[...6 lines deleted...]
-        <v>3</v>
+      <c r="B13" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C13" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D13" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="F13" s="6" t="s">
         <v>72</v>
       </c>
-      <c r="G13" s="8">
+      <c r="G13" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H13" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I13" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="K13" s="24" t="s">
+        <v>28</v>
+      </c>
+      <c r="L13" s="25">
         <v>1</v>
       </c>
-      <c r="H13" s="8">
-[...10 lines deleted...]
-      </c>
       <c r="M13" s="25">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N13" s="25">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="15" customHeight="1">
       <c r="A14" s="6" t="s">
         <v>148</v>
       </c>
-      <c r="B14" s="8">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="B14" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C14" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D14" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="F14" s="6" t="s">
         <v>156</v>
       </c>
-      <c r="G14" s="8">
+      <c r="G14" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H14" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I14" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="K14" s="36" t="s">
+        <v>30</v>
+      </c>
+      <c r="L14" s="37">
+        <v>0</v>
+      </c>
+      <c r="M14" s="37">
         <v>1</v>
-      </c>
-[...13 lines deleted...]
-        <v>0</v>
       </c>
       <c r="N14" s="37">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:14" ht="15" customHeight="1">
       <c r="A15" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="B15" s="8">
-[...6 lines deleted...]
-        <v>3</v>
+      <c r="B15" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C15" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D15" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="F15" s="6" t="s">
         <v>148</v>
       </c>
-      <c r="G15" s="8">
-[...2 lines deleted...]
-      <c r="H15" s="8">
+      <c r="G15" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H15" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I15" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="K15" s="36" t="s">
+        <v>157</v>
+      </c>
+      <c r="L15" s="37">
         <v>1</v>
       </c>
-      <c r="I15" s="8">
-[...7 lines deleted...]
-      </c>
       <c r="M15" s="37">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N15" s="37">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="15" customHeight="1">
       <c r="A16" s="6" t="s">
         <v>122</v>
       </c>
-      <c r="B16" s="8">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="B16" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C16" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D16" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="F16" s="6" t="s">
         <v>101</v>
       </c>
-      <c r="G16" s="8">
+      <c r="G16" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H16" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I16" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="K16" s="36" t="s">
+        <v>37</v>
+      </c>
+      <c r="L16" s="37">
+        <v>0</v>
+      </c>
+      <c r="M16" s="37">
         <v>1</v>
       </c>
-      <c r="H16" s="8">
-[...2 lines deleted...]
-      <c r="I16" s="8">
+      <c r="N16" s="37">
         <v>1</v>
-      </c>
-[...10 lines deleted...]
-        <v>2</v>
       </c>
     </row>
     <row r="17" spans="1:14" ht="15" customHeight="1">
       <c r="A17" s="6" t="s">
         <v>98</v>
       </c>
-      <c r="B17" s="8">
-[...6 lines deleted...]
-        <v>10</v>
+      <c r="B17" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C17" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D17" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="F17" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="G17" s="8">
-[...6 lines deleted...]
-        <v>21</v>
+      <c r="G17" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H17" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I17" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="K17" s="36" t="s">
-        <v>42</v>
+        <v>150</v>
       </c>
       <c r="L17" s="37">
         <v>0</v>
       </c>
       <c r="M17" s="37">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="N17" s="37">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="15" customHeight="1">
       <c r="A18" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="B18" s="8">
-[...6 lines deleted...]
-        <v>42</v>
+      <c r="B18" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C18" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D18" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="F18" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="G18" s="8">
-[...6 lines deleted...]
-        <v>6</v>
+      <c r="G18" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H18" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I18" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="K18" s="36" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="L18" s="37">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M18" s="37">
         <v>1</v>
       </c>
       <c r="N18" s="37">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:14" ht="15" customHeight="1">
       <c r="A19" s="6" t="s">
         <v>127</v>
       </c>
-      <c r="B19" s="8">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="B19" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C19" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D19" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="F19" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="G19" s="8">
-[...6 lines deleted...]
-        <v>75</v>
+      <c r="G19" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H19" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I19" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="K19" s="36" t="s">
-        <v>163</v>
+        <v>45</v>
       </c>
       <c r="L19" s="37">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M19" s="37">
         <v>1</v>
       </c>
       <c r="N19" s="37">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="15" customHeight="1">
       <c r="A20" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="B20" s="8">
-[...6 lines deleted...]
-        <v>35</v>
+      <c r="B20" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C20" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D20" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="F20" s="6" t="s">
         <v>136</v>
       </c>
-      <c r="G20" s="8">
+      <c r="G20" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H20" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I20" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="K20" s="36" t="s">
+        <v>163</v>
+      </c>
+      <c r="L20" s="37">
+        <v>0</v>
+      </c>
+      <c r="M20" s="37">
         <v>1</v>
       </c>
-      <c r="H20" s="8">
+      <c r="N20" s="37">
         <v>1</v>
-      </c>
-[...13 lines deleted...]
-        <v>4</v>
       </c>
     </row>
     <row r="21" spans="1:14" ht="15" customHeight="1">
       <c r="A21" s="6" t="s">
         <v>105</v>
       </c>
-      <c r="B21" s="8">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="B21" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C21" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D21" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="F21" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="G21" s="8">
-[...6 lines deleted...]
-        <v>28</v>
+      <c r="G21" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H21" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I21" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="K21" s="36" t="s">
-        <v>54</v>
+        <v>47</v>
       </c>
       <c r="L21" s="37">
         <v>1</v>
       </c>
       <c r="M21" s="37">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="N21" s="37">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="15" customHeight="1">
       <c r="A22" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="B22" s="8">
-[...6 lines deleted...]
-        <v>23</v>
+      <c r="B22" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C22" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D22" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="F22" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="G22" s="8">
-[...6 lines deleted...]
-        <v>9</v>
+      <c r="G22" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H22" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I22" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="K22" s="36" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="L22" s="37">
-        <v>2565</v>
+        <v>1</v>
       </c>
       <c r="M22" s="37">
-        <v>2396</v>
+        <v>2</v>
       </c>
       <c r="N22" s="37">
-        <v>4961</v>
+        <v>3</v>
       </c>
     </row>
     <row r="23" spans="1:14" ht="15" customHeight="1">
       <c r="A23" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="B23" s="8">
-[...6 lines deleted...]
-        <v>11</v>
+      <c r="B23" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C23" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D23" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="F23" s="6" t="s">
         <v>22</v>
       </c>
-      <c r="G23" s="8">
-[...6 lines deleted...]
-        <v>578</v>
+      <c r="G23" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H23" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I23" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="K23" s="36" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="L23" s="37">
-        <v>1</v>
+        <v>3105</v>
       </c>
       <c r="M23" s="37">
-        <v>3</v>
+        <v>2800</v>
       </c>
       <c r="N23" s="37">
-        <v>4</v>
+        <v>5905</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="15" customHeight="1">
       <c r="A24" s="6" t="s">
-        <v>159</v>
-[...8 lines deleted...]
-        <v>2</v>
+        <v>22</v>
+      </c>
+      <c r="B24" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C24" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D24" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="F24" s="6" t="s">
         <v>23</v>
       </c>
-      <c r="G24" s="8">
-[...2 lines deleted...]
-      <c r="H24" s="8">
+      <c r="G24" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H24" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I24" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="K24" s="36" t="s">
         <v>60</v>
       </c>
-      <c r="I24" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="L24" s="37">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="M24" s="37">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="N24" s="37">
-        <v>2</v>
+        <v>8</v>
       </c>
     </row>
     <row r="25" spans="1:14" ht="15" customHeight="1">
       <c r="A25" s="6" t="s">
-        <v>22</v>
-[...8 lines deleted...]
-        <v>95</v>
+        <v>23</v>
+      </c>
+      <c r="B25" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C25" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D25" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="F25" s="6" t="s">
         <v>24</v>
       </c>
-      <c r="G25" s="8">
-[...6 lines deleted...]
-        <v>24</v>
+      <c r="G25" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H25" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I25" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="K25" s="36" t="s">
-        <v>61</v>
+        <v>96</v>
       </c>
       <c r="L25" s="37">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="M25" s="37">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N25" s="37">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="15" customHeight="1">
       <c r="A26" s="6" t="s">
-        <v>23</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>144</v>
+      </c>
+      <c r="B26" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C26" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D26" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="F26" s="6" t="s">
         <v>25</v>
       </c>
-      <c r="G26" s="8">
-[...2 lines deleted...]
-      <c r="H26" s="8">
+      <c r="G26" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H26" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I26" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="K26" s="36" t="s">
+        <v>61</v>
+      </c>
+      <c r="L26" s="37">
+        <v>0</v>
+      </c>
+      <c r="M26" s="37">
         <v>1</v>
       </c>
-      <c r="I26" s="8">
-[...2 lines deleted...]
-      <c r="K26" s="36" t="s">
+      <c r="N26" s="37">
         <v>1</v>
-      </c>
-[...7 lines deleted...]
-        <v>4999</v>
       </c>
     </row>
     <row r="27" spans="1:14" ht="15" customHeight="1">
       <c r="A27" s="6" t="s">
-        <v>144</v>
-[...8 lines deleted...]
-        <v>1</v>
+        <v>152</v>
+      </c>
+      <c r="B27" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C27" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D27" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="F27" s="6" t="s">
         <v>124</v>
       </c>
-      <c r="G27" s="8">
-[...2 lines deleted...]
-      <c r="H27" s="8">
+      <c r="G27" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H27" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I27" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="K27" s="36" t="s">
         <v>1</v>
       </c>
-      <c r="I27" s="8">
-[...7 lines deleted...]
-      <c r="N27" s="37"/>
+      <c r="L27" s="37">
+        <v>3117</v>
+      </c>
+      <c r="M27" s="37">
+        <v>2834</v>
+      </c>
+      <c r="N27" s="37">
+        <v>5951</v>
+      </c>
     </row>
     <row r="28" spans="1:14" ht="15" customHeight="1">
       <c r="A28" s="6" t="s">
-        <v>152</v>
-[...8 lines deleted...]
-        <v>1</v>
+        <v>24</v>
+      </c>
+      <c r="B28" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C28" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D28" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="F28" s="6" t="s">
         <v>129</v>
       </c>
-      <c r="G28" s="8">
-[...7 lines deleted...]
-      </c>
+      <c r="G28" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H28" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I28" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="K28" s="36" t="s">
+        <v>142</v>
+      </c>
+      <c r="L28" s="37"/>
+      <c r="M28" s="37"/>
+      <c r="N28" s="37"/>
     </row>
     <row r="29" spans="1:14" ht="15" customHeight="1">
       <c r="A29" s="6" t="s">
-        <v>24</v>
-[...8 lines deleted...]
-        <v>24</v>
+        <v>25</v>
+      </c>
+      <c r="B29" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C29" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D29" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="F29" s="6" t="s">
         <v>26</v>
       </c>
-      <c r="G29" s="8">
-[...6 lines deleted...]
-        <v>7</v>
+      <c r="G29" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H29" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I29" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="15" customHeight="1">
       <c r="A30" s="6" t="s">
-        <v>25</v>
-[...8 lines deleted...]
-        <v>23</v>
+        <v>106</v>
+      </c>
+      <c r="B30" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C30" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D30" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="F30" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="G30" s="8">
-[...6 lines deleted...]
-        <v>519</v>
+      <c r="G30" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H30" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I30" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="31" spans="1:14" ht="15" customHeight="1">
       <c r="A31" s="6" t="s">
-        <v>106</v>
-[...8 lines deleted...]
-        <v>9</v>
+        <v>128</v>
+      </c>
+      <c r="B31" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C31" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D31" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="F31" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="G31" s="8">
-[...6 lines deleted...]
-        <v>456</v>
+      <c r="G31" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H31" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I31" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="15" customHeight="1">
       <c r="A32" s="6" t="s">
-        <v>128</v>
-[...8 lines deleted...]
-        <v>1</v>
+        <v>129</v>
+      </c>
+      <c r="B32" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C32" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D32" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="F32" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="G32" s="8">
-[...6 lines deleted...]
-        <v>162</v>
+      <c r="G32" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H32" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I32" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="33" spans="1:9" ht="15" customHeight="1">
       <c r="A33" s="6" t="s">
-        <v>129</v>
-[...8 lines deleted...]
-        <v>5</v>
+        <v>26</v>
+      </c>
+      <c r="B33" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C33" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D33" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="F33" s="6" t="s">
         <v>30</v>
       </c>
-      <c r="G33" s="8">
-[...6 lines deleted...]
-        <v>17</v>
+      <c r="G33" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H33" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I33" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="34" spans="1:9" ht="15" customHeight="1">
       <c r="A34" s="6" t="s">
-        <v>26</v>
-[...8 lines deleted...]
-        <v>16</v>
+        <v>153</v>
+      </c>
+      <c r="B34" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C34" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D34" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="F34" s="6" t="s">
         <v>31</v>
       </c>
-      <c r="G34" s="8">
-[...6 lines deleted...]
-        <v>47</v>
+      <c r="G34" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H34" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I34" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="35" spans="1:9" ht="15" customHeight="1">
       <c r="A35" s="6" t="s">
-        <v>153</v>
-[...8 lines deleted...]
-        <v>1</v>
+        <v>27</v>
+      </c>
+      <c r="B35" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C35" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D35" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="F35" s="6" t="s">
         <v>32</v>
       </c>
-      <c r="G35" s="8">
-[...6 lines deleted...]
-        <v>6</v>
+      <c r="G35" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H35" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I35" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="36" spans="1:9" ht="15" customHeight="1">
       <c r="A36" s="6" t="s">
-        <v>27</v>
-[...8 lines deleted...]
-        <v>74</v>
+        <v>28</v>
+      </c>
+      <c r="B36" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C36" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D36" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="F36" s="6" t="s">
         <v>33</v>
       </c>
-      <c r="G36" s="8">
-[...6 lines deleted...]
-        <v>11</v>
+      <c r="G36" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H36" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I36" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="37" spans="1:9" ht="15" customHeight="1">
       <c r="A37" s="6" t="s">
-        <v>28</v>
-[...8 lines deleted...]
-        <v>137</v>
+        <v>29</v>
+      </c>
+      <c r="B37" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C37" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D37" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="F37" s="6" t="s">
         <v>34</v>
       </c>
-      <c r="G37" s="8">
-[...6 lines deleted...]
-        <v>11</v>
+      <c r="G37" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H37" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I37" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="38" spans="1:9" ht="15" customHeight="1">
       <c r="A38" s="6" t="s">
-        <v>29</v>
-[...8 lines deleted...]
-        <v>7</v>
+        <v>30</v>
+      </c>
+      <c r="B38" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C38" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D38" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="F38" s="6" t="s">
         <v>35</v>
       </c>
-      <c r="G38" s="8">
-[...6 lines deleted...]
-        <v>5</v>
+      <c r="G38" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H38" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I38" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="39" spans="1:9" ht="15" customHeight="1">
       <c r="A39" s="6" t="s">
-        <v>30</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>31</v>
+      </c>
+      <c r="B39" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C39" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D39" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="F39" s="6" t="s">
         <v>99</v>
       </c>
-      <c r="G39" s="8">
-[...6 lines deleted...]
-        <v>2</v>
+      <c r="G39" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H39" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I39" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="40" spans="1:9" ht="15" customHeight="1">
       <c r="A40" s="6" t="s">
-        <v>31</v>
-[...8 lines deleted...]
-        <v>16</v>
+        <v>32</v>
+      </c>
+      <c r="B40" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C40" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D40" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="F40" s="6" t="s">
         <v>36</v>
       </c>
-      <c r="G40" s="8">
-[...6 lines deleted...]
-        <v>8</v>
+      <c r="G40" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H40" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I40" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="41" spans="1:9" ht="15" customHeight="1">
       <c r="A41" s="6" t="s">
-        <v>32</v>
-[...8 lines deleted...]
-        <v>17</v>
+        <v>33</v>
+      </c>
+      <c r="B41" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C41" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D41" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="F41" s="6" t="s">
         <v>73</v>
       </c>
-      <c r="G41" s="8">
-[...6 lines deleted...]
-        <v>3</v>
+      <c r="G41" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H41" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I41" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="42" spans="1:9" ht="15" customHeight="1">
       <c r="A42" s="6" t="s">
-        <v>33</v>
-[...8 lines deleted...]
-        <v>8</v>
+        <v>34</v>
+      </c>
+      <c r="B42" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C42" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D42" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="F42" s="6" t="s">
         <v>119</v>
       </c>
-      <c r="G42" s="8">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="G42" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H42" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I42" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="43" spans="1:9" ht="15" customHeight="1">
       <c r="A43" s="6" t="s">
-        <v>34</v>
-[...8 lines deleted...]
-        <v>39</v>
+        <v>35</v>
+      </c>
+      <c r="B43" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C43" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D43" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="F43" s="6" t="s">
         <v>37</v>
       </c>
-      <c r="G43" s="8">
-[...6 lines deleted...]
-        <v>43</v>
+      <c r="G43" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H43" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I43" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="44" spans="1:9" ht="15" customHeight="1">
       <c r="A44" s="6" t="s">
-        <v>35</v>
-[...8 lines deleted...]
-        <v>8</v>
+        <v>99</v>
+      </c>
+      <c r="B44" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C44" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D44" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="F44" s="6" t="s">
         <v>103</v>
       </c>
-      <c r="G44" s="8">
-[...6 lines deleted...]
-        <v>4</v>
+      <c r="G44" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H44" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I44" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="45" spans="1:9" ht="15" customHeight="1">
       <c r="A45" s="6" t="s">
-        <v>99</v>
-[...8 lines deleted...]
-        <v>4</v>
+        <v>36</v>
+      </c>
+      <c r="B45" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C45" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D45" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="F45" s="6" t="s">
         <v>38</v>
       </c>
-      <c r="G45" s="8">
-[...6 lines deleted...]
-        <v>10</v>
+      <c r="G45" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H45" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I45" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="46" spans="1:9" ht="15" customHeight="1">
       <c r="A46" s="6" t="s">
-        <v>36</v>
-[...8 lines deleted...]
-        <v>8</v>
+        <v>37</v>
+      </c>
+      <c r="B46" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C46" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D46" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="F46" s="6" t="s">
         <v>118</v>
       </c>
-      <c r="G46" s="8">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="G46" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H46" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I46" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="47" spans="1:9" ht="15" customHeight="1">
       <c r="A47" s="6" t="s">
-        <v>37</v>
-[...8 lines deleted...]
-        <v>24</v>
+        <v>38</v>
+      </c>
+      <c r="B47" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C47" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D47" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="F47" s="6" t="s">
         <v>39</v>
       </c>
-      <c r="G47" s="8">
-[...6 lines deleted...]
-        <v>11</v>
+      <c r="G47" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H47" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I47" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="48" spans="1:9" ht="15" customHeight="1">
       <c r="A48" s="6" t="s">
-        <v>38</v>
-[...8 lines deleted...]
-        <v>4</v>
+        <v>117</v>
+      </c>
+      <c r="B48" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C48" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D48" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="F48" s="6" t="s">
         <v>130</v>
       </c>
-      <c r="G48" s="8">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="G48" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H48" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I48" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="49" spans="1:9" ht="15" customHeight="1">
       <c r="A49" s="6" t="s">
-        <v>117</v>
-[...8 lines deleted...]
-        <v>2</v>
+        <v>118</v>
+      </c>
+      <c r="B49" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C49" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D49" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="F49" s="6" t="s">
         <v>40</v>
       </c>
-      <c r="G49" s="8">
-[...6 lines deleted...]
-        <v>22</v>
+      <c r="G49" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H49" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I49" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="50" spans="1:9" ht="15" customHeight="1">
       <c r="A50" s="6" t="s">
-        <v>118</v>
-[...8 lines deleted...]
-        <v>4</v>
+        <v>102</v>
+      </c>
+      <c r="B50" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C50" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D50" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="F50" s="6" t="s">
         <v>107</v>
       </c>
-      <c r="G50" s="8">
-[...6 lines deleted...]
-        <v>3</v>
+      <c r="G50" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H50" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I50" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="51" spans="1:9" ht="15" customHeight="1">
       <c r="A51" s="6" t="s">
-        <v>102</v>
-[...8 lines deleted...]
-        <v>1</v>
+        <v>39</v>
+      </c>
+      <c r="B51" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C51" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D51" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="F51" s="6" t="s">
         <v>41</v>
       </c>
-      <c r="G51" s="8">
-[...6 lines deleted...]
-        <v>7</v>
+      <c r="G51" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H51" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I51" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="52" spans="1:9" ht="15" customHeight="1">
       <c r="A52" s="6" t="s">
-        <v>39</v>
-[...8 lines deleted...]
-        <v>47</v>
+        <v>130</v>
+      </c>
+      <c r="B52" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C52" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D52" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="F52" s="6" t="s">
         <v>42</v>
       </c>
-      <c r="G52" s="8">
-[...6 lines deleted...]
-        <v>44</v>
+      <c r="G52" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H52" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I52" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="53" spans="1:9" ht="15" customHeight="1">
       <c r="A53" s="6" t="s">
-        <v>130</v>
-[...8 lines deleted...]
-        <v>7</v>
+        <v>40</v>
+      </c>
+      <c r="B53" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C53" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D53" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="F53" s="6" t="s">
         <v>43</v>
       </c>
-      <c r="G53" s="8">
-[...6 lines deleted...]
-        <v>109</v>
+      <c r="G53" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H53" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I53" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="54" spans="1:9" ht="15" customHeight="1">
       <c r="A54" s="6" t="s">
-        <v>40</v>
-[...8 lines deleted...]
-        <v>82</v>
+        <v>107</v>
+      </c>
+      <c r="B54" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C54" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D54" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="F54" s="32" t="s">
         <v>44</v>
       </c>
-      <c r="G54" s="31">
-[...6 lines deleted...]
-        <v>31</v>
+      <c r="G54" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H54" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I54" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="55" spans="1:9" ht="15" customHeight="1">
       <c r="A55" s="6" t="s">
-        <v>107</v>
-[...8 lines deleted...]
-        <v>3</v>
+        <v>154</v>
+      </c>
+      <c r="B55" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C55" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D55" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="F55" s="32" t="s">
         <v>45</v>
       </c>
-      <c r="G55" s="31">
-[...6 lines deleted...]
-        <v>111</v>
+      <c r="G55" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H55" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I55" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="56" spans="1:9" ht="15" customHeight="1">
       <c r="A56" s="6" t="s">
-        <v>154</v>
-[...8 lines deleted...]
-        <v>1</v>
+        <v>145</v>
+      </c>
+      <c r="B56" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C56" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D56" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="F56" s="32" t="s">
         <v>132</v>
       </c>
-      <c r="G56" s="31">
-[...6 lines deleted...]
-        <v>3</v>
+      <c r="G56" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H56" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I56" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:9" ht="15" customHeight="1">
       <c r="A57" s="6" t="s">
-        <v>145</v>
-[...8 lines deleted...]
-        <v>3</v>
+        <v>41</v>
+      </c>
+      <c r="B57" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C57" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D57" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="F57" s="32" t="s">
         <v>46</v>
       </c>
-      <c r="G57" s="31">
-[...6 lines deleted...]
-        <v>19</v>
+      <c r="G57" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H57" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I57" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="58" spans="1:9" ht="15" customHeight="1">
       <c r="A58" s="6" t="s">
-        <v>41</v>
-[...8 lines deleted...]
-        <v>16</v>
+        <v>146</v>
+      </c>
+      <c r="B58" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C58" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D58" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="F58" s="32" t="s">
         <v>47</v>
       </c>
-      <c r="G58" s="31">
-[...6 lines deleted...]
-        <v>55</v>
+      <c r="G58" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H58" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I58" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="59" spans="1:9" ht="15" customHeight="1">
       <c r="A59" s="6" t="s">
-        <v>146</v>
-[...8 lines deleted...]
-        <v>1</v>
+        <v>42</v>
+      </c>
+      <c r="B59" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C59" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D59" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="F59" s="38" t="s">
         <v>48</v>
       </c>
-      <c r="G59" s="39">
-[...6 lines deleted...]
-        <v>5</v>
+      <c r="G59" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H59" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I59" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="60" spans="1:9" ht="15" customHeight="1">
       <c r="A60" s="6" t="s">
-        <v>42</v>
-[...8 lines deleted...]
-        <v>33</v>
+        <v>131</v>
+      </c>
+      <c r="B60" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C60" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D60" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="F60" s="38" t="s">
         <v>49</v>
       </c>
-      <c r="G60" s="39">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="G60" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H60" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I60" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="61" spans="1:9" ht="15" customHeight="1">
       <c r="A61" s="6" t="s">
-        <v>131</v>
-[...8 lines deleted...]
-        <v>6</v>
+        <v>147</v>
+      </c>
+      <c r="B61" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C61" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D61" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="F61" s="38" t="s">
         <v>137</v>
       </c>
-      <c r="G61" s="39">
-[...6 lines deleted...]
-        <v>7</v>
+      <c r="G61" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H61" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I61" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="62" spans="1:9" ht="15" customHeight="1">
       <c r="A62" s="6" t="s">
-        <v>147</v>
-[...8 lines deleted...]
-        <v>2</v>
+        <v>43</v>
+      </c>
+      <c r="B62" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C62" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D62" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="F62" s="38" t="s">
         <v>50</v>
       </c>
-      <c r="G62" s="39">
-[...6 lines deleted...]
-        <v>314</v>
+      <c r="G62" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H62" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I62" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="63" spans="1:9" ht="15" customHeight="1">
       <c r="A63" s="6" t="s">
-        <v>43</v>
-[...8 lines deleted...]
-        <v>14</v>
+        <v>44</v>
+      </c>
+      <c r="B63" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C63" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D63" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="F63" s="38" t="s">
         <v>52</v>
       </c>
-      <c r="G63" s="39">
-[...6 lines deleted...]
-        <v>354</v>
+      <c r="G63" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H63" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I63" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="64" spans="1:9" ht="15" customHeight="1">
       <c r="A64" s="6" t="s">
-        <v>44</v>
-[...8 lines deleted...]
-        <v>35</v>
+        <v>45</v>
+      </c>
+      <c r="B64" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C64" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D64" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="F64" s="38" t="s">
         <v>53</v>
       </c>
-      <c r="G64" s="39">
-[...6 lines deleted...]
-        <v>51</v>
+      <c r="G64" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H64" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I64" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="65" spans="1:9" ht="15" customHeight="1">
       <c r="A65" s="6" t="s">
-        <v>45</v>
-[...8 lines deleted...]
-        <v>26</v>
+        <v>132</v>
+      </c>
+      <c r="B65" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C65" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D65" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="F65" s="38" t="s">
         <v>97</v>
       </c>
-      <c r="G65" s="39">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="G65" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H65" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I65" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="66" spans="1:9" ht="15" customHeight="1">
       <c r="A66" s="6" t="s">
-        <v>132</v>
-[...8 lines deleted...]
-        <v>19</v>
+        <v>46</v>
+      </c>
+      <c r="B66" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C66" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D66" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="F66" s="38" t="s">
         <v>100</v>
       </c>
-      <c r="G66" s="39">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="G66" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H66" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I66" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="67" spans="1:9" ht="15" customHeight="1">
       <c r="A67" s="6" t="s">
-        <v>46</v>
-[...8 lines deleted...]
-        <v>8</v>
+        <v>47</v>
+      </c>
+      <c r="B67" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C67" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D67" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="F67" s="38" t="s">
         <v>54</v>
       </c>
-      <c r="G67" s="39">
-[...6 lines deleted...]
-        <v>1772</v>
+      <c r="G67" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H67" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I67" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="68" spans="1:9" ht="15" customHeight="1">
       <c r="A68" s="6" t="s">
-        <v>47</v>
-[...8 lines deleted...]
-        <v>38</v>
+        <v>48</v>
+      </c>
+      <c r="B68" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C68" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D68" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="F68" s="38" t="s">
         <v>149</v>
       </c>
-      <c r="G68" s="39">
-[...6 lines deleted...]
-        <v>4</v>
+      <c r="G68" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H68" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I68" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="69" spans="1:9" ht="15" customHeight="1">
       <c r="A69" s="6" t="s">
-        <v>160</v>
-[...8 lines deleted...]
-        <v>4</v>
+        <v>49</v>
+      </c>
+      <c r="B69" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C69" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D69" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="F69" s="38" t="s">
         <v>55</v>
       </c>
-      <c r="G69" s="39">
-[...6 lines deleted...]
-        <v>16</v>
+      <c r="G69" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H69" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I69" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="70" spans="1:9" ht="15" customHeight="1">
       <c r="A70" s="36" t="s">
-        <v>48</v>
-[...8 lines deleted...]
-        <v>6</v>
+        <v>50</v>
+      </c>
+      <c r="B70" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C70" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D70" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="F70" s="38" t="s">
-        <v>161</v>
-[...8 lines deleted...]
-        <v>1</v>
+        <v>56</v>
+      </c>
+      <c r="G70" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H70" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I70" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="71" spans="1:9" ht="15" customHeight="1">
       <c r="A71" s="36" t="s">
-        <v>49</v>
-[...8 lines deleted...]
-        <v>4</v>
+        <v>133</v>
+      </c>
+      <c r="B71" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C71" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D71" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="F71" s="38" t="s">
-        <v>56</v>
-[...8 lines deleted...]
-        <v>5</v>
+        <v>57</v>
+      </c>
+      <c r="G71" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H71" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I71" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="72" spans="1:9" ht="15" customHeight="1">
       <c r="A72" s="36" t="s">
-        <v>50</v>
-[...8 lines deleted...]
-        <v>39</v>
+        <v>51</v>
+      </c>
+      <c r="B72" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C72" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D72" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="F72" s="38" t="s">
-        <v>57</v>
-[...4 lines deleted...]
-      <c r="H72" s="39">
         <v>87</v>
       </c>
-      <c r="I72" s="39">
-        <v>190</v>
+      <c r="G72" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H72" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I72" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="73" spans="1:9" ht="15" customHeight="1">
       <c r="A73" s="36" t="s">
-        <v>133</v>
-[...8 lines deleted...]
-        <v>2</v>
+        <v>52</v>
+      </c>
+      <c r="B73" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C73" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D73" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="F73" s="38" t="s">
-        <v>87</v>
-[...8 lines deleted...]
-        <v>6</v>
+        <v>58</v>
+      </c>
+      <c r="G73" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H73" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I73" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="74" spans="1:9" ht="15" customHeight="1">
       <c r="A74" s="36" t="s">
-        <v>51</v>
-[...8 lines deleted...]
-        <v>9</v>
+        <v>134</v>
+      </c>
+      <c r="B74" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C74" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D74" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="F74" s="38" t="s">
-        <v>58</v>
-[...8 lines deleted...]
-        <v>94</v>
+        <v>59</v>
+      </c>
+      <c r="G74" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H74" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I74" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="75" spans="1:9" ht="15" customHeight="1">
       <c r="A75" s="36" t="s">
-        <v>52</v>
-[...8 lines deleted...]
-        <v>24</v>
+        <v>53</v>
+      </c>
+      <c r="B75" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C75" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D75" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="F75" s="38" t="s">
-        <v>59</v>
-[...8 lines deleted...]
-        <v>9</v>
+        <v>60</v>
+      </c>
+      <c r="G75" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H75" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I75" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="76" spans="1:9" ht="15" customHeight="1">
       <c r="A76" s="36" t="s">
-        <v>134</v>
-[...8 lines deleted...]
-        <v>1</v>
+        <v>135</v>
+      </c>
+      <c r="B76" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C76" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D76" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="F76" s="38" t="s">
-        <v>60</v>
-[...8 lines deleted...]
-        <v>4</v>
+        <v>61</v>
+      </c>
+      <c r="G76" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H76" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I76" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="77" spans="1:9" ht="15" customHeight="1">
       <c r="A77" s="36" t="s">
-        <v>53</v>
-[...8 lines deleted...]
-        <v>10</v>
+        <v>100</v>
+      </c>
+      <c r="B77" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C77" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D77" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="F77" s="38" t="s">
-        <v>96</v>
-[...8 lines deleted...]
-        <v>1</v>
+        <v>62</v>
+      </c>
+      <c r="G77" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H77" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I77" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="78" spans="1:9" ht="15" customHeight="1">
       <c r="A78" s="36" t="s">
-        <v>135</v>
-[...8 lines deleted...]
-        <v>4</v>
+        <v>54</v>
+      </c>
+      <c r="B78" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C78" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D78" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="F78" s="38" t="s">
-        <v>61</v>
-[...8 lines deleted...]
-        <v>39</v>
+        <v>109</v>
+      </c>
+      <c r="G78" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H78" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I78" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="79" spans="1:9" ht="15" customHeight="1">
       <c r="A79" s="36" t="s">
-        <v>100</v>
-[...8 lines deleted...]
-        <v>2</v>
+        <v>149</v>
+      </c>
+      <c r="B79" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C79" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D79" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="F79" s="38" t="s">
-        <v>62</v>
-[...8 lines deleted...]
-        <v>14</v>
+        <v>120</v>
+      </c>
+      <c r="G79" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H79" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I79" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="80" spans="1:9" ht="15" customHeight="1">
       <c r="A80" s="36" t="s">
-        <v>54</v>
-[...8 lines deleted...]
-        <v>134</v>
+        <v>55</v>
+      </c>
+      <c r="B80" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C80" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D80" s="54" t="s">
+        <v>160</v>
       </c>
       <c r="F80" s="38" t="s">
+        <v>1</v>
+      </c>
+      <c r="G80" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H80" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I80" s="54" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="81" spans="1:6" ht="15" customHeight="1">
+      <c r="A81" s="36" t="s">
+        <v>108</v>
+      </c>
+      <c r="B81" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C81" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D81" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="F81" s="56" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="82" spans="1:6" ht="15" customHeight="1">
+      <c r="A82" s="36" t="s">
+        <v>121</v>
+      </c>
+      <c r="B82" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C82" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D82" s="54" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="83" spans="1:6" ht="15" customHeight="1">
+      <c r="A83" s="36" t="s">
+        <v>104</v>
+      </c>
+      <c r="B83" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C83" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D83" s="54" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="84" spans="1:6" ht="15" customHeight="1">
+      <c r="A84" s="36" t="s">
+        <v>56</v>
+      </c>
+      <c r="B84" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C84" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D84" s="54" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="85" spans="1:6" ht="15" customHeight="1">
+      <c r="A85" s="36" t="s">
+        <v>57</v>
+      </c>
+      <c r="B85" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C85" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D85" s="54" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="86" spans="1:6" ht="15" customHeight="1">
+      <c r="A86" s="36" t="s">
+        <v>58</v>
+      </c>
+      <c r="B86" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C86" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D86" s="54" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="87" spans="1:6" ht="15" customHeight="1">
+      <c r="A87" s="36" t="s">
+        <v>59</v>
+      </c>
+      <c r="B87" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C87" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D87" s="54" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="88" spans="1:6" ht="15" customHeight="1">
+      <c r="A88" s="36" t="s">
+        <v>60</v>
+      </c>
+      <c r="B88" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C88" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D88" s="54" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="89" spans="1:6" ht="15" customHeight="1">
+      <c r="A89" s="36" t="s">
+        <v>96</v>
+      </c>
+      <c r="B89" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C89" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D89" s="54" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="90" spans="1:6" ht="15" customHeight="1">
+      <c r="A90" s="36" t="s">
+        <v>61</v>
+      </c>
+      <c r="B90" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C90" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D90" s="54" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="91" spans="1:6" ht="15" customHeight="1">
+      <c r="A91" s="36" t="s">
+        <v>62</v>
+      </c>
+      <c r="B91" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C91" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D91" s="54" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="92" spans="1:6" ht="15" customHeight="1">
+      <c r="A92" s="36" t="s">
         <v>109</v>
       </c>
-      <c r="G80" s="39">
-[...16 lines deleted...]
-      <c r="C81" s="37">
+      <c r="B92" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C92" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D92" s="54" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="93" spans="1:6" ht="15" customHeight="1">
+      <c r="A93" s="36" t="s">
         <v>1</v>
       </c>
-      <c r="D81" s="37">
-[...28 lines deleted...]
-      <c r="F82" s="38" t="s">
+      <c r="B93" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C93" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D93" s="54" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="94" spans="1:6" ht="15" customHeight="1">
+      <c r="A94" s="56" t="s">
         <v>162</v>
-      </c>
-[...201 lines deleted...]
-        <v>1791</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.05" right="0.05" top="0.5" bottom="0.5" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <tableParts count="3">
     <tablePart r:id="rId1"/>
     <tablePart r:id="rId2"/>
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Kalkylblad</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>