--- v1 (2026-08-01)
+++ v2 (2026-08-22)
@@ -62,106 +62,106 @@
   <Override PartName="/xl/tables/table38.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table39.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table40.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table41.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table42.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table43.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table44.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table45.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table46.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table47.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="27932"/>
   <workbookPr showInkAnnotation="0" autoCompressPictures="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\ad01.migrationsverket.se\dfs\projects\NRK\GEMSTAT\Externwebben\Externwebben 2026\Leveranser\Juni\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\NRK\GEMSTAT\Externwebben\Externwebben 2026\Leveranser\Juli\Klar\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C66ABF5E-5A86-4701-9419-2E5C5C3C2B87}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FB81D252-3A87-455D-9010-AA36FDB89A6C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" tabRatio="864" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="864" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Information" sheetId="8" r:id="rId1"/>
     <sheet name="Månad, persontyp" sheetId="1" r:id="rId2"/>
     <sheet name="Månad, ålder" sheetId="12" r:id="rId3"/>
     <sheet name="Månad, kön" sheetId="13" r:id="rId4"/>
     <sheet name="Månad, kön EKB" sheetId="17" r:id="rId5"/>
     <sheet name="Ålder, persontyp" sheetId="2" r:id="rId6"/>
     <sheet name="Ålder, kön" sheetId="14" r:id="rId7"/>
     <sheet name="Medborgarskap, persontyp" sheetId="3" r:id="rId8"/>
     <sheet name="Medborgarskap, kön" sheetId="15" r:id="rId9"/>
     <sheet name="Medborgarskap, ålder" sheetId="16" r:id="rId10"/>
     <sheet name="Inlämningsort" sheetId="4" r:id="rId11"/>
     <sheet name="Inlämningsort EKB" sheetId="7" r:id="rId12"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="10">Inlämningsort!#REF!</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="11">'Inlämningsort EKB'!$4:$4</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="8">'Medborgarskap, kön'!#REF!</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="7">'Medborgarskap, persontyp'!#REF!</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="9">'Medborgarskap, ålder'!#REF!</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="3">'Månad, kön'!#REF!</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="4">'Månad, kön EKB'!#REF!</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'Månad, persontyp'!#REF!</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'Månad, ålder'!#REF!</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="6">'Ålder, kön'!#REF!</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="5">'Ålder, persontyp'!#REF!</definedName>
   </definedNames>
-  <calcPr calcId="191029" concurrentCalc="0"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4248" uniqueCount="165">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4368" uniqueCount="165">
   <si>
     <t>Barn i familj</t>
   </si>
   <si>
     <t>Totalt</t>
   </si>
   <si>
     <t>0-6 år</t>
   </si>
   <si>
     <t>7-12 år</t>
   </si>
   <si>
     <t>13-17 år</t>
   </si>
   <si>
     <t>18-24 år</t>
   </si>
   <si>
     <t>25-34 år</t>
   </si>
   <si>
     <t>35-44 år</t>
   </si>
   <si>
@@ -603,60 +603,60 @@
   <si>
     <t>INDONESIEN</t>
   </si>
   <si>
     <t>NAMIBIA</t>
   </si>
   <si>
     <t>ANGOLA</t>
   </si>
   <si>
     <t>BOSNIEN OCH HERCEGOVINA</t>
   </si>
   <si>
     <t>KANADA</t>
   </si>
   <si>
     <t>2026-05</t>
   </si>
   <si>
     <t>2026-06</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>2026-042</t>
-[...1 lines deleted...]
-  <si>
     <t>- Statistiken är tillfälligt pausad, se fliken information</t>
   </si>
   <si>
     <t>POLEN</t>
   </si>
   <si>
     <t>Flen</t>
+  </si>
+  <si>
+    <t>2026-07</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
   <fonts count="6">
     <font>
       <sz val="9.5"/>
       <color rgb="FF000000"/>
       <name val="Albany AMT"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
@@ -801,54 +801,78 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="17" fontId="1" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1"/>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="370">
-[...2 lines deleted...]
-        <strike val="0"/>
+  <dxfs count="378">
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <name val="Arial"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor theme="0" tint="-0.249977111117893"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
@@ -963,221 +987,269 @@
       </font>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <name val="Arial"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="3" formatCode="#,##0"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor theme="0" tint="-0.249977111117893"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
-        <strike val="0"/>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <name val="Arial"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor theme="0" tint="-0.249977111117893"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <name val="Arial"/>
-        <family val="2"/>
-[...105 lines deleted...]
-        <name val="Arial"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor theme="0" tint="-0.249977111117893"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+    </dxf>
+    <dxf>
+      <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <name val="Arial"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor theme="0" tint="-0.249977111117893"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <name val="Arial"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="3" formatCode="#,##0"/>
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <name val="Arial"/>
         <scheme val="none"/>
       </font>
@@ -1201,50 +1273,68 @@
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <name val="Arial"/>
         <scheme val="none"/>
       </font>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <family val="2"/>
         <scheme val="none"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <name val="Arial"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
@@ -1373,362 +1463,230 @@
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <name val="Arial"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="3" formatCode="#,##0"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor theme="0" tint="-0.249977111117893"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
-        <strike val="0"/>
-[...128 lines deleted...]
-      <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <name val="Arial"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="3" formatCode="#,##0"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor theme="0" tint="-0.249977111117893"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <name val="Arial"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="3" formatCode="#,##0"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor theme="0" tint="-0.249977111117893"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
-        <strike val="0"/>
-[...130 lines deleted...]
-      <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <name val="Arial"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="3" formatCode="#,##0"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor theme="0" tint="-0.249977111117893"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
@@ -1745,50 +1703,257 @@
         <color rgb="FF000000"/>
         <name val="Arial"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="3" formatCode="#,##0"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor theme="0" tint="-0.249977111117893"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <name val="Arial"/>
         <scheme val="none"/>
       </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <name val="Arial"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="3" formatCode="#,##0"/>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
@@ -1884,50 +2049,69 @@
       </font>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <name val="Arial"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor indexed="65"/>
         </patternFill>
       </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <name val="Arial"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor indexed="65"/>
         </patternFill>
       </fill>
@@ -6859,54 +7043,54 @@
       <fill>
         <patternFill>
           <bgColor rgb="FFB90835"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <border>
         <left style="thin">
           <color auto="1"/>
         </left>
         <right style="thin">
           <color auto="1"/>
         </right>
         <top style="thin">
           <color auto="1"/>
         </top>
         <bottom style="thin">
           <color auto="1"/>
         </bottom>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="1" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleMedium4">
     <tableStyle name="Externwebben" pivot="0" count="4" xr9:uid="{00000000-0011-0000-FFFF-FFFF00000000}">
-      <tableStyleElement type="wholeTable" dxfId="369"/>
-[...2 lines deleted...]
-      <tableStyleElement type="secondRowStripe" dxfId="366"/>
+      <tableStyleElement type="wholeTable" dxfId="377"/>
+      <tableStyleElement type="headerRow" dxfId="376"/>
+      <tableStyleElement type="firstRowStripe" dxfId="375"/>
+      <tableStyleElement type="secondRowStripe" dxfId="374"/>
     </tableStyle>
   </tableStyles>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
@@ -6967,51 +7151,51 @@
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:r>
             <a:rPr lang="sv-SE" sz="1000" b="1">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Inkomna ansökningar om asyl, 2026</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="sv-SE" sz="1000" b="0" baseline="0">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>Källa: SIMBAs datalager, uppdaterad 2026-07-01.</a:t>
+            <a:t>Källa: SIMBAs datalager, uppdaterad 2026-08-06.</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:endParaRPr lang="sv-SE" sz="1000" baseline="0">
             <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:endParaRPr lang="sv-SE" sz="1000" b="0" i="0" u="none" strike="noStrike" baseline="0">
             <a:solidFill>
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:effectLst/>
             <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             <a:ea typeface="+mn-ea"/>
             <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="sv-SE" sz="1000" b="0" i="0" u="none" strike="noStrike">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
@@ -7227,931 +7411,939 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="3905250" y="4924425"/>
           <a:ext cx="2095238" cy="942857"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="12" xr:uid="{00000000-000C-0000-FFFF-FFFF01000000}" name="Tabell113" displayName="Tabell113" ref="A26:E33" totalsRowShown="0" headerRowDxfId="365" dataDxfId="364">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="12" xr:uid="{00000000-000C-0000-FFFF-FFFF01000000}" name="Tabell113" displayName="Tabell113" ref="A28:E36" totalsRowShown="0" headerRowDxfId="373" dataDxfId="372">
   <tableColumns count="5">
-    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0100-000001000000}" name="År-Månad" dataDxfId="363"/>
-[...3 lines deleted...]
-    <tableColumn id="6" xr3:uid="{00000000-0010-0000-0100-000006000000}" name="Totalt" dataDxfId="359"/>
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0100-000001000000}" name="År-Månad" dataDxfId="371"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-0100-000002000000}" name="Vuxen" dataDxfId="370"/>
+    <tableColumn id="4" xr3:uid="{00000000-0010-0000-0100-000004000000}" name="Barn i familj" dataDxfId="369"/>
+    <tableColumn id="5" xr3:uid="{00000000-0010-0000-0100-000005000000}" name="Ensamkommande barn" dataDxfId="368"/>
+    <tableColumn id="6" xr3:uid="{00000000-0010-0000-0100-000006000000}" name="Totalt" dataDxfId="367"/>
   </tableColumns>
   <tableStyleInfo name="Externwebben" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="Inkomna ansökningar om skydd per månad innevarande år, uppdelat persontyp." altTextSummary="Sökanden enligt massflyktsdirektivet"/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table10.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="43" xr:uid="{00000000-000C-0000-FFFF-FFFF09000000}" name="Tabell161444" displayName="Tabell161444" ref="L26:U33" totalsRowShown="0" headerRowDxfId="282" dataDxfId="281">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="43" xr:uid="{00000000-000C-0000-FFFF-FFFF09000000}" name="Tabell161444" displayName="Tabell161444" ref="L27:U31" totalsRowShown="0" headerRowDxfId="290" dataDxfId="289">
   <tableColumns count="10">
-    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0900-000001000000}" name="År-Månad" dataDxfId="280"/>
-[...8 lines deleted...]
-    <tableColumn id="6" xr3:uid="{00000000-0010-0000-0900-000006000000}" name="Totalt" dataDxfId="271"/>
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0900-000001000000}" name="År-Månad" dataDxfId="288"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-0900-000002000000}" name="0-6 år" dataDxfId="287"/>
+    <tableColumn id="4" xr3:uid="{00000000-0010-0000-0900-000004000000}" name="7-12 år" dataDxfId="286"/>
+    <tableColumn id="5" xr3:uid="{00000000-0010-0000-0900-000005000000}" name="13-17 år" dataDxfId="285"/>
+    <tableColumn id="10" xr3:uid="{00000000-0010-0000-0900-00000A000000}" name="18-24 år" dataDxfId="284"/>
+    <tableColumn id="9" xr3:uid="{00000000-0010-0000-0900-000009000000}" name="25-34 år" dataDxfId="283"/>
+    <tableColumn id="8" xr3:uid="{00000000-0010-0000-0900-000008000000}" name="35-44 år" dataDxfId="282"/>
+    <tableColumn id="7" xr3:uid="{00000000-0010-0000-0900-000007000000}" name="45-64 år" dataDxfId="281"/>
+    <tableColumn id="3" xr3:uid="{00000000-0010-0000-0900-000003000000}" name="&gt;64 år" dataDxfId="280"/>
+    <tableColumn id="6" xr3:uid="{00000000-0010-0000-0900-000006000000}" name="Totalt" dataDxfId="279"/>
   </tableColumns>
   <tableStyleInfo name="Externwebben" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="Inkomna ansökningar om skydd per månad innevarande år, uppdelat på ålder." altTextSummary="Sökande enligt massflyktsdirektivet, förlängningsansökningar"/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table11.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="6" xr:uid="{00000000-000C-0000-FFFF-FFFF0A000000}" name="Tabell17" displayName="Tabell17" ref="A4:D11" totalsRowShown="0" headerRowDxfId="270" dataDxfId="269">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="6" xr:uid="{00000000-000C-0000-FFFF-FFFF0A000000}" name="Tabell17" displayName="Tabell17" ref="A4:D12" totalsRowShown="0" headerRowDxfId="278" dataDxfId="277">
   <tableColumns count="4">
-    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0A00-000001000000}" name="År-Månad" dataDxfId="268"/>
-[...2 lines deleted...]
-    <tableColumn id="5" xr3:uid="{00000000-0010-0000-0A00-000005000000}" name="Totalt" dataDxfId="265"/>
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0A00-000001000000}" name="År-Månad" dataDxfId="276"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-0A00-000002000000}" name="Kvinna" dataDxfId="275"/>
+    <tableColumn id="4" xr3:uid="{00000000-0010-0000-0A00-000004000000}" name="Man" dataDxfId="274"/>
+    <tableColumn id="5" xr3:uid="{00000000-0010-0000-0A00-000005000000}" name="Totalt" dataDxfId="273"/>
   </tableColumns>
   <tableStyleInfo name="Externwebben" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="Inkomna ansökningar om skydd per månad innevarande år, uppdelade på kön." altTextSummary="Asylsökande"/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table12.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="14" xr:uid="{00000000-000C-0000-FFFF-FFFF0B000000}" name="Tabell1715" displayName="Tabell1715" ref="A26:D33" totalsRowShown="0" headerRowDxfId="264" dataDxfId="263">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="14" xr:uid="{00000000-000C-0000-FFFF-FFFF0B000000}" name="Tabell1715" displayName="Tabell1715" ref="A28:D36" totalsRowShown="0" headerRowDxfId="272" dataDxfId="271">
   <tableColumns count="4">
-    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0B00-000001000000}" name="År-Månad" dataDxfId="262"/>
-[...2 lines deleted...]
-    <tableColumn id="5" xr3:uid="{00000000-0010-0000-0B00-000005000000}" name="Totalt" dataDxfId="259"/>
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0B00-000001000000}" name="År-Månad" dataDxfId="270"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-0B00-000002000000}" name="Kvinna" dataDxfId="269"/>
+    <tableColumn id="4" xr3:uid="{00000000-0010-0000-0B00-000004000000}" name="Man" dataDxfId="268"/>
+    <tableColumn id="5" xr3:uid="{00000000-0010-0000-0B00-000005000000}" name="Totalt" dataDxfId="267"/>
   </tableColumns>
   <tableStyleInfo name="Externwebben" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="Inkomna ansökningar om skydd per månad innevarande år, uppdelat på kön." altTextSummary="Sökande enligt massflyktsdirektivet"/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table13.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="26" xr:uid="{00000000-000C-0000-FFFF-FFFF0C000000}" name="Tabell1727" displayName="Tabell1727" ref="A15:D22" totalsRowShown="0" headerRowDxfId="258" dataDxfId="257">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="26" xr:uid="{00000000-000C-0000-FFFF-FFFF0C000000}" name="Tabell1727" displayName="Tabell1727" ref="A16:D24" totalsRowShown="0" headerRowDxfId="266" dataDxfId="265">
   <tableColumns count="4">
-    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0C00-000001000000}" name="År-Månad" dataDxfId="256"/>
-[...2 lines deleted...]
-    <tableColumn id="5" xr3:uid="{00000000-0010-0000-0C00-000005000000}" name="Totalt" dataDxfId="253"/>
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0C00-000001000000}" name="År-Månad" dataDxfId="264"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-0C00-000002000000}" name="Kvinna" dataDxfId="263"/>
+    <tableColumn id="4" xr3:uid="{00000000-0010-0000-0C00-000004000000}" name="Man" dataDxfId="262"/>
+    <tableColumn id="5" xr3:uid="{00000000-0010-0000-0C00-000005000000}" name="Totalt" dataDxfId="261"/>
   </tableColumns>
   <tableStyleInfo name="Externwebben" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="Inkomna ansökningar om skydd per månad innevarande år, uppdelade på kön." altTextSummary="Asylsökande, ukrainska medborgare"/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table14.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="34" xr:uid="{00000000-000C-0000-FFFF-FFFF0D000000}" name="Tabell1735" displayName="Tabell1735" ref="F4:I11" totalsRowShown="0" headerRowDxfId="252" dataDxfId="251">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="34" xr:uid="{00000000-000C-0000-FFFF-FFFF0D000000}" name="Tabell1735" displayName="Tabell1735" ref="F4:I12" totalsRowShown="0" headerRowDxfId="260" dataDxfId="259">
   <tableColumns count="4">
-    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0D00-000001000000}" name="År-Månad" dataDxfId="250"/>
-[...2 lines deleted...]
-    <tableColumn id="5" xr3:uid="{00000000-0010-0000-0D00-000005000000}" name="Totalt" dataDxfId="247"/>
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0D00-000001000000}" name="År-Månad" dataDxfId="258"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-0D00-000002000000}" name="Kvinna" dataDxfId="257"/>
+    <tableColumn id="4" xr3:uid="{00000000-0010-0000-0D00-000004000000}" name="Man" dataDxfId="256"/>
+    <tableColumn id="5" xr3:uid="{00000000-0010-0000-0D00-000005000000}" name="Totalt" dataDxfId="255"/>
   </tableColumns>
   <tableStyleInfo name="Externwebben" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="Inkomna ansökningar om skydd per månad innevarande år, uppdelade på kön." altTextSummary="Asylsökande"/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table15.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="44" xr:uid="{00000000-000C-0000-FFFF-FFFF0E000000}" name="Tabell171545" displayName="Tabell171545" ref="F26:I33" totalsRowShown="0" headerRowDxfId="246" dataDxfId="245">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="44" xr:uid="{00000000-000C-0000-FFFF-FFFF0E000000}" name="Tabell171545" displayName="Tabell171545" ref="F27:I31" totalsRowShown="0" headerRowDxfId="254" dataDxfId="253">
   <tableColumns count="4">
-    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0E00-000001000000}" name="År-Månad" dataDxfId="244"/>
-[...2 lines deleted...]
-    <tableColumn id="5" xr3:uid="{00000000-0010-0000-0E00-000005000000}" name="Totalt" dataDxfId="241"/>
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0E00-000001000000}" name="År-Månad" dataDxfId="252"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-0E00-000002000000}" name="Kvinna" dataDxfId="251"/>
+    <tableColumn id="4" xr3:uid="{00000000-0010-0000-0E00-000004000000}" name="Man" dataDxfId="250"/>
+    <tableColumn id="5" xr3:uid="{00000000-0010-0000-0E00-000005000000}" name="Totalt" dataDxfId="249"/>
   </tableColumns>
   <tableStyleInfo name="Externwebben" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="Inkomna ansökningar om skydd per månad innevarande år, uppdelat på kön." altTextSummary="Sökande enligt massflyktsdirektivet, förlängningsansökningar"/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table16.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="11" xr:uid="{00000000-000C-0000-FFFF-FFFF0F000000}" name="Tabell1712" displayName="Tabell1712" ref="A4:D11" totalsRowShown="0" headerRowDxfId="240" dataDxfId="239">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="11" xr:uid="{00000000-000C-0000-FFFF-FFFF0F000000}" name="Tabell1712" displayName="Tabell1712" ref="A4:D12" totalsRowShown="0" headerRowDxfId="248" dataDxfId="247">
   <tableColumns count="4">
-    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0F00-000001000000}" name="År-Månad" dataDxfId="238"/>
-[...2 lines deleted...]
-    <tableColumn id="5" xr3:uid="{00000000-0010-0000-0F00-000005000000}" name="Totalt" dataDxfId="235"/>
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0F00-000001000000}" name="År-Månad" dataDxfId="246"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-0F00-000002000000}" name="Flickor" dataDxfId="245"/>
+    <tableColumn id="4" xr3:uid="{00000000-0010-0000-0F00-000004000000}" name="Pojkar" dataDxfId="244"/>
+    <tableColumn id="5" xr3:uid="{00000000-0010-0000-0F00-000005000000}" name="Totalt" dataDxfId="243"/>
   </tableColumns>
   <tableStyleInfo name="Externwebben" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="Inkomna ansökningar om skydd rörande ensamkommande barn per månad innevarande år, uppdelat på kön." altTextSummary="Asylsökande"/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table17.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="16" xr:uid="{00000000-000C-0000-FFFF-FFFF10000000}" name="Tabell171217" displayName="Tabell171217" ref="A26:D33" totalsRowShown="0" headerRowDxfId="234" dataDxfId="233">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="16" xr:uid="{00000000-000C-0000-FFFF-FFFF10000000}" name="Tabell171217" displayName="Tabell171217" ref="A28:D36" totalsRowShown="0" headerRowDxfId="242" dataDxfId="241">
   <tableColumns count="4">
-    <tableColumn id="1" xr3:uid="{00000000-0010-0000-1000-000001000000}" name="År-Månad" dataDxfId="232"/>
-[...2 lines deleted...]
-    <tableColumn id="5" xr3:uid="{00000000-0010-0000-1000-000005000000}" name="Totalt" dataDxfId="229"/>
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-1000-000001000000}" name="År-Månad" dataDxfId="240"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-1000-000002000000}" name="Flickor" dataDxfId="239"/>
+    <tableColumn id="4" xr3:uid="{00000000-0010-0000-1000-000004000000}" name="Pojkar" dataDxfId="238"/>
+    <tableColumn id="5" xr3:uid="{00000000-0010-0000-1000-000005000000}" name="Totalt" dataDxfId="237"/>
   </tableColumns>
   <tableStyleInfo name="Externwebben" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="Inkomna ansökningar om skydd rörande ensamkommande barn per månad innevarande år, uppdelat på kön." altTextSummary="Sökande enligt massflyktsdirektivet"/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table18.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="27" xr:uid="{00000000-000C-0000-FFFF-FFFF11000000}" name="Tabell171228" displayName="Tabell171228" ref="A15:D22" totalsRowShown="0" headerRowDxfId="228" dataDxfId="227">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="27" xr:uid="{00000000-000C-0000-FFFF-FFFF11000000}" name="Tabell171228" displayName="Tabell171228" ref="A16:D24" totalsRowShown="0" headerRowDxfId="236" dataDxfId="235">
   <tableColumns count="4">
-    <tableColumn id="1" xr3:uid="{00000000-0010-0000-1100-000001000000}" name="År-Månad" dataDxfId="226"/>
-[...2 lines deleted...]
-    <tableColumn id="5" xr3:uid="{00000000-0010-0000-1100-000005000000}" name="Totalt" dataDxfId="223"/>
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-1100-000001000000}" name="År-Månad" dataDxfId="234"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-1100-000002000000}" name="Flickor" dataDxfId="233"/>
+    <tableColumn id="4" xr3:uid="{00000000-0010-0000-1100-000004000000}" name="Pojkar" dataDxfId="232"/>
+    <tableColumn id="5" xr3:uid="{00000000-0010-0000-1100-000005000000}" name="Totalt" dataDxfId="231"/>
   </tableColumns>
   <tableStyleInfo name="Externwebben" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="Inkomna ansökningar om skydd rörande ensamkommande barn per månad innevarande år, uppdelat på kön." altTextSummary="Asylsökande, ukrainska medborgare"/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table19.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="35" xr:uid="{00000000-000C-0000-FFFF-FFFF12000000}" name="Tabell171236" displayName="Tabell171236" ref="F4:I11" totalsRowShown="0" headerRowDxfId="222" dataDxfId="221">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="35" xr:uid="{00000000-000C-0000-FFFF-FFFF12000000}" name="Tabell171236" displayName="Tabell171236" ref="F4:I12" totalsRowShown="0" headerRowDxfId="230" dataDxfId="229">
   <tableColumns count="4">
-    <tableColumn id="1" xr3:uid="{00000000-0010-0000-1200-000001000000}" name="År-Månad" dataDxfId="220"/>
-[...2 lines deleted...]
-    <tableColumn id="5" xr3:uid="{00000000-0010-0000-1200-000005000000}" name="Totalt" dataDxfId="217"/>
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-1200-000001000000}" name="År-Månad" dataDxfId="228"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-1200-000002000000}" name="Flickor" dataDxfId="227"/>
+    <tableColumn id="4" xr3:uid="{00000000-0010-0000-1200-000004000000}" name="Pojkar" dataDxfId="226"/>
+    <tableColumn id="5" xr3:uid="{00000000-0010-0000-1200-000005000000}" name="Totalt" dataDxfId="225"/>
   </tableColumns>
   <tableStyleInfo name="Externwebben" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="Inkomna ansökningar om skydd rörande ensamkommande barn per månad innevarande år, uppdelat på kön." altTextSummary="Asylsökande"/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="15" xr:uid="{00000000-000C-0000-FFFF-FFFF02000000}" name="Tabell116" displayName="Tabell116" ref="A15:E22" totalsRowShown="0" headerRowDxfId="358" dataDxfId="357">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="15" xr:uid="{00000000-000C-0000-FFFF-FFFF02000000}" name="Tabell116" displayName="Tabell116" ref="A16:E24" totalsRowShown="0" headerRowDxfId="366" dataDxfId="365">
   <tableColumns count="5">
-    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0200-000001000000}" name="År-Månad" dataDxfId="356"/>
-[...3 lines deleted...]
-    <tableColumn id="6" xr3:uid="{00000000-0010-0000-0200-000006000000}" name="Totalt" dataDxfId="352"/>
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0200-000001000000}" name="År-Månad" dataDxfId="364"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-0200-000002000000}" name="Vuxen" dataDxfId="363"/>
+    <tableColumn id="4" xr3:uid="{00000000-0010-0000-0200-000004000000}" name="Barn i familj" dataDxfId="362"/>
+    <tableColumn id="5" xr3:uid="{00000000-0010-0000-0200-000005000000}" name="Ensamkommande barn" dataDxfId="361"/>
+    <tableColumn id="6" xr3:uid="{00000000-0010-0000-0200-000006000000}" name="Totalt" dataDxfId="360"/>
   </tableColumns>
   <tableStyleInfo name="Externwebben" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="Inkomna ansökningar om skydd per månad innevarande år, uppdelat persontyp." altTextSummary="Asylsökande, ukrainska medborgare"/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table20.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="45" xr:uid="{00000000-000C-0000-FFFF-FFFF13000000}" name="Tabell17121746" displayName="Tabell17121746" ref="F26:I33" totalsRowShown="0" headerRowDxfId="216" dataDxfId="215">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="45" xr:uid="{00000000-000C-0000-FFFF-FFFF13000000}" name="Tabell17121746" displayName="Tabell17121746" ref="F28:I32" totalsRowShown="0" headerRowDxfId="224" dataDxfId="223">
   <tableColumns count="4">
-    <tableColumn id="1" xr3:uid="{00000000-0010-0000-1300-000001000000}" name="År-Månad" dataDxfId="214"/>
-[...2 lines deleted...]
-    <tableColumn id="5" xr3:uid="{00000000-0010-0000-1300-000005000000}" name="Totalt" dataDxfId="211"/>
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-1300-000001000000}" name="År-Månad" dataDxfId="222"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-1300-000002000000}" name="Flickor" dataDxfId="221"/>
+    <tableColumn id="4" xr3:uid="{00000000-0010-0000-1300-000004000000}" name="Pojkar" dataDxfId="220"/>
+    <tableColumn id="5" xr3:uid="{00000000-0010-0000-1300-000005000000}" name="Totalt" dataDxfId="219"/>
   </tableColumns>
   <tableStyleInfo name="Externwebben" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="Inkomna ansökningar om skydd rörande ensamkommande barn per månad innevarande år, uppdelat på kön." altTextSummary="Sökande enligt massflyktsdirektivet, förlängningsansökningar"/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table21.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{00000000-000C-0000-FFFF-FFFF14000000}" name="Tabell2" displayName="Tabell2" ref="A4:E13" totalsRowShown="0" headerRowDxfId="210" dataDxfId="209">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{00000000-000C-0000-FFFF-FFFF14000000}" name="Tabell2" displayName="Tabell2" ref="A4:E13" totalsRowShown="0" headerRowDxfId="218" dataDxfId="217">
   <tableColumns count="5">
-    <tableColumn id="1" xr3:uid="{00000000-0010-0000-1400-000001000000}" name="Åldersgrupp" dataDxfId="208"/>
-[...3 lines deleted...]
-    <tableColumn id="6" xr3:uid="{00000000-0010-0000-1400-000006000000}" name="Totalt" dataDxfId="204"/>
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-1400-000001000000}" name="Åldersgrupp" dataDxfId="216"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-1400-000002000000}" name="Vuxen" dataDxfId="215"/>
+    <tableColumn id="4" xr3:uid="{00000000-0010-0000-1400-000004000000}" name="Barn i familj" dataDxfId="214"/>
+    <tableColumn id="5" xr3:uid="{00000000-0010-0000-1400-000005000000}" name="Ensamkommande barn" dataDxfId="213"/>
+    <tableColumn id="6" xr3:uid="{00000000-0010-0000-1400-000006000000}" name="Totalt" dataDxfId="212"/>
   </tableColumns>
   <tableStyleInfo name="Externwebben" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="Inkomna ansökningar om skydd innevarande år, uppdelat på åldersgrupp och persontyp." altTextSummary="Asylsökande"/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table22.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="17" xr:uid="{00000000-000C-0000-FFFF-FFFF15000000}" name="Tabell218" displayName="Tabell218" ref="A30:E39" totalsRowShown="0" headerRowDxfId="203" dataDxfId="202">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="17" xr:uid="{00000000-000C-0000-FFFF-FFFF15000000}" name="Tabell218" displayName="Tabell218" ref="A30:E39" totalsRowShown="0" headerRowDxfId="211" dataDxfId="210">
   <tableColumns count="5">
-    <tableColumn id="1" xr3:uid="{00000000-0010-0000-1500-000001000000}" name="Åldersgrupp" dataDxfId="201"/>
-[...3 lines deleted...]
-    <tableColumn id="6" xr3:uid="{00000000-0010-0000-1500-000006000000}" name="Totalt" dataDxfId="197"/>
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-1500-000001000000}" name="Åldersgrupp" dataDxfId="209"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-1500-000002000000}" name="Vuxen" dataDxfId="208"/>
+    <tableColumn id="4" xr3:uid="{00000000-0010-0000-1500-000004000000}" name="Barn i familj" dataDxfId="207"/>
+    <tableColumn id="5" xr3:uid="{00000000-0010-0000-1500-000005000000}" name="Ensamkommande barn" dataDxfId="206"/>
+    <tableColumn id="6" xr3:uid="{00000000-0010-0000-1500-000006000000}" name="Totalt" dataDxfId="205"/>
   </tableColumns>
   <tableStyleInfo name="Externwebben" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="Inkomna ansökningar om skydd innevarande år, uppdelat på åldersgrupp och persontyp." altTextSummary="Sökande enligt massflyktsdirektivet "/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table23.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="28" xr:uid="{00000000-000C-0000-FFFF-FFFF16000000}" name="Tabell229" displayName="Tabell229" ref="A17:E26" totalsRowShown="0" headerRowDxfId="196" dataDxfId="195">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="28" xr:uid="{00000000-000C-0000-FFFF-FFFF16000000}" name="Tabell229" displayName="Tabell229" ref="A17:E26" totalsRowShown="0" headerRowDxfId="204" dataDxfId="203">
   <tableColumns count="5">
-    <tableColumn id="1" xr3:uid="{00000000-0010-0000-1600-000001000000}" name="Åldersgrupp" dataDxfId="194"/>
-[...3 lines deleted...]
-    <tableColumn id="6" xr3:uid="{00000000-0010-0000-1600-000006000000}" name="Totalt" dataDxfId="190"/>
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-1600-000001000000}" name="Åldersgrupp" dataDxfId="202"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-1600-000002000000}" name="Vuxen" dataDxfId="201"/>
+    <tableColumn id="4" xr3:uid="{00000000-0010-0000-1600-000004000000}" name="Barn i familj" dataDxfId="200"/>
+    <tableColumn id="5" xr3:uid="{00000000-0010-0000-1600-000005000000}" name="Ensamkommande barn" dataDxfId="199"/>
+    <tableColumn id="6" xr3:uid="{00000000-0010-0000-1600-000006000000}" name="Totalt" dataDxfId="198"/>
   </tableColumns>
   <tableStyleInfo name="Externwebben" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="Inkomna ansökningar om skydd innevarande år, uppdelat på åldersgrupp och persontyp." altTextSummary="Asylsökande, ukrainska medborgare "/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table24.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="36" xr:uid="{00000000-000C-0000-FFFF-FFFF17000000}" name="Tabell237" displayName="Tabell237" ref="G4:K13" totalsRowShown="0" headerRowDxfId="189" dataDxfId="188">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="36" xr:uid="{00000000-000C-0000-FFFF-FFFF17000000}" name="Tabell237" displayName="Tabell237" ref="G4:K13" totalsRowShown="0" headerRowDxfId="197" dataDxfId="196">
   <tableColumns count="5">
-    <tableColumn id="1" xr3:uid="{00000000-0010-0000-1700-000001000000}" name="Åldersgrupp" dataDxfId="187"/>
-[...3 lines deleted...]
-    <tableColumn id="6" xr3:uid="{00000000-0010-0000-1700-000006000000}" name="Totalt" dataDxfId="183"/>
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-1700-000001000000}" name="Åldersgrupp" dataDxfId="195"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-1700-000002000000}" name="Vuxen" dataDxfId="194"/>
+    <tableColumn id="4" xr3:uid="{00000000-0010-0000-1700-000004000000}" name="Barn i familj" dataDxfId="193"/>
+    <tableColumn id="5" xr3:uid="{00000000-0010-0000-1700-000005000000}" name="Ensamkommande barn" dataDxfId="192"/>
+    <tableColumn id="6" xr3:uid="{00000000-0010-0000-1700-000006000000}" name="Totalt" dataDxfId="191"/>
   </tableColumns>
   <tableStyleInfo name="Externwebben" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="Inkomna ansökningar om skydd innevarande år, uppdelat på åldersgrupp och persontyp." altTextSummary="Asylsökande"/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table25.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="46" xr:uid="{00000000-000C-0000-FFFF-FFFF18000000}" name="Tabell21847" displayName="Tabell21847" ref="G30:K39" totalsRowShown="0" headerRowDxfId="182" dataDxfId="181">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="46" xr:uid="{00000000-000C-0000-FFFF-FFFF18000000}" name="Tabell21847" displayName="Tabell21847" ref="G30:K39" totalsRowShown="0" headerRowDxfId="190" dataDxfId="189">
   <tableColumns count="5">
-    <tableColumn id="1" xr3:uid="{00000000-0010-0000-1800-000001000000}" name="Åldersgrupp" dataDxfId="180"/>
-[...3 lines deleted...]
-    <tableColumn id="6" xr3:uid="{00000000-0010-0000-1800-000006000000}" name="Totalt" dataDxfId="176"/>
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-1800-000001000000}" name="Åldersgrupp" dataDxfId="188"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-1800-000002000000}" name="Vuxen" dataDxfId="187"/>
+    <tableColumn id="4" xr3:uid="{00000000-0010-0000-1800-000004000000}" name="Barn i familj" dataDxfId="186"/>
+    <tableColumn id="5" xr3:uid="{00000000-0010-0000-1800-000005000000}" name="Ensamkommande barn" dataDxfId="185"/>
+    <tableColumn id="6" xr3:uid="{00000000-0010-0000-1800-000006000000}" name="Totalt" dataDxfId="184"/>
   </tableColumns>
   <tableStyleInfo name="Externwebben" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="Inkomna ansökningar om skydd innevarande år, uppdelat på åldersgrupp och persontyp." altTextSummary="Sökande enligt massflyktsdirektivet, förlängningsansökan"/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table26.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="7" xr:uid="{00000000-000C-0000-FFFF-FFFF19000000}" name="Tabell28" displayName="Tabell28" ref="A4:D13" totalsRowShown="0" headerRowDxfId="175" dataDxfId="174">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="7" xr:uid="{00000000-000C-0000-FFFF-FFFF19000000}" name="Tabell28" displayName="Tabell28" ref="A4:D13" totalsRowShown="0" headerRowDxfId="183" dataDxfId="182">
   <tableColumns count="4">
-    <tableColumn id="1" xr3:uid="{00000000-0010-0000-1900-000001000000}" name="Åldersgrupp" dataDxfId="173"/>
-[...2 lines deleted...]
-    <tableColumn id="6" xr3:uid="{00000000-0010-0000-1900-000006000000}" name="Totalt" dataDxfId="170"/>
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-1900-000001000000}" name="Åldersgrupp" dataDxfId="181"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-1900-000002000000}" name="Kvinna" dataDxfId="180"/>
+    <tableColumn id="4" xr3:uid="{00000000-0010-0000-1900-000004000000}" name="Man" dataDxfId="179"/>
+    <tableColumn id="6" xr3:uid="{00000000-0010-0000-1900-000006000000}" name="Totalt" dataDxfId="178"/>
   </tableColumns>
   <tableStyleInfo name="Externwebben" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="Inkomna ansökningar om skydd innevarande år, uppdelat på åldersgrupp och kön." altTextSummary="Asylsökande"/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table27.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="18" xr:uid="{00000000-000C-0000-FFFF-FFFF1A000000}" name="Tabell2819" displayName="Tabell2819" ref="A30:D39" totalsRowShown="0" headerRowDxfId="169" dataDxfId="168">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="18" xr:uid="{00000000-000C-0000-FFFF-FFFF1A000000}" name="Tabell2819" displayName="Tabell2819" ref="A30:D39" totalsRowShown="0" headerRowDxfId="177" dataDxfId="176">
   <tableColumns count="4">
-    <tableColumn id="1" xr3:uid="{00000000-0010-0000-1A00-000001000000}" name="Åldersgrupp" dataDxfId="167"/>
-[...2 lines deleted...]
-    <tableColumn id="6" xr3:uid="{00000000-0010-0000-1A00-000006000000}" name="Totalt" dataDxfId="164"/>
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-1A00-000001000000}" name="Åldersgrupp" dataDxfId="175"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-1A00-000002000000}" name="Kvinna" dataDxfId="174"/>
+    <tableColumn id="4" xr3:uid="{00000000-0010-0000-1A00-000004000000}" name="Man" dataDxfId="173"/>
+    <tableColumn id="6" xr3:uid="{00000000-0010-0000-1A00-000006000000}" name="Totalt" dataDxfId="172"/>
   </tableColumns>
   <tableStyleInfo name="Externwebben" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="Inkomna ansökningar om skydd innevarande år, uppdelat på åldersgrupp och kön." altTextSummary="Sökande enligt massflyktsdirektivet"/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table28.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="29" xr:uid="{00000000-000C-0000-FFFF-FFFF1B000000}" name="Tabell2830" displayName="Tabell2830" ref="A17:D26" totalsRowShown="0" headerRowDxfId="163" dataDxfId="162">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="29" xr:uid="{00000000-000C-0000-FFFF-FFFF1B000000}" name="Tabell2830" displayName="Tabell2830" ref="A17:D26" totalsRowShown="0" headerRowDxfId="171" dataDxfId="170">
   <tableColumns count="4">
-    <tableColumn id="1" xr3:uid="{00000000-0010-0000-1B00-000001000000}" name="Åldersgrupp" dataDxfId="161"/>
-[...2 lines deleted...]
-    <tableColumn id="6" xr3:uid="{00000000-0010-0000-1B00-000006000000}" name="Totalt" dataDxfId="158"/>
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-1B00-000001000000}" name="Åldersgrupp" dataDxfId="169"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-1B00-000002000000}" name="Kvinna" dataDxfId="168"/>
+    <tableColumn id="4" xr3:uid="{00000000-0010-0000-1B00-000004000000}" name="Man" dataDxfId="167"/>
+    <tableColumn id="6" xr3:uid="{00000000-0010-0000-1B00-000006000000}" name="Totalt" dataDxfId="166"/>
   </tableColumns>
   <tableStyleInfo name="Externwebben" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="Inkomna ansökningar om skydd innevarande år, uppdelat på åldersgrupp och kön." altTextSummary="Asylsökande, ukrainska medborgare"/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table29.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="37" xr:uid="{00000000-000C-0000-FFFF-FFFF1C000000}" name="Tabell2838" displayName="Tabell2838" ref="F4:I13" totalsRowShown="0" headerRowDxfId="157" dataDxfId="156">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="37" xr:uid="{00000000-000C-0000-FFFF-FFFF1C000000}" name="Tabell2838" displayName="Tabell2838" ref="F4:I13" totalsRowShown="0" headerRowDxfId="165" dataDxfId="164">
   <tableColumns count="4">
-    <tableColumn id="1" xr3:uid="{00000000-0010-0000-1C00-000001000000}" name="Åldersgrupp" dataDxfId="155"/>
-[...2 lines deleted...]
-    <tableColumn id="6" xr3:uid="{00000000-0010-0000-1C00-000006000000}" name="Totalt" dataDxfId="152"/>
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-1C00-000001000000}" name="Åldersgrupp" dataDxfId="163"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-1C00-000002000000}" name="Kvinna" dataDxfId="162"/>
+    <tableColumn id="4" xr3:uid="{00000000-0010-0000-1C00-000004000000}" name="Man" dataDxfId="161"/>
+    <tableColumn id="6" xr3:uid="{00000000-0010-0000-1C00-000006000000}" name="Totalt" dataDxfId="160"/>
   </tableColumns>
   <tableStyleInfo name="Externwebben" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="Inkomna ansökningar om skydd innevarande år, uppdelat på åldersgrupp och kön." altTextSummary="Asylsökande"/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table3.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="25" xr:uid="{00000000-000C-0000-FFFF-FFFF03000000}" name="Tabell126" displayName="Tabell126" ref="G4:K11" totalsRowShown="0" headerRowDxfId="351" dataDxfId="350">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="25" xr:uid="{00000000-000C-0000-FFFF-FFFF03000000}" name="Tabell126" displayName="Tabell126" ref="G4:K12" totalsRowShown="0" headerRowDxfId="359" dataDxfId="358">
   <tableColumns count="5">
-    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0300-000001000000}" name="År-Månad" dataDxfId="349"/>
-[...3 lines deleted...]
-    <tableColumn id="6" xr3:uid="{00000000-0010-0000-0300-000006000000}" name="Totalt" dataDxfId="345"/>
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0300-000001000000}" name="År-Månad" dataDxfId="357"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-0300-000002000000}" name="Vuxen" dataDxfId="356"/>
+    <tableColumn id="4" xr3:uid="{00000000-0010-0000-0300-000004000000}" name="Barn i familj" dataDxfId="355"/>
+    <tableColumn id="5" xr3:uid="{00000000-0010-0000-0300-000005000000}" name="Ensamkommande barn" dataDxfId="354"/>
+    <tableColumn id="6" xr3:uid="{00000000-0010-0000-0300-000006000000}" name="Totalt" dataDxfId="353"/>
   </tableColumns>
   <tableStyleInfo name="Externwebben" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="Inkomna ansökningar om skydd per månad innevarande år, uppdelat persontyp." altTextSummary="Asylsökande"/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table30.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="47" xr:uid="{00000000-000C-0000-FFFF-FFFF1D000000}" name="Tabell281948" displayName="Tabell281948" ref="F30:I39" totalsRowShown="0" headerRowDxfId="151" dataDxfId="150">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="47" xr:uid="{00000000-000C-0000-FFFF-FFFF1D000000}" name="Tabell281948" displayName="Tabell281948" ref="F30:I39" totalsRowShown="0" headerRowDxfId="159" dataDxfId="158">
   <tableColumns count="4">
-    <tableColumn id="1" xr3:uid="{00000000-0010-0000-1D00-000001000000}" name="Åldersgrupp" dataDxfId="149"/>
-[...2 lines deleted...]
-    <tableColumn id="6" xr3:uid="{00000000-0010-0000-1D00-000006000000}" name="Totalt" dataDxfId="146"/>
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-1D00-000001000000}" name="Åldersgrupp" dataDxfId="157"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-1D00-000002000000}" name="Kvinna" dataDxfId="156"/>
+    <tableColumn id="4" xr3:uid="{00000000-0010-0000-1D00-000004000000}" name="Man" dataDxfId="155"/>
+    <tableColumn id="6" xr3:uid="{00000000-0010-0000-1D00-000006000000}" name="Totalt" dataDxfId="154"/>
   </tableColumns>
   <tableStyleInfo name="Externwebben" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="Inkomna ansökningar om skydd innevarande år, uppdelat på åldersgrupp och kön." altTextSummary="Sökande enligt massflyktsdirektivet, förlängningsansökan"/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table31.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{00000000-000C-0000-FFFF-FFFF1E000000}" name="Tabell3" displayName="Tabell3" ref="A4:E93" totalsRowShown="0" headerRowDxfId="145" dataDxfId="144">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{00000000-000C-0000-FFFF-FFFF1E000000}" name="Tabell3" displayName="Tabell3" ref="A4:E93" totalsRowShown="0" headerRowDxfId="153" dataDxfId="152">
   <tableColumns count="5">
-    <tableColumn id="1" xr3:uid="{00000000-0010-0000-1E00-000001000000}" name="Medborgarskap" dataDxfId="143"/>
-[...3 lines deleted...]
-    <tableColumn id="6" xr3:uid="{00000000-0010-0000-1E00-000006000000}" name="Totalt" dataDxfId="139"/>
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-1E00-000001000000}" name="Medborgarskap" dataDxfId="151"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-1E00-000002000000}" name="Vuxen" dataDxfId="150"/>
+    <tableColumn id="4" xr3:uid="{00000000-0010-0000-1E00-000004000000}" name="Barn i familj" dataDxfId="149"/>
+    <tableColumn id="5" xr3:uid="{00000000-0010-0000-1E00-000005000000}" name="Ensamkommande _x000a_barn" dataDxfId="148"/>
+    <tableColumn id="6" xr3:uid="{00000000-0010-0000-1E00-000006000000}" name="Totalt" dataDxfId="147"/>
   </tableColumns>
   <tableStyleInfo name="Externwebben" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="Inkomna ansökningar om skydd innevarande år, uppdelat på medborgarskap och persontyp." altTextSummary="Asylsökande"/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table32.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="19" xr:uid="{00000000-000C-0000-FFFF-FFFF1F000000}" name="Tabell320" displayName="Tabell320" ref="M4:Q27" totalsRowShown="0" headerRowDxfId="138" dataDxfId="137">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="19" xr:uid="{00000000-000C-0000-FFFF-FFFF1F000000}" name="Tabell320" displayName="Tabell320" ref="M4:Q29" totalsRowShown="0" headerRowDxfId="146" dataDxfId="145">
   <tableColumns count="5">
-    <tableColumn id="1" xr3:uid="{00000000-0010-0000-1F00-000001000000}" name="Medborgarskap" dataDxfId="136"/>
-[...3 lines deleted...]
-    <tableColumn id="6" xr3:uid="{00000000-0010-0000-1F00-000006000000}" name="Totalt" dataDxfId="132"/>
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-1F00-000001000000}" name="Medborgarskap" dataDxfId="144"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-1F00-000002000000}" name="Vuxen" dataDxfId="143"/>
+    <tableColumn id="4" xr3:uid="{00000000-0010-0000-1F00-000004000000}" name="Barn i familj" dataDxfId="142"/>
+    <tableColumn id="5" xr3:uid="{00000000-0010-0000-1F00-000005000000}" name="Ensamkommande _x000a_barn" dataDxfId="141"/>
+    <tableColumn id="6" xr3:uid="{00000000-0010-0000-1F00-000006000000}" name="Totalt" dataDxfId="140"/>
   </tableColumns>
   <tableStyleInfo name="Externwebben" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="Inkomna ansökningar om skydd innevarande år, uppdelat på medborgarskap och persontyp." altTextSummary="Sökande enligt massflyktsdirektivet"/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table33.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="38" xr:uid="{00000000-000C-0000-FFFF-FFFF20000000}" name="Tabell339" displayName="Tabell339" ref="G4:K80" totalsRowShown="0" headerRowDxfId="131" dataDxfId="130">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="38" xr:uid="{00000000-000C-0000-FFFF-FFFF20000000}" name="Tabell339" displayName="Tabell339" ref="G4:K80" totalsRowShown="0" headerRowDxfId="139" dataDxfId="138">
   <tableColumns count="5">
-    <tableColumn id="1" xr3:uid="{00000000-0010-0000-2000-000001000000}" name="Medborgarskap" dataDxfId="129"/>
-[...3 lines deleted...]
-    <tableColumn id="6" xr3:uid="{00000000-0010-0000-2000-000006000000}" name="Totalt" dataDxfId="125"/>
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-2000-000001000000}" name="Medborgarskap" dataDxfId="137"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-2000-000002000000}" name="Vuxen" dataDxfId="136"/>
+    <tableColumn id="4" xr3:uid="{00000000-0010-0000-2000-000004000000}" name="Barn i familj" dataDxfId="135"/>
+    <tableColumn id="5" xr3:uid="{00000000-0010-0000-2000-000005000000}" name="Ensamkommande _x000a_barn" dataDxfId="134"/>
+    <tableColumn id="6" xr3:uid="{00000000-0010-0000-2000-000006000000}" name="Totalt" dataDxfId="133"/>
   </tableColumns>
   <tableStyleInfo name="Externwebben" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="Inkomna ansökningar om skydd innevarande år, uppdelat på medborgarskap och persontyp." altTextSummary="Asylsökande"/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table34.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="8" xr:uid="{00000000-000C-0000-FFFF-FFFF21000000}" name="Tabell39" displayName="Tabell39" ref="A4:D93" totalsRowShown="0" headerRowDxfId="124" dataDxfId="123">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="8" xr:uid="{00000000-000C-0000-FFFF-FFFF21000000}" name="Tabell39" displayName="Tabell39" ref="A4:D93" totalsRowShown="0" headerRowDxfId="132" dataDxfId="131">
   <tableColumns count="4">
-    <tableColumn id="1" xr3:uid="{00000000-0010-0000-2100-000001000000}" name="Medborgarskap" dataDxfId="122"/>
-[...2 lines deleted...]
-    <tableColumn id="6" xr3:uid="{00000000-0010-0000-2100-000006000000}" name="Totalt" dataDxfId="119"/>
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-2100-000001000000}" name="Medborgarskap" dataDxfId="130"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-2100-000002000000}" name="Kvinna" dataDxfId="129"/>
+    <tableColumn id="4" xr3:uid="{00000000-0010-0000-2100-000004000000}" name="Man" dataDxfId="128"/>
+    <tableColumn id="6" xr3:uid="{00000000-0010-0000-2100-000006000000}" name="Totalt" dataDxfId="127"/>
   </tableColumns>
   <tableStyleInfo name="Externwebben" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="Inkomna ansökningar om skydd innvarande år, uppdelat på medborgarskap och kön." altTextSummary="Asylsökande"/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table35.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="20" xr:uid="{00000000-000C-0000-FFFF-FFFF22000000}" name="Tabell3921" displayName="Tabell3921" ref="K4:N27" totalsRowShown="0" headerRowDxfId="118" dataDxfId="117">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="20" xr:uid="{00000000-000C-0000-FFFF-FFFF22000000}" name="Tabell3921" displayName="Tabell3921" ref="K4:N29" totalsRowShown="0" headerRowDxfId="126" dataDxfId="125">
   <tableColumns count="4">
-    <tableColumn id="1" xr3:uid="{00000000-0010-0000-2200-000001000000}" name="Medborgarskap" dataDxfId="116"/>
-[...2 lines deleted...]
-    <tableColumn id="6" xr3:uid="{00000000-0010-0000-2200-000006000000}" name="Totalt" dataDxfId="113"/>
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-2200-000001000000}" name="Medborgarskap" dataDxfId="124"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-2200-000002000000}" name="Kvinna" dataDxfId="123"/>
+    <tableColumn id="4" xr3:uid="{00000000-0010-0000-2200-000004000000}" name="Man" dataDxfId="122"/>
+    <tableColumn id="6" xr3:uid="{00000000-0010-0000-2200-000006000000}" name="Totalt" dataDxfId="121"/>
   </tableColumns>
   <tableStyleInfo name="Externwebben" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="Inkomna ansökningar om skydd innvarande år, uppdelat på medborgarskap och kön." altTextSummary="Sökande enligt massflyktsdirektivet"/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table36.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="39" xr:uid="{00000000-000C-0000-FFFF-FFFF23000000}" name="Tabell3940" displayName="Tabell3940" ref="F4:I80" totalsRowShown="0" headerRowDxfId="112" dataDxfId="111">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="39" xr:uid="{00000000-000C-0000-FFFF-FFFF23000000}" name="Tabell3940" displayName="Tabell3940" ref="F4:I80" totalsRowShown="0" headerRowDxfId="120" dataDxfId="119">
   <tableColumns count="4">
-    <tableColumn id="1" xr3:uid="{00000000-0010-0000-2300-000001000000}" name="Medborgarskap" dataDxfId="110"/>
-[...2 lines deleted...]
-    <tableColumn id="6" xr3:uid="{00000000-0010-0000-2300-000006000000}" name="Totalt" dataDxfId="107"/>
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-2300-000001000000}" name="Medborgarskap" dataDxfId="118"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-2300-000002000000}" name="Kvinna" dataDxfId="117"/>
+    <tableColumn id="4" xr3:uid="{00000000-0010-0000-2300-000004000000}" name="Man" dataDxfId="116"/>
+    <tableColumn id="6" xr3:uid="{00000000-0010-0000-2300-000006000000}" name="Totalt" dataDxfId="115"/>
   </tableColumns>
   <tableStyleInfo name="Externwebben" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="Inkomna ansökningar om skydd innvarande år, uppdelat på medborgarskap och kön." altTextSummary="Asylsökande"/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table37.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="9" xr:uid="{00000000-000C-0000-FFFF-FFFF24000000}" name="Tabell3910" displayName="Tabell3910" ref="A4:J93" totalsRowShown="0" headerRowDxfId="106" dataDxfId="105">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="9" xr:uid="{00000000-000C-0000-FFFF-FFFF24000000}" name="Tabell3910" displayName="Tabell3910" ref="A4:J93" totalsRowShown="0" headerRowDxfId="114" dataDxfId="113">
   <tableColumns count="10">
-    <tableColumn id="1" xr3:uid="{00000000-0010-0000-2400-000001000000}" name="Medborgarskap" dataDxfId="104"/>
-[...8 lines deleted...]
-    <tableColumn id="10" xr3:uid="{00000000-0010-0000-2400-00000A000000}" name="Totalt" dataDxfId="95"/>
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-2400-000001000000}" name="Medborgarskap" dataDxfId="112"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-2400-000002000000}" name="0-6 år" dataDxfId="111"/>
+    <tableColumn id="4" xr3:uid="{00000000-0010-0000-2400-000004000000}" name="7-12 år" dataDxfId="110"/>
+    <tableColumn id="5" xr3:uid="{00000000-0010-0000-2400-000005000000}" name="13-17 år" dataDxfId="109"/>
+    <tableColumn id="6" xr3:uid="{00000000-0010-0000-2400-000006000000}" name="18-24 år" dataDxfId="108"/>
+    <tableColumn id="3" xr3:uid="{00000000-0010-0000-2400-000003000000}" name="25-34 år" dataDxfId="107"/>
+    <tableColumn id="7" xr3:uid="{00000000-0010-0000-2400-000007000000}" name="35-44 år" dataDxfId="106"/>
+    <tableColumn id="8" xr3:uid="{00000000-0010-0000-2400-000008000000}" name="45-64 år" dataDxfId="105"/>
+    <tableColumn id="9" xr3:uid="{00000000-0010-0000-2400-000009000000}" name="&gt;64 år" dataDxfId="104"/>
+    <tableColumn id="10" xr3:uid="{00000000-0010-0000-2400-00000A000000}" name="Totalt" dataDxfId="103"/>
   </tableColumns>
   <tableStyleInfo name="Externwebben" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="Inkomna ansökningar om skydd innevarande år , uppdelat på medborgarskap och åldersgrupp." altTextSummary="Asylsökande"/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table38.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="21" xr:uid="{00000000-000C-0000-FFFF-FFFF25000000}" name="Tabell391022" displayName="Tabell391022" ref="W4:AF27" totalsRowShown="0" headerRowDxfId="94" dataDxfId="93">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="21" xr:uid="{00000000-000C-0000-FFFF-FFFF25000000}" name="Tabell391022" displayName="Tabell391022" ref="W4:AF29" totalsRowShown="0" headerRowDxfId="102" dataDxfId="101">
   <tableColumns count="10">
-    <tableColumn id="1" xr3:uid="{00000000-0010-0000-2500-000001000000}" name="Medborgarskap" dataDxfId="92"/>
-[...8 lines deleted...]
-    <tableColumn id="10" xr3:uid="{00000000-0010-0000-2500-00000A000000}" name="Totalt" dataDxfId="83"/>
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-2500-000001000000}" name="Medborgarskap" dataDxfId="100"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-2500-000002000000}" name="0-6 år" dataDxfId="99"/>
+    <tableColumn id="4" xr3:uid="{00000000-0010-0000-2500-000004000000}" name="7-12 år" dataDxfId="98"/>
+    <tableColumn id="5" xr3:uid="{00000000-0010-0000-2500-000005000000}" name="13-17 år" dataDxfId="97"/>
+    <tableColumn id="6" xr3:uid="{00000000-0010-0000-2500-000006000000}" name="18-24 år" dataDxfId="96"/>
+    <tableColumn id="3" xr3:uid="{00000000-0010-0000-2500-000003000000}" name="25-34 år" dataDxfId="95"/>
+    <tableColumn id="7" xr3:uid="{00000000-0010-0000-2500-000007000000}" name="35-44 år" dataDxfId="94"/>
+    <tableColumn id="8" xr3:uid="{00000000-0010-0000-2500-000008000000}" name="45-64 år" dataDxfId="93"/>
+    <tableColumn id="9" xr3:uid="{00000000-0010-0000-2500-000009000000}" name="&gt;64 år" dataDxfId="92"/>
+    <tableColumn id="10" xr3:uid="{00000000-0010-0000-2500-00000A000000}" name="Totalt" dataDxfId="91"/>
   </tableColumns>
   <tableStyleInfo name="Externwebben" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="Inkomna ansökningar om skydd innevarande år, uppdelat på medborgarskap och åldersgrupp." altTextSummary="Sökande enligt massflyktsdirektivet"/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table39.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="40" xr:uid="{00000000-000C-0000-FFFF-FFFF26000000}" name="Tabell391041" displayName="Tabell391041" ref="L4:U80" totalsRowShown="0" headerRowDxfId="82" dataDxfId="81">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="40" xr:uid="{00000000-000C-0000-FFFF-FFFF26000000}" name="Tabell391041" displayName="Tabell391041" ref="L4:U80" totalsRowShown="0" headerRowDxfId="90" dataDxfId="89">
   <tableColumns count="10">
-    <tableColumn id="1" xr3:uid="{00000000-0010-0000-2600-000001000000}" name="Medborgarskap" dataDxfId="80"/>
-[...8 lines deleted...]
-    <tableColumn id="10" xr3:uid="{00000000-0010-0000-2600-00000A000000}" name="Totalt" dataDxfId="71"/>
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-2600-000001000000}" name="Medborgarskap" dataDxfId="88"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-2600-000002000000}" name="0-6 år" dataDxfId="87"/>
+    <tableColumn id="4" xr3:uid="{00000000-0010-0000-2600-000004000000}" name="7-12 år" dataDxfId="86"/>
+    <tableColumn id="5" xr3:uid="{00000000-0010-0000-2600-000005000000}" name="13-17 år" dataDxfId="85"/>
+    <tableColumn id="6" xr3:uid="{00000000-0010-0000-2600-000006000000}" name="18-24 år" dataDxfId="84"/>
+    <tableColumn id="3" xr3:uid="{00000000-0010-0000-2600-000003000000}" name="25-34 år" dataDxfId="83"/>
+    <tableColumn id="7" xr3:uid="{00000000-0010-0000-2600-000007000000}" name="35-44 år" dataDxfId="82"/>
+    <tableColumn id="8" xr3:uid="{00000000-0010-0000-2600-000008000000}" name="45-64 år" dataDxfId="81"/>
+    <tableColumn id="9" xr3:uid="{00000000-0010-0000-2600-000009000000}" name="&gt;64 år" dataDxfId="80"/>
+    <tableColumn id="10" xr3:uid="{00000000-0010-0000-2600-00000A000000}" name="Totalt" dataDxfId="79"/>
   </tableColumns>
   <tableStyleInfo name="Externwebben" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="Inkomna ansökningar om skydd innevarande år , uppdelat på medborgarskap och åldersgrupp." altTextSummary="Asylsökande"/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table4.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="30" xr:uid="{00000000-000C-0000-FFFF-FFFF04000000}" name="Tabell11331" displayName="Tabell11331" ref="G26:K33" totalsRowShown="0" headerRowDxfId="344" dataDxfId="343">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="30" xr:uid="{00000000-000C-0000-FFFF-FFFF04000000}" name="Tabell11331" displayName="Tabell11331" ref="G28:K32" totalsRowShown="0" headerRowDxfId="352" dataDxfId="351">
   <tableColumns count="5">
-    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0400-000001000000}" name="År-Månad" dataDxfId="342"/>
-[...3 lines deleted...]
-    <tableColumn id="6" xr3:uid="{00000000-0010-0000-0400-000006000000}" name="Totalt" dataDxfId="338"/>
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0400-000001000000}" name="År-Månad" dataDxfId="350"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-0400-000002000000}" name="Vuxen" dataDxfId="349"/>
+    <tableColumn id="4" xr3:uid="{00000000-0010-0000-0400-000004000000}" name="Barn i familj" dataDxfId="348"/>
+    <tableColumn id="5" xr3:uid="{00000000-0010-0000-0400-000005000000}" name="Ensamkommande barn" dataDxfId="347"/>
+    <tableColumn id="6" xr3:uid="{00000000-0010-0000-0400-000006000000}" name="Totalt" dataDxfId="346"/>
   </tableColumns>
   <tableStyleInfo name="Externwebben" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="Inkomna ansökningar om skydd per månad innevarande år, uppdelat persontyp." altTextSummary="Sökande enligt massflyktsdirektivet, förlängningsansökningar"/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table40.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="48" xr:uid="{0EC53D83-AB51-4B12-9E82-6502E54E6A50}" name="Tabell42349" displayName="Tabell42349" ref="J17:Q26" totalsRowShown="0" headerRowDxfId="70" dataDxfId="69">
-[...8 lines deleted...]
-    <tableColumn id="7" xr3:uid="{21B9112F-DABF-425B-A7BC-50EB776ACD90}" name="Totalt" dataDxfId="61"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="48" xr:uid="{0EC53D83-AB51-4B12-9E82-6502E54E6A50}" name="Tabell42349" displayName="Tabell42349" ref="K17:S26" totalsRowShown="0" headerRowDxfId="78" dataDxfId="77">
+  <tableColumns count="9">
+    <tableColumn id="1" xr3:uid="{08AA73DE-AB65-4671-B593-5FE45B345CDD}" name="Inlämningsort" dataDxfId="76"/>
+    <tableColumn id="2" xr3:uid="{19FA7755-0D42-4A5F-85C6-083C1B0ED7EF}" name="2026-01" dataDxfId="75"/>
+    <tableColumn id="3" xr3:uid="{469FB3D4-3E23-4DE7-9B4B-276969C9EB49}" name="2026-02" dataDxfId="74"/>
+    <tableColumn id="4" xr3:uid="{95BF0FEA-E6E8-484D-A214-A35E3FA6B091}" name="2026-03" dataDxfId="73"/>
+    <tableColumn id="5" xr3:uid="{9FFBCEED-4BD1-4DA6-9331-FC618E068B27}" name="2026-04" dataDxfId="72"/>
+    <tableColumn id="14" xr3:uid="{3A36668F-77B4-4A07-BBB6-F563407F5CD8}" name="2026-05" dataDxfId="71"/>
+    <tableColumn id="6" xr3:uid="{224AABEC-A7EF-4D46-A20A-F457359B48D7}" name="2026-06" dataDxfId="70"/>
+    <tableColumn id="8" xr3:uid="{4E2B9646-4035-42F9-B3B1-4227B250DD27}" name="2026-07" dataDxfId="69"/>
+    <tableColumn id="7" xr3:uid="{21B9112F-DABF-425B-A7BC-50EB776ACD90}" name="Totalt" dataDxfId="68"/>
   </tableColumns>
   <tableStyleInfo name="Externwebben" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="Inkomna ansökningar om skydd per månad innevarande år, uppdelat på inlämningsort." altTextSummary="Sökande enligt massflyktsdirektivet"/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table41.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="49" xr:uid="{7C3B83EF-4509-44BE-A425-BF290F62764F}" name="Tabell43350" displayName="Tabell43350" ref="J4:Q10" totalsRowShown="0" headerRowDxfId="60" dataDxfId="59">
-[...8 lines deleted...]
-    <tableColumn id="7" xr3:uid="{5C916555-BCAD-4CFB-B662-06D9B0910B31}" name="Totalt" dataDxfId="51"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="49" xr:uid="{7C3B83EF-4509-44BE-A425-BF290F62764F}" name="Tabell43350" displayName="Tabell43350" ref="K4:S10" totalsRowShown="0" headerRowDxfId="67" dataDxfId="66">
+  <tableColumns count="9">
+    <tableColumn id="1" xr3:uid="{E0A46C24-68D6-48BB-A4DB-3090757D23E1}" name="Inlämningsort" dataDxfId="65"/>
+    <tableColumn id="2" xr3:uid="{485543C3-D292-4566-90E7-F59E401CFF47}" name="2026-01" dataDxfId="64"/>
+    <tableColumn id="3" xr3:uid="{1EDCE768-031D-49B1-93AD-4DBDCCD911EA}" name="2026-02" dataDxfId="63"/>
+    <tableColumn id="4" xr3:uid="{F440E3FF-4CE5-4A81-88B3-1A1A7BE31391}" name="2026-03" dataDxfId="62"/>
+    <tableColumn id="5" xr3:uid="{E49573F5-5DAC-4C97-8C9C-809B2F5176A1}" name="2026-04" dataDxfId="61"/>
+    <tableColumn id="14" xr3:uid="{5DB7AD14-A092-4E43-876A-7E35C9BA19A8}" name="2026-05" dataDxfId="60"/>
+    <tableColumn id="6" xr3:uid="{864176D7-D5DD-4DD1-9577-73A9A91C241F}" name="2026-06" dataDxfId="59"/>
+    <tableColumn id="8" xr3:uid="{9CA09F33-9EDE-476A-A947-CBC6F344A22A}" name="2026-07" dataDxfId="58"/>
+    <tableColumn id="7" xr3:uid="{5C916555-BCAD-4CFB-B662-06D9B0910B31}" name="Totalt" dataDxfId="57"/>
   </tableColumns>
   <tableStyleInfo name="Externwebben" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="Inkomna ansökningar om skydd per månad innevarande år, uppdelat på inlämningsort." altTextSummary="Asylsökande, ukrainska medborgare "/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table42.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="50" xr:uid="{347B1E70-26CD-4209-A4B5-5A748193FE6A}" name="Tabell44251" displayName="Tabell44251" ref="A17:H28" totalsRowShown="0" headerRowDxfId="50" dataDxfId="49">
-[...8 lines deleted...]
-    <tableColumn id="7" xr3:uid="{D766A14F-63C3-439B-BA5C-1B9F14480187}" name="Totalt" dataDxfId="41"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="50" xr:uid="{347B1E70-26CD-4209-A4B5-5A748193FE6A}" name="Tabell44251" displayName="Tabell44251" ref="A17:I28" totalsRowShown="0" headerRowDxfId="56" dataDxfId="55">
+  <tableColumns count="9">
+    <tableColumn id="1" xr3:uid="{752F19E7-265E-4C57-BA47-07EA9E8BA199}" name="Inlämningsort" dataDxfId="54"/>
+    <tableColumn id="2" xr3:uid="{C6B0BB99-F1E5-4636-8B87-CA9B3FB9952A}" name="2026-01" dataDxfId="53"/>
+    <tableColumn id="3" xr3:uid="{8E7BB4FA-6453-41DF-BB3B-5901D59FBC7D}" name="2026-02" dataDxfId="52"/>
+    <tableColumn id="4" xr3:uid="{E81B0AE0-621B-4DF7-B6DD-3EF27206904D}" name="2026-03" dataDxfId="51"/>
+    <tableColumn id="5" xr3:uid="{0BD0158F-1334-44B1-9D84-137610E12DF9}" name="2026-04" dataDxfId="50"/>
+    <tableColumn id="13" xr3:uid="{EFA84188-1F63-4D50-8BD2-B34B4359C904}" name="2026-05" dataDxfId="49"/>
+    <tableColumn id="6" xr3:uid="{7C7731CD-87EC-4FC9-9AD4-9C6EC3B61288}" name="2026-06" dataDxfId="48"/>
+    <tableColumn id="8" xr3:uid="{0A232CBB-48D3-47C6-A2CA-78F869BBECB5}" name="2026-07" dataDxfId="47"/>
+    <tableColumn id="7" xr3:uid="{D766A14F-63C3-439B-BA5C-1B9F14480187}" name="Totalt" dataDxfId="46"/>
   </tableColumns>
   <tableStyleInfo name="Externwebben" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="Inkomna ansökningar om skydd per månad innevarande år, uppdelat på inlämningsort." altTextSummary="Asylsökande"/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table43.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="51" xr:uid="{43CCBAC2-A680-4F82-9463-27BDC9F799E1}" name="Tabell452" displayName="Tabell452" ref="A4:H13" totalsRowShown="0" headerRowDxfId="40" dataDxfId="39">
-[...8 lines deleted...]
-    <tableColumn id="8" xr3:uid="{10AEDF17-DBA1-4972-A5D3-E5F6269F3CCB}" name="Totalt" dataDxfId="31"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="51" xr:uid="{43CCBAC2-A680-4F82-9463-27BDC9F799E1}" name="Tabell452" displayName="Tabell452" ref="A4:I13" totalsRowShown="0" headerRowDxfId="45" dataDxfId="44">
+  <tableColumns count="9">
+    <tableColumn id="1" xr3:uid="{2A6C3E85-8271-4093-9E22-8A8AFFD43993}" name="Inlämningsort" dataDxfId="43"/>
+    <tableColumn id="2" xr3:uid="{1478B02D-BC25-4B3D-9D2B-A3078E4B85D5}" name="2026-01" dataDxfId="42"/>
+    <tableColumn id="3" xr3:uid="{C96446D9-BA52-4354-B629-A588BC77E174}" name="2026-02" dataDxfId="41"/>
+    <tableColumn id="4" xr3:uid="{217AC235-E621-4AF2-A6C4-20D642BDE220}" name="2026-03" dataDxfId="40"/>
+    <tableColumn id="5" xr3:uid="{0F28023B-7C33-408E-BBCD-556DCCDE8CE7}" name="2026-04" dataDxfId="39"/>
+    <tableColumn id="14" xr3:uid="{C8828E9F-1D4C-4833-A162-507328F96557}" name="2026-05" dataDxfId="38"/>
+    <tableColumn id="7" xr3:uid="{B014EEBE-6754-4657-83D0-DA620578430C}" name="2026-06" dataDxfId="37"/>
+    <tableColumn id="6" xr3:uid="{49530A80-B62D-426C-87ED-235275A6725C}" name="2026-07" dataDxfId="36"/>
+    <tableColumn id="8" xr3:uid="{10AEDF17-DBA1-4972-A5D3-E5F6269F3CCB}" name="Totalt" dataDxfId="35"/>
   </tableColumns>
   <tableStyleInfo name="Externwebben" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="Inkomna ansökningar om skydd per månad innevarande år, uppdelat på inlämningsort." altTextSummary="Asylsökande"/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table44.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="4" xr:uid="{DA614256-DC6A-4B80-A52A-77081832DAFB}" name="Tabell423495" displayName="Tabell423495" ref="J13:Q19" totalsRowShown="0" headerRowDxfId="30" dataDxfId="29">
-[...2 lines deleted...]
-    <tableColumn id="2" xr3:uid="{4D4BEAC5-50E4-485F-85C0-4C660F7076E9}" name="2026-01" dataDxfId="27"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="4" xr:uid="{DA614256-DC6A-4B80-A52A-77081832DAFB}" name="Tabell423495" displayName="Tabell423495" ref="K13:S19" totalsRowShown="0" headerRowDxfId="34" dataDxfId="33">
+  <tableColumns count="9">
+    <tableColumn id="1" xr3:uid="{C2B5EC8C-13A6-4BFE-A6FC-F081DCBF20D7}" name="Inlämningsort" dataDxfId="32"/>
+    <tableColumn id="2" xr3:uid="{4D4BEAC5-50E4-485F-85C0-4C660F7076E9}" name="2026-01" dataDxfId="31"/>
     <tableColumn id="3" xr3:uid="{C78A3BE9-3ED1-46F4-A7CC-7076D2F54CEA}" name="2026-02"/>
     <tableColumn id="4" xr3:uid="{95AEC464-70E8-4E7A-BAF9-A721879234A1}" name="2026-03"/>
-    <tableColumn id="5" xr3:uid="{DA141548-ED2F-41B5-8816-A014D2C56AD9}" name="2026-04" dataDxfId="26"/>
-[...2 lines deleted...]
-    <tableColumn id="14" xr3:uid="{CBD9EC80-A4CA-4C25-AB56-58F2C0E6A14F}" name="Totalt" dataDxfId="23"/>
+    <tableColumn id="5" xr3:uid="{DA141548-ED2F-41B5-8816-A014D2C56AD9}" name="2026-04" dataDxfId="30"/>
+    <tableColumn id="7" xr3:uid="{45B862BB-4900-4B36-ACE7-41BE3EC434AC}" name="2026-05" dataDxfId="29"/>
+    <tableColumn id="6" xr3:uid="{EFB5F210-2086-4BF5-82AE-753B947DC3EB}" name="2026-06" dataDxfId="28"/>
+    <tableColumn id="8" xr3:uid="{F85E707B-9911-416A-B3BC-88FD677F93D1}" name="2026-07" dataDxfId="27"/>
+    <tableColumn id="14" xr3:uid="{CBD9EC80-A4CA-4C25-AB56-58F2C0E6A14F}" name="Totalt" dataDxfId="26"/>
   </tableColumns>
   <tableStyleInfo name="Externwebben" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="Inkomna ansökningar om skydd per månad innevarande år, uppdelat på inlämningsort." altTextSummary="Sökande enligt massflyktsdirektivet"/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table45.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="22" xr:uid="{0E3885D8-12C2-45B0-9158-51F684786D96}" name="Tabell4425123" displayName="Tabell4425123" ref="A13:H20" totalsRowShown="0" headerRowDxfId="22" dataDxfId="21">
-[...2 lines deleted...]
-    <tableColumn id="2" xr3:uid="{7BFBA8D4-E504-4E2E-91CE-9774DF16B6E6}" name="2026-01" dataDxfId="19"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="22" xr:uid="{0E3885D8-12C2-45B0-9158-51F684786D96}" name="Tabell4425123" displayName="Tabell4425123" ref="A13:I20" totalsRowShown="0" headerRowDxfId="25" dataDxfId="24">
+  <tableColumns count="9">
+    <tableColumn id="1" xr3:uid="{B0317F42-14F3-4365-8378-309A120E4D5A}" name="Inlämningsort" dataDxfId="23"/>
+    <tableColumn id="2" xr3:uid="{7BFBA8D4-E504-4E2E-91CE-9774DF16B6E6}" name="2026-01" dataDxfId="22"/>
     <tableColumn id="3" xr3:uid="{A632159F-D0D3-4642-98F2-3CED6CD25FBA}" name="2026-02"/>
     <tableColumn id="4" xr3:uid="{F96CF21D-9CE5-49C6-874D-628498D60D3D}" name="2026-03"/>
     <tableColumn id="5" xr3:uid="{2E1FFFC2-F83A-405B-B817-84626D83D147}" name="2026-04"/>
-    <tableColumn id="7" xr3:uid="{2693980C-D142-4F46-90E0-97923EEB1447}" name="2026-042"/>
-[...1 lines deleted...]
-    <tableColumn id="13" xr3:uid="{1BF28BA9-B23B-455A-B6ED-FC8A854F59F2}" name="Totalt" dataDxfId="17"/>
+    <tableColumn id="7" xr3:uid="{2693980C-D142-4F46-90E0-97923EEB1447}" name="2026-05"/>
+    <tableColumn id="6" xr3:uid="{EAEDABDC-7E44-489A-AA96-8D7BF51D9CB5}" name="2026-06" dataDxfId="21"/>
+    <tableColumn id="8" xr3:uid="{8B37A110-9D6F-48A5-B4C6-F05D8585BDA9}" name="2026-07" dataDxfId="20"/>
+    <tableColumn id="13" xr3:uid="{1BF28BA9-B23B-455A-B6ED-FC8A854F59F2}" name="Totalt" dataDxfId="19"/>
   </tableColumns>
   <tableStyleInfo name="Externwebben" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="Inkomna ansökningar om skydd per månad innevarande år, uppdelat på inlämningsort." altTextSummary="Asylsökande"/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table46.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="23" xr:uid="{2537FF50-6544-41C6-9A86-31D261A75B5B}" name="Tabell45224" displayName="Tabell45224" ref="A4:H9" totalsRowShown="0" headerRowDxfId="16" dataDxfId="15">
-[...2 lines deleted...]
-    <tableColumn id="2" xr3:uid="{ECCBD804-A2CF-4903-A828-BAAE88B0BB04}" name="2026-01" dataDxfId="13"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="23" xr:uid="{2537FF50-6544-41C6-9A86-31D261A75B5B}" name="Tabell45224" displayName="Tabell45224" ref="A4:I9" totalsRowShown="0" headerRowDxfId="18" dataDxfId="17">
+  <tableColumns count="9">
+    <tableColumn id="1" xr3:uid="{4C876B29-1FDE-421C-BECD-AC6C1251B361}" name="Inlämningsort" dataDxfId="16"/>
+    <tableColumn id="2" xr3:uid="{ECCBD804-A2CF-4903-A828-BAAE88B0BB04}" name="2026-01" dataDxfId="15"/>
     <tableColumn id="3" xr3:uid="{4344C37C-E0F0-4E99-92C4-1401DA9DDE51}" name="2026-02"/>
-    <tableColumn id="4" xr3:uid="{C25AF7D4-20AD-4FD4-9985-F0045DB6638F}" name="2026-03" dataDxfId="12"/>
-[...3 lines deleted...]
-    <tableColumn id="7" xr3:uid="{A555C95A-66B3-45E9-BCBE-97D4852C719F}" name="Totalt" dataDxfId="8"/>
+    <tableColumn id="4" xr3:uid="{C25AF7D4-20AD-4FD4-9985-F0045DB6638F}" name="2026-03" dataDxfId="14"/>
+    <tableColumn id="5" xr3:uid="{A10F6029-E270-4FF6-BB82-DF72BC74B33B}" name="2026-04" dataDxfId="13"/>
+    <tableColumn id="14" xr3:uid="{FC7E8296-BB55-4BD5-924C-5E787F634FBC}" name="2026-05" dataDxfId="12"/>
+    <tableColumn id="6" xr3:uid="{51BF4E60-004A-4890-857A-A8F7B2BAB8FD}" name="2026-06" dataDxfId="11"/>
+    <tableColumn id="8" xr3:uid="{BDA7BCEA-6433-48E8-9B5C-087511E6B318}" name="2026-07" dataDxfId="10"/>
+    <tableColumn id="7" xr3:uid="{A555C95A-66B3-45E9-BCBE-97D4852C719F}" name="Totalt" dataDxfId="9"/>
   </tableColumns>
   <tableStyleInfo name="Externwebben" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="Inkomna ansökningar om skydd per månad innevarande år, uppdelat på inlämningsort." altTextSummary="Asylsökande"/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table47.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="10" xr:uid="{9103F394-BDBB-4353-B4F1-31C144AF806A}" name="Tabell4335011" displayName="Tabell4335011" ref="J4:Q6" totalsRowShown="0" headerRowDxfId="7" dataDxfId="6">
-[...4 lines deleted...]
-    <tableColumn id="4" xr3:uid="{E052559C-401C-49C5-A01F-A21B8628CB1A}" name="2026-03" dataDxfId="2"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="10" xr:uid="{9103F394-BDBB-4353-B4F1-31C144AF806A}" name="Tabell4335011" displayName="Tabell4335011" ref="K4:S6" totalsRowShown="0" headerRowDxfId="8" dataDxfId="7">
+  <tableColumns count="9">
+    <tableColumn id="1" xr3:uid="{27C2E34A-B222-4DBC-B664-32D885BB2754}" name="Inlämningsort" dataDxfId="6"/>
+    <tableColumn id="2" xr3:uid="{352F4B54-F76A-423C-BA8A-28BEB286658F}" name="2026-01" dataDxfId="5"/>
+    <tableColumn id="3" xr3:uid="{6B09E4D3-48D5-4A57-BC98-510D71D9922B}" name="2026-02" dataDxfId="4"/>
+    <tableColumn id="4" xr3:uid="{E052559C-401C-49C5-A01F-A21B8628CB1A}" name="2026-03" dataDxfId="3"/>
     <tableColumn id="5" xr3:uid="{65175D3A-0397-4C56-8FC4-8A5F76CB6FD0}" name="2026-04"/>
     <tableColumn id="7" xr3:uid="{A2819318-0456-4838-8A1A-A9BE53627C88}" name="2026-05"/>
-    <tableColumn id="6" xr3:uid="{1F7F4F2B-3562-4A51-8C84-30BA8E12F393}" name="2026-06" dataDxfId="1"/>
+    <tableColumn id="6" xr3:uid="{1F7F4F2B-3562-4A51-8C84-30BA8E12F393}" name="2026-06" dataDxfId="2"/>
+    <tableColumn id="8" xr3:uid="{7B49D4E3-C230-4A07-BE11-BFF25F4DDE27}" name="2026-07" dataDxfId="1"/>
     <tableColumn id="14" xr3:uid="{1C69D9B5-4750-4138-8424-F491EF8470B7}" name="Totalt" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="Externwebben" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="Inkomna ansökningar om skydd per månad innevarande år, uppdelat på inlämningsort." altTextSummary="Asylsökande, ukrainska medborgare "/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table5.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="Tabell1" displayName="Tabell1" ref="A4:E11" totalsRowShown="0" headerRowDxfId="337" dataDxfId="336">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="Tabell1" displayName="Tabell1" ref="A4:E12" totalsRowShown="0" headerRowDxfId="345" dataDxfId="344">
   <tableColumns count="5">
-    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0000-000001000000}" name="År-Månad" dataDxfId="335"/>
-[...3 lines deleted...]
-    <tableColumn id="6" xr3:uid="{00000000-0010-0000-0000-000006000000}" name="Totalt" dataDxfId="331"/>
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0000-000001000000}" name="År-Månad" dataDxfId="343"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-0000-000002000000}" name="Vuxen" dataDxfId="342"/>
+    <tableColumn id="4" xr3:uid="{00000000-0010-0000-0000-000004000000}" name="Barn i familj" dataDxfId="341"/>
+    <tableColumn id="5" xr3:uid="{00000000-0010-0000-0000-000005000000}" name="Ensamkommande barn" dataDxfId="340"/>
+    <tableColumn id="6" xr3:uid="{00000000-0010-0000-0000-000006000000}" name="Totalt" dataDxfId="339"/>
   </tableColumns>
   <tableStyleInfo name="Externwebben" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="Inkomna ansökningar om skydd per månad innevarande år, uppdelat persontyp." altTextSummary="Asylsökande"/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table6.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="5" xr:uid="{00000000-000C-0000-FFFF-FFFF05000000}" name="Tabell16" displayName="Tabell16" ref="A4:J11" totalsRowShown="0" headerRowDxfId="330" dataDxfId="329">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="5" xr:uid="{00000000-000C-0000-FFFF-FFFF05000000}" name="Tabell16" displayName="Tabell16" ref="A4:J12" totalsRowShown="0" headerRowDxfId="338" dataDxfId="337">
   <tableColumns count="10">
-    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0500-000001000000}" name="År-Månad" dataDxfId="328"/>
-[...8 lines deleted...]
-    <tableColumn id="6" xr3:uid="{00000000-0010-0000-0500-000006000000}" name="Totalt" dataDxfId="319"/>
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0500-000001000000}" name="År-Månad" dataDxfId="336"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-0500-000002000000}" name="0-6 år" dataDxfId="335"/>
+    <tableColumn id="4" xr3:uid="{00000000-0010-0000-0500-000004000000}" name="7-12 år" dataDxfId="334"/>
+    <tableColumn id="5" xr3:uid="{00000000-0010-0000-0500-000005000000}" name="13-17 år" dataDxfId="333"/>
+    <tableColumn id="10" xr3:uid="{00000000-0010-0000-0500-00000A000000}" name="18-24 år" dataDxfId="332"/>
+    <tableColumn id="9" xr3:uid="{00000000-0010-0000-0500-000009000000}" name="25-34 år" dataDxfId="331"/>
+    <tableColumn id="8" xr3:uid="{00000000-0010-0000-0500-000008000000}" name="35-44 år" dataDxfId="330"/>
+    <tableColumn id="7" xr3:uid="{00000000-0010-0000-0500-000007000000}" name="45-64 år" dataDxfId="329"/>
+    <tableColumn id="3" xr3:uid="{00000000-0010-0000-0500-000003000000}" name="&gt;64 år" dataDxfId="328"/>
+    <tableColumn id="6" xr3:uid="{00000000-0010-0000-0500-000006000000}" name="Totalt" dataDxfId="327"/>
   </tableColumns>
   <tableStyleInfo name="Externwebben" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="Inkomna ansökningar om skydd per månad innevarande år, uppdelat på ålder." altTextSummary="Asylsökande"/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table7.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="13" xr:uid="{00000000-000C-0000-FFFF-FFFF06000000}" name="Tabell1614" displayName="Tabell1614" ref="A26:J33" totalsRowShown="0" headerRowDxfId="318" dataDxfId="317">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="13" xr:uid="{00000000-000C-0000-FFFF-FFFF06000000}" name="Tabell1614" displayName="Tabell1614" ref="A28:J36" totalsRowShown="0" headerRowDxfId="326" dataDxfId="325">
   <tableColumns count="10">
-    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0600-000001000000}" name="År-Månad" dataDxfId="316"/>
-[...8 lines deleted...]
-    <tableColumn id="6" xr3:uid="{00000000-0010-0000-0600-000006000000}" name="Totalt" dataDxfId="307"/>
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0600-000001000000}" name="År-Månad" dataDxfId="324"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-0600-000002000000}" name="0-6 år" dataDxfId="323"/>
+    <tableColumn id="4" xr3:uid="{00000000-0010-0000-0600-000004000000}" name="7-12 år" dataDxfId="322"/>
+    <tableColumn id="5" xr3:uid="{00000000-0010-0000-0600-000005000000}" name="13-17 år" dataDxfId="321"/>
+    <tableColumn id="10" xr3:uid="{00000000-0010-0000-0600-00000A000000}" name="18-24 år" dataDxfId="320"/>
+    <tableColumn id="9" xr3:uid="{00000000-0010-0000-0600-000009000000}" name="25-34 år" dataDxfId="319"/>
+    <tableColumn id="8" xr3:uid="{00000000-0010-0000-0600-000008000000}" name="35-44 år" dataDxfId="318"/>
+    <tableColumn id="7" xr3:uid="{00000000-0010-0000-0600-000007000000}" name="45-64 år" dataDxfId="317"/>
+    <tableColumn id="3" xr3:uid="{00000000-0010-0000-0600-000003000000}" name="&gt;64 år" dataDxfId="316"/>
+    <tableColumn id="6" xr3:uid="{00000000-0010-0000-0600-000006000000}" name="Totalt" dataDxfId="315"/>
   </tableColumns>
   <tableStyleInfo name="Externwebben" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="Inkomna ansökningar om skydd per månad innevarande år, uppdelat på ålder." altTextSummary="Sökande enligt massflyktsdirektivet"/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table8.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="24" xr:uid="{00000000-000C-0000-FFFF-FFFF07000000}" name="Tabell1625" displayName="Tabell1625" ref="A15:J22" totalsRowShown="0" headerRowDxfId="306" dataDxfId="305">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="24" xr:uid="{00000000-000C-0000-FFFF-FFFF07000000}" name="Tabell1625" displayName="Tabell1625" ref="A16:J24" totalsRowShown="0" headerRowDxfId="314" dataDxfId="313">
   <tableColumns count="10">
-    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0700-000001000000}" name="År-Månad" dataDxfId="304"/>
-[...8 lines deleted...]
-    <tableColumn id="6" xr3:uid="{00000000-0010-0000-0700-000006000000}" name="Totalt" dataDxfId="295"/>
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0700-000001000000}" name="År-Månad" dataDxfId="312"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-0700-000002000000}" name="0-6 år" dataDxfId="311"/>
+    <tableColumn id="4" xr3:uid="{00000000-0010-0000-0700-000004000000}" name="7-12 år" dataDxfId="310"/>
+    <tableColumn id="5" xr3:uid="{00000000-0010-0000-0700-000005000000}" name="13-17 år" dataDxfId="309"/>
+    <tableColumn id="10" xr3:uid="{00000000-0010-0000-0700-00000A000000}" name="18-24 år" dataDxfId="308"/>
+    <tableColumn id="9" xr3:uid="{00000000-0010-0000-0700-000009000000}" name="25-34 år" dataDxfId="307"/>
+    <tableColumn id="8" xr3:uid="{00000000-0010-0000-0700-000008000000}" name="35-44 år" dataDxfId="306"/>
+    <tableColumn id="7" xr3:uid="{00000000-0010-0000-0700-000007000000}" name="45-64 år" dataDxfId="305"/>
+    <tableColumn id="3" xr3:uid="{00000000-0010-0000-0700-000003000000}" name="&gt;64 år" dataDxfId="304"/>
+    <tableColumn id="6" xr3:uid="{00000000-0010-0000-0700-000006000000}" name="Totalt" dataDxfId="303"/>
   </tableColumns>
   <tableStyleInfo name="Externwebben" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="Inkomna ansökningar om skydd per månad innevarande år, uppdelat på ålder." altTextSummary="Asylsökande, ukrainska medborgare "/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table9.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="31" xr:uid="{00000000-000C-0000-FFFF-FFFF08000000}" name="Tabell1632" displayName="Tabell1632" ref="L4:U11" totalsRowShown="0" headerRowDxfId="294" dataDxfId="293">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="31" xr:uid="{00000000-000C-0000-FFFF-FFFF08000000}" name="Tabell1632" displayName="Tabell1632" ref="L4:U12" totalsRowShown="0" headerRowDxfId="302" dataDxfId="301">
   <tableColumns count="10">
-    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0800-000001000000}" name="År-Månad" dataDxfId="292"/>
-[...8 lines deleted...]
-    <tableColumn id="6" xr3:uid="{00000000-0010-0000-0800-000006000000}" name="Totalt" dataDxfId="283"/>
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0800-000001000000}" name="År-Månad" dataDxfId="300"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-0800-000002000000}" name="0-6 år" dataDxfId="299"/>
+    <tableColumn id="4" xr3:uid="{00000000-0010-0000-0800-000004000000}" name="7-12 år" dataDxfId="298"/>
+    <tableColumn id="5" xr3:uid="{00000000-0010-0000-0800-000005000000}" name="13-17 år" dataDxfId="297"/>
+    <tableColumn id="10" xr3:uid="{00000000-0010-0000-0800-00000A000000}" name="18-24 år" dataDxfId="296"/>
+    <tableColumn id="9" xr3:uid="{00000000-0010-0000-0800-000009000000}" name="25-34 år" dataDxfId="295"/>
+    <tableColumn id="8" xr3:uid="{00000000-0010-0000-0800-000008000000}" name="35-44 år" dataDxfId="294"/>
+    <tableColumn id="7" xr3:uid="{00000000-0010-0000-0800-000007000000}" name="45-64 år" dataDxfId="293"/>
+    <tableColumn id="3" xr3:uid="{00000000-0010-0000-0800-000003000000}" name="&gt;64 år" dataDxfId="292"/>
+    <tableColumn id="6" xr3:uid="{00000000-0010-0000-0800-000006000000}" name="Totalt" dataDxfId="291"/>
   </tableColumns>
   <tableStyleInfo name="Externwebben" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="Inkomna ansökningar om skydd per månad innevarande år, uppdelat på ålder." altTextSummary="Asylsökande"/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="ODS Theme">
   <a:themeElements>
     <a:clrScheme name="ODS Theme">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -8284,71 +8476,67 @@
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table18.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table16.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table20.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table19.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table23.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table21.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table25.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table24.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table27.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table26.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table30.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table29.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table28.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table32.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table31.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table33.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table36.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table35.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table34.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
   <dimension ref="A1:AF94"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="E1" zoomScaleNormal="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="28.42578125" style="2" customWidth="1"/>
     <col min="2" max="11" width="7.7109375" style="2" customWidth="1"/>
     <col min="12" max="12" width="28.140625" customWidth="1"/>
     <col min="13" max="21" width="7.7109375" customWidth="1"/>
     <col min="22" max="22" width="7.7109375" style="2" customWidth="1"/>
     <col min="23" max="23" width="28.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="24" max="32" width="7.7109375" style="2" customWidth="1"/>
     <col min="33" max="16384" width="11.42578125" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:32" ht="15" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>75</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
@@ -9631,78 +9819,78 @@
       <c r="N17" s="54" t="s">
         <v>160</v>
       </c>
       <c r="O17" s="54" t="s">
         <v>160</v>
       </c>
       <c r="P17" s="54" t="s">
         <v>160</v>
       </c>
       <c r="Q17" s="54" t="s">
         <v>160</v>
       </c>
       <c r="R17" s="54" t="s">
         <v>160</v>
       </c>
       <c r="S17" s="54" t="s">
         <v>160</v>
       </c>
       <c r="T17" s="54" t="s">
         <v>160</v>
       </c>
       <c r="U17" s="54" t="s">
         <v>160</v>
       </c>
       <c r="W17" s="36" t="s">
-        <v>150</v>
+        <v>39</v>
       </c>
       <c r="X17" s="37">
         <v>0</v>
       </c>
       <c r="Y17" s="37">
         <v>0</v>
       </c>
       <c r="Z17" s="37">
         <v>0</v>
       </c>
       <c r="AA17" s="37">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AB17" s="37">
         <v>1</v>
       </c>
       <c r="AC17" s="37">
+        <v>0</v>
+      </c>
+      <c r="AD17" s="37">
+        <v>0</v>
+      </c>
+      <c r="AE17" s="37">
+        <v>0</v>
+      </c>
+      <c r="AF17" s="37">
         <v>1</v>
-      </c>
-[...7 lines deleted...]
-        <v>3</v>
       </c>
     </row>
     <row r="18" spans="1:32" ht="15" customHeight="1">
       <c r="A18" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B18" s="54" t="s">
         <v>160</v>
       </c>
       <c r="C18" s="54" t="s">
         <v>160</v>
       </c>
       <c r="D18" s="54" t="s">
         <v>160</v>
       </c>
       <c r="E18" s="54" t="s">
         <v>160</v>
       </c>
       <c r="F18" s="54" t="s">
         <v>160</v>
       </c>
       <c r="G18" s="54" t="s">
         <v>160</v>
       </c>
       <c r="H18" s="54" t="s">
@@ -9723,78 +9911,78 @@
       <c r="N18" s="54" t="s">
         <v>160</v>
       </c>
       <c r="O18" s="54" t="s">
         <v>160</v>
       </c>
       <c r="P18" s="54" t="s">
         <v>160</v>
       </c>
       <c r="Q18" s="54" t="s">
         <v>160</v>
       </c>
       <c r="R18" s="54" t="s">
         <v>160</v>
       </c>
       <c r="S18" s="54" t="s">
         <v>160</v>
       </c>
       <c r="T18" s="54" t="s">
         <v>160</v>
       </c>
       <c r="U18" s="54" t="s">
         <v>160</v>
       </c>
       <c r="W18" s="36" t="s">
-        <v>42</v>
+        <v>150</v>
       </c>
       <c r="X18" s="37">
         <v>0</v>
       </c>
       <c r="Y18" s="37">
         <v>0</v>
       </c>
       <c r="Z18" s="37">
         <v>0</v>
       </c>
       <c r="AA18" s="37">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AB18" s="37">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AC18" s="37">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD18" s="37">
         <v>1</v>
       </c>
       <c r="AE18" s="37">
         <v>0</v>
       </c>
       <c r="AF18" s="37">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="19" spans="1:32" ht="15" customHeight="1">
       <c r="A19" s="6" t="s">
         <v>127</v>
       </c>
       <c r="B19" s="54" t="s">
         <v>160</v>
       </c>
       <c r="C19" s="54" t="s">
         <v>160</v>
       </c>
       <c r="D19" s="54" t="s">
         <v>160</v>
       </c>
       <c r="E19" s="54" t="s">
         <v>160</v>
       </c>
       <c r="F19" s="54" t="s">
         <v>160</v>
       </c>
       <c r="G19" s="54" t="s">
         <v>160</v>
       </c>
       <c r="H19" s="54" t="s">
@@ -9815,78 +10003,78 @@
       <c r="N19" s="54" t="s">
         <v>160</v>
       </c>
       <c r="O19" s="54" t="s">
         <v>160</v>
       </c>
       <c r="P19" s="54" t="s">
         <v>160</v>
       </c>
       <c r="Q19" s="54" t="s">
         <v>160</v>
       </c>
       <c r="R19" s="54" t="s">
         <v>160</v>
       </c>
       <c r="S19" s="54" t="s">
         <v>160</v>
       </c>
       <c r="T19" s="54" t="s">
         <v>160</v>
       </c>
       <c r="U19" s="54" t="s">
         <v>160</v>
       </c>
       <c r="W19" s="36" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="X19" s="37">
         <v>0</v>
       </c>
       <c r="Y19" s="37">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Z19" s="37">
         <v>0</v>
       </c>
       <c r="AA19" s="37">
         <v>0</v>
       </c>
       <c r="AB19" s="37">
         <v>0</v>
       </c>
       <c r="AC19" s="37">
         <v>0</v>
       </c>
       <c r="AD19" s="37">
         <v>1</v>
       </c>
       <c r="AE19" s="37">
         <v>0</v>
       </c>
       <c r="AF19" s="37">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:32" ht="15" customHeight="1">
       <c r="A20" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="54" t="s">
         <v>160</v>
       </c>
       <c r="C20" s="54" t="s">
         <v>160</v>
       </c>
       <c r="D20" s="54" t="s">
         <v>160</v>
       </c>
       <c r="E20" s="54" t="s">
         <v>160</v>
       </c>
       <c r="F20" s="54" t="s">
         <v>160</v>
       </c>
       <c r="G20" s="54" t="s">
         <v>160</v>
       </c>
       <c r="H20" s="54" t="s">
@@ -9907,78 +10095,78 @@
       <c r="N20" s="54" t="s">
         <v>160</v>
       </c>
       <c r="O20" s="54" t="s">
         <v>160</v>
       </c>
       <c r="P20" s="54" t="s">
         <v>160</v>
       </c>
       <c r="Q20" s="54" t="s">
         <v>160</v>
       </c>
       <c r="R20" s="54" t="s">
         <v>160</v>
       </c>
       <c r="S20" s="54" t="s">
         <v>160</v>
       </c>
       <c r="T20" s="54" t="s">
         <v>160</v>
       </c>
       <c r="U20" s="54" t="s">
         <v>160</v>
       </c>
       <c r="W20" s="36" t="s">
-        <v>163</v>
+        <v>45</v>
       </c>
       <c r="X20" s="37">
         <v>0</v>
       </c>
       <c r="Y20" s="37">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Z20" s="37">
         <v>0</v>
       </c>
       <c r="AA20" s="37">
         <v>0</v>
       </c>
       <c r="AB20" s="37">
         <v>0</v>
       </c>
       <c r="AC20" s="37">
         <v>0</v>
       </c>
       <c r="AD20" s="37">
         <v>1</v>
       </c>
       <c r="AE20" s="37">
         <v>0</v>
       </c>
       <c r="AF20" s="37">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="21" spans="1:32" ht="15" customHeight="1">
       <c r="A21" s="6" t="s">
         <v>105</v>
       </c>
       <c r="B21" s="54" t="s">
         <v>160</v>
       </c>
       <c r="C21" s="54" t="s">
         <v>160</v>
       </c>
       <c r="D21" s="54" t="s">
         <v>160</v>
       </c>
       <c r="E21" s="54" t="s">
         <v>160</v>
       </c>
       <c r="F21" s="54" t="s">
         <v>160</v>
       </c>
       <c r="G21" s="54" t="s">
         <v>160</v>
       </c>
       <c r="H21" s="54" t="s">
@@ -9999,78 +10187,78 @@
       <c r="N21" s="54" t="s">
         <v>160</v>
       </c>
       <c r="O21" s="54" t="s">
         <v>160</v>
       </c>
       <c r="P21" s="54" t="s">
         <v>160</v>
       </c>
       <c r="Q21" s="54" t="s">
         <v>160</v>
       </c>
       <c r="R21" s="54" t="s">
         <v>160</v>
       </c>
       <c r="S21" s="54" t="s">
         <v>160</v>
       </c>
       <c r="T21" s="54" t="s">
         <v>160</v>
       </c>
       <c r="U21" s="54" t="s">
         <v>160</v>
       </c>
       <c r="W21" s="36" t="s">
-        <v>47</v>
+        <v>162</v>
       </c>
       <c r="X21" s="37">
         <v>0</v>
       </c>
       <c r="Y21" s="37">
         <v>0</v>
       </c>
       <c r="Z21" s="37">
         <v>0</v>
       </c>
       <c r="AA21" s="37">
         <v>0</v>
       </c>
       <c r="AB21" s="37">
+        <v>0</v>
+      </c>
+      <c r="AC21" s="37">
+        <v>0</v>
+      </c>
+      <c r="AD21" s="37">
         <v>1</v>
       </c>
-      <c r="AC21" s="37">
-[...4 lines deleted...]
-      </c>
       <c r="AE21" s="37">
+        <v>0</v>
+      </c>
+      <c r="AF21" s="37">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>4</v>
       </c>
     </row>
     <row r="22" spans="1:32" ht="15" customHeight="1">
       <c r="A22" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B22" s="54" t="s">
         <v>160</v>
       </c>
       <c r="C22" s="54" t="s">
         <v>160</v>
       </c>
       <c r="D22" s="54" t="s">
         <v>160</v>
       </c>
       <c r="E22" s="54" t="s">
         <v>160</v>
       </c>
       <c r="F22" s="54" t="s">
         <v>160</v>
       </c>
       <c r="G22" s="54" t="s">
         <v>160</v>
       </c>
       <c r="H22" s="54" t="s">
@@ -10091,78 +10279,78 @@
       <c r="N22" s="54" t="s">
         <v>160</v>
       </c>
       <c r="O22" s="54" t="s">
         <v>160</v>
       </c>
       <c r="P22" s="54" t="s">
         <v>160</v>
       </c>
       <c r="Q22" s="54" t="s">
         <v>160</v>
       </c>
       <c r="R22" s="54" t="s">
         <v>160</v>
       </c>
       <c r="S22" s="54" t="s">
         <v>160</v>
       </c>
       <c r="T22" s="54" t="s">
         <v>160</v>
       </c>
       <c r="U22" s="54" t="s">
         <v>160</v>
       </c>
       <c r="W22" s="36" t="s">
-        <v>54</v>
+        <v>47</v>
       </c>
       <c r="X22" s="37">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="Y22" s="37">
         <v>0</v>
       </c>
       <c r="Z22" s="37">
         <v>0</v>
       </c>
       <c r="AA22" s="37">
         <v>0</v>
       </c>
       <c r="AB22" s="37">
         <v>1</v>
       </c>
       <c r="AC22" s="37">
         <v>0</v>
       </c>
       <c r="AD22" s="37">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AE22" s="37">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AF22" s="37">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="23" spans="1:32" ht="15" customHeight="1">
       <c r="A23" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B23" s="54" t="s">
         <v>160</v>
       </c>
       <c r="C23" s="54" t="s">
         <v>160</v>
       </c>
       <c r="D23" s="54" t="s">
         <v>160</v>
       </c>
       <c r="E23" s="54" t="s">
         <v>160</v>
       </c>
       <c r="F23" s="54" t="s">
         <v>160</v>
       </c>
       <c r="G23" s="54" t="s">
         <v>160</v>
       </c>
       <c r="H23" s="54" t="s">
@@ -10183,78 +10371,78 @@
       <c r="N23" s="54" t="s">
         <v>160</v>
       </c>
       <c r="O23" s="54" t="s">
         <v>160</v>
       </c>
       <c r="P23" s="54" t="s">
         <v>160</v>
       </c>
       <c r="Q23" s="54" t="s">
         <v>160</v>
       </c>
       <c r="R23" s="54" t="s">
         <v>160</v>
       </c>
       <c r="S23" s="54" t="s">
         <v>160</v>
       </c>
       <c r="T23" s="54" t="s">
         <v>160</v>
       </c>
       <c r="U23" s="54" t="s">
         <v>160</v>
       </c>
       <c r="W23" s="36" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="X23" s="37">
-        <v>436</v>
+        <v>2</v>
       </c>
       <c r="Y23" s="37">
-        <v>351</v>
+        <v>0</v>
       </c>
       <c r="Z23" s="37">
-        <v>414</v>
+        <v>0</v>
       </c>
       <c r="AA23" s="37">
-        <v>1338</v>
+        <v>0</v>
       </c>
       <c r="AB23" s="37">
-        <v>853</v>
+        <v>1</v>
       </c>
       <c r="AC23" s="37">
-        <v>1179</v>
+        <v>1</v>
       </c>
       <c r="AD23" s="37">
-        <v>1083</v>
+        <v>0</v>
       </c>
       <c r="AE23" s="37">
-        <v>251</v>
+        <v>0</v>
       </c>
       <c r="AF23" s="37">
-        <v>5905</v>
+        <v>4</v>
       </c>
     </row>
     <row r="24" spans="1:32" ht="15" customHeight="1">
       <c r="A24" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="54" t="s">
         <v>160</v>
       </c>
       <c r="C24" s="54" t="s">
         <v>160</v>
       </c>
       <c r="D24" s="54" t="s">
         <v>160</v>
       </c>
       <c r="E24" s="54" t="s">
         <v>160</v>
       </c>
       <c r="F24" s="54" t="s">
         <v>160</v>
       </c>
       <c r="G24" s="54" t="s">
         <v>160</v>
       </c>
       <c r="H24" s="54" t="s">
@@ -10275,78 +10463,78 @@
       <c r="N24" s="54" t="s">
         <v>160</v>
       </c>
       <c r="O24" s="54" t="s">
         <v>160</v>
       </c>
       <c r="P24" s="54" t="s">
         <v>160</v>
       </c>
       <c r="Q24" s="54" t="s">
         <v>160</v>
       </c>
       <c r="R24" s="54" t="s">
         <v>160</v>
       </c>
       <c r="S24" s="54" t="s">
         <v>160</v>
       </c>
       <c r="T24" s="54" t="s">
         <v>160</v>
       </c>
       <c r="U24" s="54" t="s">
         <v>160</v>
       </c>
       <c r="W24" s="36" t="s">
-        <v>60</v>
+        <v>149</v>
       </c>
       <c r="X24" s="37">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="Y24" s="37">
         <v>0</v>
       </c>
       <c r="Z24" s="37">
         <v>0</v>
       </c>
       <c r="AA24" s="37">
         <v>0</v>
       </c>
       <c r="AB24" s="37">
+        <v>0</v>
+      </c>
+      <c r="AC24" s="37">
+        <v>0</v>
+      </c>
+      <c r="AD24" s="37">
         <v>1</v>
       </c>
-      <c r="AC24" s="37">
-[...4 lines deleted...]
-      </c>
       <c r="AE24" s="37">
         <v>0</v>
       </c>
       <c r="AF24" s="37">
-        <v>8</v>
+        <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:32" ht="15" customHeight="1">
       <c r="A25" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B25" s="54" t="s">
         <v>160</v>
       </c>
       <c r="C25" s="54" t="s">
         <v>160</v>
       </c>
       <c r="D25" s="54" t="s">
         <v>160</v>
       </c>
       <c r="E25" s="54" t="s">
         <v>160</v>
       </c>
       <c r="F25" s="54" t="s">
         <v>160</v>
       </c>
       <c r="G25" s="54" t="s">
         <v>160</v>
       </c>
       <c r="H25" s="54" t="s">
@@ -10367,78 +10555,78 @@
       <c r="N25" s="54" t="s">
         <v>160</v>
       </c>
       <c r="O25" s="54" t="s">
         <v>160</v>
       </c>
       <c r="P25" s="54" t="s">
         <v>160</v>
       </c>
       <c r="Q25" s="54" t="s">
         <v>160</v>
       </c>
       <c r="R25" s="54" t="s">
         <v>160</v>
       </c>
       <c r="S25" s="54" t="s">
         <v>160</v>
       </c>
       <c r="T25" s="54" t="s">
         <v>160</v>
       </c>
       <c r="U25" s="54" t="s">
         <v>160</v>
       </c>
       <c r="W25" s="36" t="s">
-        <v>96</v>
+        <v>59</v>
       </c>
       <c r="X25" s="37">
-        <v>2</v>
+        <v>497</v>
       </c>
       <c r="Y25" s="37">
-        <v>0</v>
+        <v>424</v>
       </c>
       <c r="Z25" s="37">
-        <v>0</v>
+        <v>503</v>
       </c>
       <c r="AA25" s="37">
-        <v>0</v>
+        <v>1602</v>
       </c>
       <c r="AB25" s="37">
-        <v>0</v>
+        <v>964</v>
       </c>
       <c r="AC25" s="37">
-        <v>0</v>
+        <v>1320</v>
       </c>
       <c r="AD25" s="37">
-        <v>0</v>
+        <v>1204</v>
       </c>
       <c r="AE25" s="37">
-        <v>0</v>
+        <v>297</v>
       </c>
       <c r="AF25" s="37">
-        <v>2</v>
+        <v>6811</v>
       </c>
     </row>
     <row r="26" spans="1:32" ht="15" customHeight="1">
       <c r="A26" s="6" t="s">
         <v>144</v>
       </c>
       <c r="B26" s="54" t="s">
         <v>160</v>
       </c>
       <c r="C26" s="54" t="s">
         <v>160</v>
       </c>
       <c r="D26" s="54" t="s">
         <v>160</v>
       </c>
       <c r="E26" s="54" t="s">
         <v>160</v>
       </c>
       <c r="F26" s="54" t="s">
         <v>160</v>
       </c>
       <c r="G26" s="54" t="s">
         <v>160</v>
       </c>
       <c r="H26" s="54" t="s">
@@ -10459,78 +10647,78 @@
       <c r="N26" s="54" t="s">
         <v>160</v>
       </c>
       <c r="O26" s="54" t="s">
         <v>160</v>
       </c>
       <c r="P26" s="54" t="s">
         <v>160</v>
       </c>
       <c r="Q26" s="54" t="s">
         <v>160</v>
       </c>
       <c r="R26" s="54" t="s">
         <v>160</v>
       </c>
       <c r="S26" s="54" t="s">
         <v>160</v>
       </c>
       <c r="T26" s="54" t="s">
         <v>160</v>
       </c>
       <c r="U26" s="54" t="s">
         <v>160</v>
       </c>
       <c r="W26" s="36" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="X26" s="37">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="Y26" s="37">
         <v>0</v>
       </c>
       <c r="Z26" s="37">
         <v>0</v>
       </c>
       <c r="AA26" s="37">
         <v>0</v>
       </c>
       <c r="AB26" s="37">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AC26" s="37">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AD26" s="37">
         <v>0</v>
       </c>
       <c r="AE26" s="37">
         <v>0</v>
       </c>
       <c r="AF26" s="37">
-        <v>1</v>
+        <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:32" ht="15" customHeight="1">
       <c r="A27" s="6" t="s">
         <v>152</v>
       </c>
       <c r="B27" s="54" t="s">
         <v>160</v>
       </c>
       <c r="C27" s="54" t="s">
         <v>160</v>
       </c>
       <c r="D27" s="54" t="s">
         <v>160</v>
       </c>
       <c r="E27" s="54" t="s">
         <v>160</v>
       </c>
       <c r="F27" s="54" t="s">
         <v>160</v>
       </c>
       <c r="G27" s="54" t="s">
         <v>160</v>
       </c>
       <c r="H27" s="54" t="s">
@@ -10551,78 +10739,78 @@
       <c r="N27" s="54" t="s">
         <v>160</v>
       </c>
       <c r="O27" s="54" t="s">
         <v>160</v>
       </c>
       <c r="P27" s="54" t="s">
         <v>160</v>
       </c>
       <c r="Q27" s="54" t="s">
         <v>160</v>
       </c>
       <c r="R27" s="54" t="s">
         <v>160</v>
       </c>
       <c r="S27" s="54" t="s">
         <v>160</v>
       </c>
       <c r="T27" s="54" t="s">
         <v>160</v>
       </c>
       <c r="U27" s="54" t="s">
         <v>160</v>
       </c>
       <c r="W27" s="36" t="s">
-        <v>1</v>
+        <v>96</v>
       </c>
       <c r="X27" s="37">
-        <v>450</v>
+        <v>2</v>
       </c>
       <c r="Y27" s="37">
-        <v>352</v>
+        <v>0</v>
       </c>
       <c r="Z27" s="37">
-        <v>414</v>
+        <v>0</v>
       </c>
       <c r="AA27" s="37">
-        <v>1340</v>
+        <v>0</v>
       </c>
       <c r="AB27" s="37">
-        <v>864</v>
+        <v>0</v>
       </c>
       <c r="AC27" s="37">
-        <v>1188</v>
+        <v>0</v>
       </c>
       <c r="AD27" s="37">
-        <v>1091</v>
+        <v>0</v>
       </c>
       <c r="AE27" s="37">
-        <v>252</v>
+        <v>0</v>
       </c>
       <c r="AF27" s="37">
-        <v>5951</v>
+        <v>2</v>
       </c>
     </row>
     <row r="28" spans="1:32" ht="15" customHeight="1">
       <c r="A28" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B28" s="54" t="s">
         <v>160</v>
       </c>
       <c r="C28" s="54" t="s">
         <v>160</v>
       </c>
       <c r="D28" s="54" t="s">
         <v>160</v>
       </c>
       <c r="E28" s="54" t="s">
         <v>160</v>
       </c>
       <c r="F28" s="54" t="s">
         <v>160</v>
       </c>
       <c r="G28" s="54" t="s">
         <v>160</v>
       </c>
       <c r="H28" s="54" t="s">
@@ -10643,61 +10831,79 @@
       <c r="N28" s="54" t="s">
         <v>160</v>
       </c>
       <c r="O28" s="54" t="s">
         <v>160</v>
       </c>
       <c r="P28" s="54" t="s">
         <v>160</v>
       </c>
       <c r="Q28" s="54" t="s">
         <v>160</v>
       </c>
       <c r="R28" s="54" t="s">
         <v>160</v>
       </c>
       <c r="S28" s="54" t="s">
         <v>160</v>
       </c>
       <c r="T28" s="54" t="s">
         <v>160</v>
       </c>
       <c r="U28" s="54" t="s">
         <v>160</v>
       </c>
       <c r="W28" s="36" t="s">
-        <v>142</v>
-[...9 lines deleted...]
-      <c r="AF28" s="37"/>
+        <v>61</v>
+      </c>
+      <c r="X28" s="37">
+        <v>0</v>
+      </c>
+      <c r="Y28" s="37">
+        <v>0</v>
+      </c>
+      <c r="Z28" s="37">
+        <v>0</v>
+      </c>
+      <c r="AA28" s="37">
+        <v>0</v>
+      </c>
+      <c r="AB28" s="37">
+        <v>0</v>
+      </c>
+      <c r="AC28" s="37">
+        <v>1</v>
+      </c>
+      <c r="AD28" s="37">
+        <v>0</v>
+      </c>
+      <c r="AE28" s="37">
+        <v>0</v>
+      </c>
+      <c r="AF28" s="37">
+        <v>1</v>
+      </c>
     </row>
     <row r="29" spans="1:32" ht="15" customHeight="1">
       <c r="A29" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B29" s="54" t="s">
         <v>160</v>
       </c>
       <c r="C29" s="54" t="s">
         <v>160</v>
       </c>
       <c r="D29" s="54" t="s">
         <v>160</v>
       </c>
       <c r="E29" s="54" t="s">
         <v>160</v>
       </c>
       <c r="F29" s="54" t="s">
         <v>160</v>
       </c>
       <c r="G29" s="54" t="s">
         <v>160</v>
       </c>
       <c r="H29" s="54" t="s">
         <v>160</v>
@@ -10716,50 +10922,80 @@
       </c>
       <c r="N29" s="54" t="s">
         <v>160</v>
       </c>
       <c r="O29" s="54" t="s">
         <v>160</v>
       </c>
       <c r="P29" s="54" t="s">
         <v>160</v>
       </c>
       <c r="Q29" s="54" t="s">
         <v>160</v>
       </c>
       <c r="R29" s="54" t="s">
         <v>160</v>
       </c>
       <c r="S29" s="54" t="s">
         <v>160</v>
       </c>
       <c r="T29" s="54" t="s">
         <v>160</v>
       </c>
       <c r="U29" s="54" t="s">
         <v>160</v>
       </c>
+      <c r="W29" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="X29" s="37">
+        <v>519</v>
+      </c>
+      <c r="Y29" s="37">
+        <v>425</v>
+      </c>
+      <c r="Z29" s="37">
+        <v>503</v>
+      </c>
+      <c r="AA29" s="37">
+        <v>1604</v>
+      </c>
+      <c r="AB29" s="37">
+        <v>976</v>
+      </c>
+      <c r="AC29" s="37">
+        <v>1330</v>
+      </c>
+      <c r="AD29" s="37">
+        <v>1214</v>
+      </c>
+      <c r="AE29" s="37">
+        <v>298</v>
+      </c>
+      <c r="AF29" s="37">
+        <v>6869</v>
+      </c>
     </row>
     <row r="30" spans="1:32" ht="15" customHeight="1">
       <c r="A30" s="6" t="s">
         <v>106</v>
       </c>
       <c r="B30" s="54" t="s">
         <v>160</v>
       </c>
       <c r="C30" s="54" t="s">
         <v>160</v>
       </c>
       <c r="D30" s="54" t="s">
         <v>160</v>
       </c>
       <c r="E30" s="54" t="s">
         <v>160</v>
       </c>
       <c r="F30" s="54" t="s">
         <v>160</v>
       </c>
       <c r="G30" s="54" t="s">
         <v>160</v>
       </c>
       <c r="H30" s="54" t="s">
         <v>160</v>
@@ -10778,50 +11014,62 @@
       </c>
       <c r="N30" s="54" t="s">
         <v>160</v>
       </c>
       <c r="O30" s="54" t="s">
         <v>160</v>
       </c>
       <c r="P30" s="54" t="s">
         <v>160</v>
       </c>
       <c r="Q30" s="54" t="s">
         <v>160</v>
       </c>
       <c r="R30" s="54" t="s">
         <v>160</v>
       </c>
       <c r="S30" s="54" t="s">
         <v>160</v>
       </c>
       <c r="T30" s="54" t="s">
         <v>160</v>
       </c>
       <c r="U30" s="54" t="s">
         <v>160</v>
       </c>
+      <c r="W30" s="36" t="s">
+        <v>142</v>
+      </c>
+      <c r="X30" s="37"/>
+      <c r="Y30" s="37"/>
+      <c r="Z30" s="37"/>
+      <c r="AA30" s="37"/>
+      <c r="AB30" s="37"/>
+      <c r="AC30" s="37"/>
+      <c r="AD30" s="37"/>
+      <c r="AE30" s="37"/>
+      <c r="AF30" s="37"/>
     </row>
     <row r="31" spans="1:32" ht="15" customHeight="1">
       <c r="A31" s="6" t="s">
         <v>128</v>
       </c>
       <c r="B31" s="54" t="s">
         <v>160</v>
       </c>
       <c r="C31" s="54" t="s">
         <v>160</v>
       </c>
       <c r="D31" s="54" t="s">
         <v>160</v>
       </c>
       <c r="E31" s="54" t="s">
         <v>160</v>
       </c>
       <c r="F31" s="54" t="s">
         <v>160</v>
       </c>
       <c r="G31" s="54" t="s">
         <v>160</v>
       </c>
       <c r="H31" s="54" t="s">
         <v>160</v>
@@ -13911,51 +14159,51 @@
       <c r="C81" s="54" t="s">
         <v>160</v>
       </c>
       <c r="D81" s="54" t="s">
         <v>160</v>
       </c>
       <c r="E81" s="54" t="s">
         <v>160</v>
       </c>
       <c r="F81" s="54" t="s">
         <v>160</v>
       </c>
       <c r="G81" s="54" t="s">
         <v>160</v>
       </c>
       <c r="H81" s="54" t="s">
         <v>160</v>
       </c>
       <c r="I81" s="54" t="s">
         <v>160</v>
       </c>
       <c r="J81" s="54" t="s">
         <v>160</v>
       </c>
       <c r="L81" s="56" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
     </row>
     <row r="82" spans="1:12" ht="15" customHeight="1">
       <c r="A82" s="36" t="s">
         <v>121</v>
       </c>
       <c r="B82" s="54" t="s">
         <v>160</v>
       </c>
       <c r="C82" s="54" t="s">
         <v>160</v>
       </c>
       <c r="D82" s="54" t="s">
         <v>160</v>
       </c>
       <c r="E82" s="54" t="s">
         <v>160</v>
       </c>
       <c r="F82" s="54" t="s">
         <v>160</v>
       </c>
       <c r="G82" s="54" t="s">
         <v>160</v>
       </c>
       <c r="H82" s="54" t="s">
@@ -14300,71 +14548,69 @@
       </c>
       <c r="D93" s="54" t="s">
         <v>160</v>
       </c>
       <c r="E93" s="54" t="s">
         <v>160</v>
       </c>
       <c r="F93" s="54" t="s">
         <v>160</v>
       </c>
       <c r="G93" s="54" t="s">
         <v>160</v>
       </c>
       <c r="H93" s="54" t="s">
         <v>160</v>
       </c>
       <c r="I93" s="54" t="s">
         <v>160</v>
       </c>
       <c r="J93" s="54" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="94" spans="1:12" ht="15" customHeight="1">
       <c r="A94" s="56" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.05" right="0.05" top="0.5" bottom="0.5" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <tableParts count="3">
     <tablePart r:id="rId2"/>
     <tablePart r:id="rId3"/>
     <tablePart r:id="rId4"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
   <dimension ref="A1:AD66"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="12" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="14.7109375" style="2" customWidth="1"/>
     <col min="2" max="6" width="10.7109375" style="2" customWidth="1"/>
     <col min="7" max="8" width="10.7109375" customWidth="1"/>
     <col min="11" max="11" width="10.7109375" customWidth="1"/>
     <col min="12" max="17" width="10.7109375" style="2" customWidth="1"/>
     <col min="18" max="23" width="13.5703125" style="2" customWidth="1"/>
     <col min="24" max="24" width="13.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="25" max="29" width="10.7109375" style="2" customWidth="1"/>
     <col min="30" max="30" width="10.7109375" style="3" customWidth="1"/>
     <col min="31" max="31" width="10.42578125" style="2" customWidth="1"/>
     <col min="32" max="32" width="11.28515625" style="2" customWidth="1"/>
     <col min="33" max="33" width="9.5703125" style="2" customWidth="1"/>
     <col min="34" max="34" width="10.85546875" style="2" customWidth="1"/>
     <col min="35" max="36" width="11.42578125" style="2"/>
     <col min="37" max="37" width="11.7109375" style="2" customWidth="1"/>
     <col min="38" max="38" width="8.42578125" style="2" customWidth="1"/>
     <col min="39" max="39" width="11.140625" style="2" customWidth="1"/>
     <col min="40" max="45" width="11.42578125" style="2"/>
     <col min="46" max="46" width="11.140625" style="2" customWidth="1"/>
     <col min="47" max="16384" width="11.42578125" style="2"/>
   </cols>
   <sheetData>
@@ -14391,490 +14637,540 @@
       <c r="AD3" s="2"/>
     </row>
     <row r="4" spans="1:30" ht="15" customHeight="1">
       <c r="A4" s="2" t="s">
         <v>67</v>
       </c>
       <c r="B4" s="23" t="s">
         <v>123</v>
       </c>
       <c r="C4" s="23" t="s">
         <v>125</v>
       </c>
       <c r="D4" s="23" t="s">
         <v>143</v>
       </c>
       <c r="E4" s="23" t="s">
         <v>151</v>
       </c>
       <c r="F4" s="23" t="s">
         <v>158</v>
       </c>
       <c r="G4" s="23" t="s">
         <v>159</v>
       </c>
       <c r="H4" s="23" t="s">
+        <v>164</v>
+      </c>
+      <c r="I4" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="I4" s="2"/>
-      <c r="J4" s="2" t="s">
+      <c r="J4" s="2"/>
+      <c r="K4" s="2" t="s">
         <v>67</v>
       </c>
-      <c r="K4" s="23" t="s">
+      <c r="L4" s="23" t="s">
         <v>123</v>
       </c>
-      <c r="L4" s="23" t="s">
+      <c r="M4" s="23" t="s">
         <v>125</v>
       </c>
-      <c r="M4" s="23" t="s">
+      <c r="N4" s="23" t="s">
         <v>143</v>
       </c>
-      <c r="N4" s="23" t="s">
+      <c r="O4" s="23" t="s">
         <v>151</v>
       </c>
-      <c r="O4" s="23" t="s">
+      <c r="P4" s="23" t="s">
         <v>158</v>
       </c>
-      <c r="P4" s="23" t="s">
+      <c r="Q4" s="23" t="s">
         <v>159</v>
       </c>
-      <c r="Q4" s="3" t="s">
+      <c r="R4" s="23" t="s">
+        <v>164</v>
+      </c>
+      <c r="S4" s="3" t="s">
         <v>1</v>
       </c>
       <c r="AD4" s="2"/>
     </row>
     <row r="5" spans="1:30" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>110</v>
       </c>
       <c r="B5" s="21">
         <v>52</v>
       </c>
       <c r="C5" s="21">
         <v>37</v>
       </c>
       <c r="D5" s="21">
         <v>63</v>
       </c>
       <c r="E5" s="21">
         <v>55</v>
       </c>
       <c r="F5" s="21">
         <v>41</v>
       </c>
       <c r="G5" s="52" t="s">
         <v>160</v>
       </c>
       <c r="H5" s="52" t="s">
         <v>160</v>
       </c>
-      <c r="I5" s="2"/>
-      <c r="J5" s="2" t="s">
+      <c r="I5" s="52" t="s">
+        <v>160</v>
+      </c>
+      <c r="J5" s="2"/>
+      <c r="K5" s="2" t="s">
         <v>110</v>
-      </c>
-[...1 lines deleted...]
-        <v>1</v>
       </c>
       <c r="L5" s="9">
         <v>1</v>
       </c>
       <c r="M5" s="9">
         <v>1</v>
       </c>
       <c r="N5" s="9">
         <v>1</v>
       </c>
-      <c r="O5" s="3">
-[...3 lines deleted...]
-        <v>160</v>
+      <c r="O5" s="9">
+        <v>1</v>
+      </c>
+      <c r="P5" s="3">
+        <v>0</v>
       </c>
       <c r="Q5" s="52" t="s">
+        <v>160</v>
+      </c>
+      <c r="R5" s="52" t="s">
+        <v>160</v>
+      </c>
+      <c r="S5" s="52" t="s">
         <v>160</v>
       </c>
       <c r="AD5" s="2"/>
     </row>
     <row r="6" spans="1:30" ht="15" customHeight="1">
       <c r="A6" s="2" t="s">
         <v>111</v>
       </c>
       <c r="B6" s="21">
         <v>5</v>
       </c>
       <c r="C6" s="21">
         <v>1</v>
       </c>
       <c r="D6" s="21">
         <v>2</v>
       </c>
       <c r="E6" s="21">
         <v>2</v>
       </c>
       <c r="F6" s="21">
         <v>0</v>
       </c>
       <c r="G6" s="52" t="s">
         <v>160</v>
       </c>
       <c r="H6" s="52" t="s">
         <v>160</v>
       </c>
-      <c r="I6" s="2"/>
-      <c r="J6" s="2" t="s">
+      <c r="I6" s="52" t="s">
+        <v>160</v>
+      </c>
+      <c r="J6" s="2"/>
+      <c r="K6" s="2" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>1</v>
       </c>
       <c r="L6" s="9">
         <v>1</v>
       </c>
       <c r="M6" s="9">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="N6" s="9">
         <v>3</v>
       </c>
-      <c r="O6" s="3">
-[...3 lines deleted...]
-        <v>160</v>
+      <c r="O6" s="9">
+        <v>3</v>
+      </c>
+      <c r="P6" s="3">
+        <v>0</v>
       </c>
       <c r="Q6" s="52" t="s">
+        <v>160</v>
+      </c>
+      <c r="R6" s="52" t="s">
+        <v>160</v>
+      </c>
+      <c r="S6" s="52" t="s">
         <v>160</v>
       </c>
       <c r="AD6" s="2"/>
     </row>
     <row r="7" spans="1:30" ht="15" customHeight="1">
       <c r="A7" s="24" t="s">
         <v>112</v>
       </c>
       <c r="B7" s="30">
         <v>63</v>
       </c>
       <c r="C7" s="30">
         <v>80</v>
       </c>
       <c r="D7" s="30">
         <v>66</v>
       </c>
       <c r="E7" s="30">
         <v>82</v>
       </c>
       <c r="F7" s="30">
         <v>63</v>
       </c>
       <c r="G7" s="52" t="s">
         <v>160</v>
       </c>
       <c r="H7" s="52" t="s">
         <v>160</v>
       </c>
-      <c r="I7" s="2"/>
-      <c r="J7" s="28" t="s">
+      <c r="I7" s="52" t="s">
+        <v>160</v>
+      </c>
+      <c r="J7" s="2"/>
+      <c r="K7" s="28" t="s">
         <v>113</v>
       </c>
-      <c r="K7" s="25">
-[...1 lines deleted...]
-      </c>
       <c r="L7" s="25">
+        <v>0</v>
+      </c>
+      <c r="M7" s="25">
         <v>6</v>
       </c>
-      <c r="M7" s="25">
+      <c r="N7" s="25">
         <v>3</v>
       </c>
-      <c r="N7" s="25">
+      <c r="O7" s="25">
         <v>2</v>
       </c>
-      <c r="O7" s="3">
+      <c r="P7" s="3">
         <v>2</v>
       </c>
-      <c r="P7" s="52" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q7" s="52" t="s">
+        <v>160</v>
+      </c>
+      <c r="R7" s="52" t="s">
+        <v>160</v>
+      </c>
+      <c r="S7" s="52" t="s">
         <v>160</v>
       </c>
       <c r="AD7" s="2"/>
     </row>
     <row r="8" spans="1:30" ht="15" customHeight="1">
       <c r="A8" s="24" t="s">
         <v>113</v>
       </c>
       <c r="B8" s="30">
         <v>54</v>
       </c>
       <c r="C8" s="30">
         <v>63</v>
       </c>
       <c r="D8" s="30">
         <v>72</v>
       </c>
       <c r="E8" s="30">
         <v>74</v>
       </c>
       <c r="F8" s="30">
         <v>72</v>
       </c>
       <c r="G8" s="52" t="s">
         <v>160</v>
       </c>
       <c r="H8" s="52" t="s">
         <v>160</v>
       </c>
-      <c r="I8" s="2"/>
-      <c r="J8" s="28" t="s">
+      <c r="I8" s="52" t="s">
+        <v>160</v>
+      </c>
+      <c r="J8" s="2"/>
+      <c r="K8" s="28" t="s">
         <v>114</v>
       </c>
-      <c r="K8" s="25">
+      <c r="L8" s="25">
         <v>5</v>
       </c>
-      <c r="L8" s="25">
+      <c r="M8" s="25">
         <v>8</v>
       </c>
-      <c r="M8" s="25">
+      <c r="N8" s="25">
         <v>11</v>
       </c>
-      <c r="N8" s="25">
+      <c r="O8" s="25">
         <v>8</v>
       </c>
-      <c r="O8" s="3">
+      <c r="P8" s="3">
         <v>5</v>
       </c>
-      <c r="P8" s="52" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q8" s="52" t="s">
+        <v>160</v>
+      </c>
+      <c r="R8" s="52" t="s">
+        <v>160</v>
+      </c>
+      <c r="S8" s="52" t="s">
         <v>160</v>
       </c>
       <c r="AD8" s="2"/>
     </row>
     <row r="9" spans="1:30" ht="15" customHeight="1">
       <c r="A9" s="24" t="s">
         <v>114</v>
       </c>
       <c r="B9" s="30">
         <v>144</v>
       </c>
       <c r="C9" s="30">
         <v>176</v>
       </c>
       <c r="D9" s="30">
         <v>215</v>
       </c>
       <c r="E9" s="30">
         <v>162</v>
       </c>
       <c r="F9" s="30">
         <v>112</v>
       </c>
       <c r="G9" s="52" t="s">
         <v>160</v>
       </c>
       <c r="H9" s="52" t="s">
         <v>160</v>
       </c>
-      <c r="I9" s="2"/>
-      <c r="J9" s="42" t="s">
+      <c r="I9" s="52" t="s">
+        <v>160</v>
+      </c>
+      <c r="J9" s="2"/>
+      <c r="K9" s="42" t="s">
         <v>63</v>
       </c>
-      <c r="K9" s="37">
+      <c r="L9" s="37">
         <v>1</v>
       </c>
-      <c r="L9" s="9">
+      <c r="M9" s="9">
         <v>1</v>
       </c>
-      <c r="M9" s="9">
-[...1 lines deleted...]
-      </c>
       <c r="N9" s="9">
         <v>0</v>
       </c>
-      <c r="O9" s="43">
-[...3 lines deleted...]
-        <v>160</v>
+      <c r="O9" s="9">
+        <v>0</v>
+      </c>
+      <c r="P9" s="43">
+        <v>0</v>
       </c>
       <c r="Q9" s="52" t="s">
+        <v>160</v>
+      </c>
+      <c r="R9" s="52" t="s">
+        <v>160</v>
+      </c>
+      <c r="S9" s="52" t="s">
         <v>160</v>
       </c>
       <c r="AD9" s="2"/>
     </row>
     <row r="10" spans="1:30" ht="15" customHeight="1">
       <c r="A10" s="24" t="s">
         <v>116</v>
       </c>
       <c r="B10" s="30">
         <v>0</v>
       </c>
       <c r="C10" s="30">
         <v>0</v>
       </c>
       <c r="D10" s="30">
         <v>1</v>
       </c>
       <c r="E10" s="30">
         <v>1</v>
       </c>
       <c r="F10" s="30">
         <v>0</v>
       </c>
       <c r="G10" s="52" t="s">
         <v>160</v>
       </c>
       <c r="H10" s="52" t="s">
         <v>160</v>
       </c>
-      <c r="I10" s="2"/>
-      <c r="J10" s="42" t="s">
+      <c r="I10" s="52" t="s">
+        <v>160</v>
+      </c>
+      <c r="J10" s="2"/>
+      <c r="K10" s="42" t="s">
         <v>1</v>
       </c>
-      <c r="K10" s="37">
+      <c r="L10" s="37">
         <v>8</v>
       </c>
-      <c r="L10" s="9">
+      <c r="M10" s="9">
         <v>17</v>
       </c>
-      <c r="M10" s="9">
+      <c r="N10" s="9">
         <v>18</v>
       </c>
-      <c r="N10" s="9">
+      <c r="O10" s="9">
         <v>14</v>
       </c>
-      <c r="O10" s="43">
+      <c r="P10" s="43">
         <v>7</v>
       </c>
-      <c r="P10" s="52" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q10" s="52" t="s">
+        <v>160</v>
+      </c>
+      <c r="R10" s="52" t="s">
+        <v>160</v>
+      </c>
+      <c r="S10" s="52" t="s">
         <v>160</v>
       </c>
       <c r="AD10" s="2"/>
     </row>
     <row r="11" spans="1:30" ht="15" customHeight="1">
       <c r="A11" s="24" t="s">
         <v>138</v>
       </c>
       <c r="B11" s="30">
         <v>0</v>
       </c>
       <c r="C11" s="30">
         <v>1</v>
       </c>
       <c r="D11" s="30">
         <v>1</v>
       </c>
       <c r="E11" s="30">
         <v>0</v>
       </c>
       <c r="F11" s="30">
         <v>0</v>
       </c>
       <c r="G11" s="52" t="s">
         <v>160</v>
       </c>
       <c r="H11" s="52" t="s">
         <v>160</v>
       </c>
-      <c r="I11" s="2"/>
-[...4 lines deleted...]
-      <c r="L11" s="3"/>
+      <c r="I11" s="52" t="s">
+        <v>160</v>
+      </c>
+      <c r="J11" s="2"/>
+      <c r="K11" s="56" t="s">
+        <v>161</v>
+      </c>
+      <c r="L11" s="25"/>
+      <c r="M11" s="3"/>
       <c r="AD11" s="2"/>
     </row>
     <row r="12" spans="1:30" ht="15" customHeight="1">
       <c r="A12" s="36" t="s">
         <v>63</v>
       </c>
       <c r="B12" s="41">
         <v>8</v>
       </c>
       <c r="C12" s="10">
         <v>7</v>
       </c>
       <c r="D12" s="10">
         <v>6</v>
       </c>
       <c r="E12" s="10">
         <v>4</v>
       </c>
       <c r="F12" s="10">
         <v>2</v>
       </c>
       <c r="G12" s="52" t="s">
         <v>160</v>
       </c>
       <c r="H12" s="52" t="s">
         <v>160</v>
       </c>
-      <c r="I12" s="2"/>
-[...2 lines deleted...]
-      <c r="L12" s="3"/>
+      <c r="I12" s="52" t="s">
+        <v>160</v>
+      </c>
+      <c r="J12" s="2"/>
+      <c r="K12" s="28"/>
+      <c r="L12" s="25"/>
+      <c r="M12" s="3"/>
       <c r="AD12" s="2"/>
     </row>
     <row r="13" spans="1:30" ht="15" customHeight="1">
       <c r="A13" s="36" t="s">
         <v>1</v>
       </c>
       <c r="B13" s="41">
         <v>326</v>
       </c>
       <c r="C13" s="10">
         <v>365</v>
       </c>
       <c r="D13" s="10">
         <v>426</v>
       </c>
       <c r="E13" s="10">
         <v>380</v>
       </c>
       <c r="F13" s="10">
         <v>290</v>
       </c>
       <c r="G13" s="52" t="s">
         <v>160</v>
       </c>
       <c r="H13" s="52" t="s">
         <v>160</v>
       </c>
-      <c r="I13" s="2"/>
+      <c r="I13" s="52" t="s">
+        <v>160</v>
+      </c>
       <c r="J13" s="2"/>
       <c r="K13" s="2"/>
-      <c r="L13" s="35"/>
       <c r="M13" s="35"/>
+      <c r="N13" s="35"/>
       <c r="AD13" s="2"/>
     </row>
     <row r="14" spans="1:30" ht="15" customHeight="1">
       <c r="A14" s="56" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="B14" s="41"/>
       <c r="C14" s="10"/>
       <c r="D14" s="10"/>
       <c r="E14" s="42"/>
       <c r="G14" s="2"/>
       <c r="H14" s="2"/>
       <c r="I14" s="2"/>
       <c r="J14" s="2"/>
       <c r="K14" s="35"/>
       <c r="L14" s="35"/>
       <c r="AD14" s="2"/>
     </row>
     <row r="15" spans="1:30" ht="15" customHeight="1">
       <c r="A15" s="56"/>
       <c r="B15" s="41"/>
       <c r="C15" s="10"/>
       <c r="D15" s="10"/>
       <c r="E15" s="42"/>
       <c r="G15" s="2"/>
       <c r="H15" s="2"/>
       <c r="I15" s="2"/>
       <c r="J15" s="2"/>
       <c r="K15" s="35"/>
       <c r="L15" s="35"/>
@@ -14896,609 +15192,680 @@
       <c r="W16" s="21"/>
       <c r="AD16" s="2"/>
     </row>
     <row r="17" spans="1:30" ht="15" customHeight="1">
       <c r="A17" s="2" t="s">
         <v>67</v>
       </c>
       <c r="B17" s="23" t="s">
         <v>123</v>
       </c>
       <c r="C17" s="23" t="s">
         <v>125</v>
       </c>
       <c r="D17" s="23" t="s">
         <v>143</v>
       </c>
       <c r="E17" s="23" t="s">
         <v>151</v>
       </c>
       <c r="F17" s="23" t="s">
         <v>158</v>
       </c>
       <c r="G17" s="23" t="s">
         <v>159</v>
       </c>
-      <c r="H17" s="3" t="s">
+      <c r="H17" s="23" t="s">
+        <v>164</v>
+      </c>
+      <c r="I17" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="I17" s="2"/>
-      <c r="J17" s="2" t="s">
+      <c r="J17" s="2"/>
+      <c r="K17" s="2" t="s">
         <v>67</v>
       </c>
-      <c r="K17" s="23" t="s">
+      <c r="L17" s="23" t="s">
         <v>123</v>
       </c>
-      <c r="L17" s="23" t="s">
+      <c r="M17" s="23" t="s">
         <v>125</v>
       </c>
-      <c r="M17" s="23" t="s">
+      <c r="N17" s="23" t="s">
         <v>143</v>
       </c>
-      <c r="N17" s="23" t="s">
+      <c r="O17" s="23" t="s">
         <v>151</v>
       </c>
-      <c r="O17" s="23" t="s">
+      <c r="P17" s="23" t="s">
         <v>158</v>
       </c>
-      <c r="P17" s="23" t="s">
+      <c r="Q17" s="23" t="s">
         <v>159</v>
       </c>
-      <c r="Q17" s="3" t="s">
+      <c r="R17" s="23" t="s">
+        <v>164</v>
+      </c>
+      <c r="S17" s="3" t="s">
         <v>1</v>
       </c>
       <c r="AD17" s="2"/>
     </row>
     <row r="18" spans="1:30" ht="15" customHeight="1">
       <c r="A18" s="2" t="s">
         <v>110</v>
       </c>
       <c r="B18" s="21">
         <v>7</v>
       </c>
       <c r="C18" s="21">
         <v>0</v>
       </c>
       <c r="D18" s="21">
         <v>1</v>
       </c>
       <c r="E18" s="21">
         <v>2</v>
       </c>
       <c r="F18" s="2">
         <v>2</v>
       </c>
       <c r="G18" s="52" t="s">
         <v>160</v>
       </c>
       <c r="H18" s="52" t="s">
         <v>160</v>
       </c>
-      <c r="I18" s="2"/>
-      <c r="J18" s="2" t="s">
+      <c r="I18" s="52" t="s">
+        <v>160</v>
+      </c>
+      <c r="J18" s="2"/>
+      <c r="K18" s="2" t="s">
         <v>110</v>
       </c>
-      <c r="K18" s="3">
+      <c r="L18" s="3">
         <v>12</v>
       </c>
-      <c r="L18" s="3">
+      <c r="M18" s="3">
         <v>14</v>
       </c>
-      <c r="M18" s="3">
+      <c r="N18" s="3">
         <v>18</v>
       </c>
-      <c r="N18" s="3">
+      <c r="O18" s="3">
         <v>10</v>
       </c>
-      <c r="O18" s="3">
+      <c r="P18" s="3">
         <v>12</v>
       </c>
-      <c r="P18" s="3">
+      <c r="Q18" s="3">
         <v>7</v>
       </c>
-      <c r="Q18" s="3">
-        <v>73</v>
+      <c r="R18" s="3">
+        <v>9</v>
+      </c>
+      <c r="S18" s="3">
+        <v>82</v>
       </c>
       <c r="AD18" s="2"/>
     </row>
     <row r="19" spans="1:30" ht="15" customHeight="1">
       <c r="A19" s="2" t="s">
         <v>111</v>
       </c>
       <c r="B19" s="21">
         <v>110</v>
       </c>
       <c r="C19" s="21">
         <v>69</v>
       </c>
       <c r="D19" s="21">
         <v>69</v>
       </c>
       <c r="E19" s="21">
         <v>67</v>
       </c>
       <c r="F19" s="2">
         <v>43</v>
       </c>
       <c r="G19" s="52" t="s">
         <v>160</v>
       </c>
       <c r="H19" s="52" t="s">
         <v>160</v>
       </c>
-      <c r="I19" s="2"/>
-      <c r="J19" s="2" t="s">
+      <c r="I19" s="52" t="s">
+        <v>160</v>
+      </c>
+      <c r="J19" s="2"/>
+      <c r="K19" s="2" t="s">
         <v>111</v>
       </c>
-      <c r="K19" s="3">
+      <c r="L19" s="3">
         <v>1</v>
       </c>
-      <c r="L19" s="3">
+      <c r="M19" s="3">
         <v>2</v>
       </c>
-      <c r="M19" s="3">
+      <c r="N19" s="3">
         <v>27</v>
       </c>
-      <c r="N19" s="3">
-[...1 lines deleted...]
-      </c>
       <c r="O19" s="3">
         <v>0</v>
       </c>
       <c r="P19" s="3">
         <v>0</v>
       </c>
       <c r="Q19" s="3">
-        <v>30</v>
+        <v>0</v>
+      </c>
+      <c r="R19" s="3">
+        <v>1</v>
+      </c>
+      <c r="S19" s="3">
+        <v>31</v>
       </c>
       <c r="AD19" s="2"/>
     </row>
     <row r="20" spans="1:30" ht="15" customHeight="1">
       <c r="A20" s="24" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B20" s="30">
         <v>0</v>
       </c>
       <c r="C20" s="30">
         <v>0</v>
       </c>
       <c r="D20" s="30">
         <v>0</v>
       </c>
       <c r="E20" s="30">
         <v>0</v>
       </c>
       <c r="F20" s="2">
         <v>1</v>
       </c>
       <c r="G20" s="52" t="s">
         <v>160</v>
       </c>
       <c r="H20" s="52" t="s">
         <v>160</v>
       </c>
-      <c r="I20" s="2"/>
-      <c r="J20" s="24" t="s">
+      <c r="I20" s="52" t="s">
+        <v>160</v>
+      </c>
+      <c r="J20" s="2"/>
+      <c r="K20" s="24" t="s">
         <v>112</v>
       </c>
-      <c r="K20" s="34">
+      <c r="L20" s="34">
         <v>58</v>
       </c>
-      <c r="L20" s="34">
+      <c r="M20" s="34">
         <v>51</v>
       </c>
-      <c r="M20" s="34">
+      <c r="N20" s="34">
         <v>81</v>
       </c>
-      <c r="N20" s="34">
+      <c r="O20" s="34">
         <v>58</v>
       </c>
-      <c r="O20" s="3">
+      <c r="P20" s="3">
         <v>65</v>
       </c>
-      <c r="P20" s="3">
+      <c r="Q20" s="3">
         <v>124</v>
       </c>
-      <c r="Q20" s="3">
-        <v>437</v>
+      <c r="R20" s="3">
+        <v>127</v>
+      </c>
+      <c r="S20" s="3">
+        <v>564</v>
       </c>
       <c r="AD20" s="2"/>
     </row>
     <row r="21" spans="1:30" ht="15" customHeight="1">
       <c r="A21" s="24" t="s">
         <v>112</v>
       </c>
       <c r="B21" s="30">
         <v>19</v>
       </c>
       <c r="C21" s="30">
         <v>39</v>
       </c>
       <c r="D21" s="30">
         <v>465</v>
       </c>
       <c r="E21" s="30">
         <v>449</v>
       </c>
       <c r="F21" s="2">
         <v>378</v>
       </c>
       <c r="G21" s="52" t="s">
         <v>160</v>
       </c>
       <c r="H21" s="52" t="s">
         <v>160</v>
       </c>
-      <c r="I21" s="2"/>
-      <c r="J21" s="24" t="s">
+      <c r="I21" s="52" t="s">
+        <v>160</v>
+      </c>
+      <c r="J21" s="2"/>
+      <c r="K21" s="24" t="s">
         <v>113</v>
       </c>
-      <c r="K21" s="34">
+      <c r="L21" s="34">
         <v>123</v>
       </c>
-      <c r="L21" s="34">
+      <c r="M21" s="34">
         <v>131</v>
       </c>
-      <c r="M21" s="34">
+      <c r="N21" s="34">
         <v>202</v>
       </c>
-      <c r="N21" s="34">
+      <c r="O21" s="34">
         <v>169</v>
       </c>
-      <c r="O21" s="3">
+      <c r="P21" s="3">
         <v>222</v>
       </c>
-      <c r="P21" s="3">
+      <c r="Q21" s="3">
         <v>290</v>
       </c>
-      <c r="Q21" s="3">
-        <v>1137</v>
+      <c r="R21" s="3">
+        <v>151</v>
+      </c>
+      <c r="S21" s="3">
+        <v>1288</v>
       </c>
       <c r="AD21" s="2"/>
     </row>
     <row r="22" spans="1:30" ht="15" customHeight="1">
       <c r="A22" s="24" t="s">
         <v>113</v>
       </c>
       <c r="B22" s="30">
         <v>229</v>
       </c>
       <c r="C22" s="30">
         <v>190</v>
       </c>
       <c r="D22" s="30">
         <v>212</v>
       </c>
       <c r="E22" s="30">
         <v>188</v>
       </c>
       <c r="F22" s="2">
         <v>178</v>
       </c>
       <c r="G22" s="52" t="s">
         <v>160</v>
       </c>
       <c r="H22" s="52" t="s">
         <v>160</v>
       </c>
-      <c r="I22" s="2"/>
-      <c r="J22" s="24" t="s">
+      <c r="I22" s="52" t="s">
+        <v>160</v>
+      </c>
+      <c r="J22" s="2"/>
+      <c r="K22" s="24" t="s">
         <v>140</v>
       </c>
-      <c r="K22" s="34">
-[...1 lines deleted...]
-      </c>
       <c r="L22" s="34">
+        <v>0</v>
+      </c>
+      <c r="M22" s="34">
         <v>2</v>
       </c>
-      <c r="M22" s="34">
-[...1 lines deleted...]
-      </c>
       <c r="N22" s="34">
         <v>0</v>
       </c>
-      <c r="O22" s="3">
+      <c r="O22" s="34">
         <v>0</v>
       </c>
       <c r="P22" s="3">
         <v>0</v>
       </c>
       <c r="Q22" s="3">
+        <v>0</v>
+      </c>
+      <c r="R22" s="3">
+        <v>0</v>
+      </c>
+      <c r="S22" s="3">
         <v>2</v>
       </c>
       <c r="AD22" s="2"/>
     </row>
     <row r="23" spans="1:30" ht="15" customHeight="1">
       <c r="A23" s="24" t="s">
         <v>140</v>
       </c>
       <c r="B23" s="30">
         <v>0</v>
       </c>
       <c r="C23" s="30">
         <v>0</v>
       </c>
       <c r="D23" s="30">
         <v>0</v>
       </c>
       <c r="E23" s="30">
         <v>1</v>
       </c>
       <c r="F23" s="2">
         <v>0</v>
       </c>
       <c r="G23" s="52" t="s">
         <v>160</v>
       </c>
       <c r="H23" s="52" t="s">
         <v>160</v>
       </c>
-      <c r="I23" s="2"/>
-      <c r="J23" s="24" t="s">
+      <c r="I23" s="52" t="s">
+        <v>160</v>
+      </c>
+      <c r="J23" s="2"/>
+      <c r="K23" s="24" t="s">
         <v>114</v>
       </c>
-      <c r="K23" s="34">
+      <c r="L23" s="34">
         <v>218</v>
       </c>
-      <c r="L23" s="34">
+      <c r="M23" s="34">
         <v>146</v>
       </c>
-      <c r="M23" s="34">
+      <c r="N23" s="34">
         <v>238</v>
       </c>
-      <c r="N23" s="34">
+      <c r="O23" s="34">
         <v>304</v>
       </c>
-      <c r="O23" s="3">
+      <c r="P23" s="3">
         <v>229</v>
       </c>
-      <c r="P23" s="3">
+      <c r="Q23" s="3">
         <v>253</v>
       </c>
-      <c r="Q23" s="3">
-        <v>1388</v>
+      <c r="R23" s="3">
+        <v>347</v>
+      </c>
+      <c r="S23" s="3">
+        <v>1735</v>
       </c>
       <c r="AD23" s="2"/>
     </row>
     <row r="24" spans="1:30" ht="15" customHeight="1">
       <c r="A24" s="24" t="s">
         <v>114</v>
       </c>
       <c r="B24" s="30">
         <v>181</v>
       </c>
       <c r="C24" s="30">
         <v>152</v>
       </c>
       <c r="D24" s="30">
         <v>123</v>
       </c>
       <c r="E24" s="30">
         <v>155</v>
       </c>
       <c r="F24" s="2">
         <v>137</v>
       </c>
       <c r="G24" s="52" t="s">
         <v>160</v>
       </c>
       <c r="H24" s="52" t="s">
         <v>160</v>
       </c>
-      <c r="I24" s="2"/>
-      <c r="J24" s="24" t="s">
+      <c r="I24" s="52" t="s">
+        <v>160</v>
+      </c>
+      <c r="J24" s="2"/>
+      <c r="K24" s="24" t="s">
         <v>115</v>
       </c>
-      <c r="K24" s="34">
+      <c r="L24" s="34">
         <v>2</v>
       </c>
-      <c r="L24" s="34">
-[...1 lines deleted...]
-      </c>
       <c r="M24" s="34">
+        <v>0</v>
+      </c>
+      <c r="N24" s="34">
         <v>3</v>
       </c>
-      <c r="N24" s="34">
+      <c r="O24" s="34">
         <v>2</v>
       </c>
-      <c r="O24" s="3">
-[...1 lines deleted...]
-      </c>
       <c r="P24" s="3">
         <v>0</v>
       </c>
       <c r="Q24" s="3">
-        <v>7</v>
+        <v>0</v>
+      </c>
+      <c r="R24" s="3">
+        <v>1</v>
+      </c>
+      <c r="S24" s="3">
+        <v>8</v>
       </c>
       <c r="AD24" s="2"/>
     </row>
     <row r="25" spans="1:30" ht="15" customHeight="1">
       <c r="A25" s="24" t="s">
         <v>116</v>
       </c>
       <c r="B25" s="30">
         <v>189</v>
       </c>
       <c r="C25" s="30">
         <v>148</v>
       </c>
       <c r="D25" s="30">
         <v>169</v>
       </c>
       <c r="E25" s="30">
         <v>140</v>
       </c>
       <c r="F25" s="2">
         <v>109</v>
       </c>
       <c r="G25" s="52" t="s">
         <v>160</v>
       </c>
       <c r="H25" s="52" t="s">
         <v>160</v>
       </c>
-      <c r="I25" s="2"/>
-      <c r="J25" s="2" t="s">
+      <c r="I25" s="52" t="s">
+        <v>160</v>
+      </c>
+      <c r="J25" s="2"/>
+      <c r="K25" s="2" t="s">
         <v>63</v>
       </c>
-      <c r="K25" s="34">
-[...1 lines deleted...]
-      </c>
       <c r="L25" s="34">
+        <v>1263</v>
+      </c>
+      <c r="M25" s="34">
         <v>335</v>
       </c>
-      <c r="M25" s="34">
+      <c r="N25" s="34">
         <v>315</v>
       </c>
-      <c r="N25" s="34">
+      <c r="O25" s="34">
         <v>384</v>
       </c>
-      <c r="O25" s="3">
+      <c r="P25" s="3">
         <v>340</v>
       </c>
-      <c r="P25" s="3">
-[...1 lines deleted...]
-      </c>
       <c r="Q25" s="3">
-        <v>2877</v>
+        <v>244</v>
+      </c>
+      <c r="R25" s="3">
+        <v>278</v>
+      </c>
+      <c r="S25" s="3">
+        <v>3159</v>
       </c>
       <c r="AD25" s="2"/>
     </row>
     <row r="26" spans="1:30" ht="15" customHeight="1">
       <c r="A26" s="36" t="s">
         <v>139</v>
       </c>
       <c r="B26" s="41">
         <v>0</v>
       </c>
       <c r="C26" s="10">
         <v>3</v>
       </c>
       <c r="D26" s="10">
         <v>0</v>
       </c>
       <c r="E26" s="10">
         <v>0</v>
       </c>
       <c r="F26" s="36">
         <v>0</v>
       </c>
       <c r="G26" s="52" t="s">
         <v>160</v>
       </c>
       <c r="H26" s="52" t="s">
         <v>160</v>
       </c>
-      <c r="I26" s="2"/>
-[...4 lines deleted...]
-      <c r="L26" s="45">
+      <c r="I26" s="52" t="s">
+        <v>160</v>
+      </c>
+      <c r="J26" s="2"/>
+      <c r="K26" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="L26" s="44">
+        <v>1677</v>
+      </c>
+      <c r="M26" s="45">
         <v>681</v>
       </c>
-      <c r="M26" s="45">
+      <c r="N26" s="45">
         <v>884</v>
       </c>
-      <c r="N26" s="45">
+      <c r="O26" s="45">
         <v>927</v>
       </c>
-      <c r="O26" s="43">
+      <c r="P26" s="43">
         <v>868</v>
       </c>
-      <c r="P26" s="43">
-[...1 lines deleted...]
-      </c>
       <c r="Q26" s="43">
-        <v>5951</v>
+        <v>918</v>
+      </c>
+      <c r="R26" s="43">
+        <v>914</v>
+      </c>
+      <c r="S26" s="43">
+        <v>6869</v>
       </c>
       <c r="AD26" s="2"/>
     </row>
     <row r="27" spans="1:30" ht="15" customHeight="1">
       <c r="A27" s="36" t="s">
         <v>63</v>
       </c>
       <c r="B27" s="41">
         <v>1065</v>
       </c>
       <c r="C27" s="10">
         <v>826</v>
       </c>
       <c r="D27" s="10">
         <v>461</v>
       </c>
       <c r="E27" s="10">
         <v>428</v>
       </c>
       <c r="F27" s="36">
         <v>371</v>
       </c>
       <c r="G27" s="52" t="s">
         <v>160</v>
       </c>
       <c r="H27" s="52" t="s">
         <v>160</v>
       </c>
-      <c r="I27" s="2"/>
-      <c r="J27" s="36" t="s">
+      <c r="I27" s="52" t="s">
+        <v>160</v>
+      </c>
+      <c r="J27" s="2"/>
+      <c r="K27" s="36" t="s">
         <v>142</v>
       </c>
-      <c r="K27" s="44"/>
-      <c r="L27" s="45"/>
+      <c r="L27" s="44"/>
       <c r="M27" s="45"/>
-      <c r="N27" s="43"/>
+      <c r="N27" s="45"/>
+      <c r="O27" s="43"/>
       <c r="AD27" s="2"/>
     </row>
     <row r="28" spans="1:30" ht="15" customHeight="1">
       <c r="A28" s="36" t="s">
         <v>1</v>
       </c>
       <c r="B28" s="41">
         <v>1800</v>
       </c>
       <c r="C28" s="10">
         <v>1427</v>
       </c>
       <c r="D28" s="10">
         <v>1500</v>
       </c>
       <c r="E28" s="10">
         <v>1430</v>
       </c>
       <c r="F28" s="36">
         <v>1219</v>
       </c>
-      <c r="G28" s="52"/>
-[...1 lines deleted...]
-      <c r="J28" s="2"/>
+      <c r="G28" s="52" t="s">
+        <v>160</v>
+      </c>
+      <c r="H28" s="52" t="s">
+        <v>160</v>
+      </c>
+      <c r="I28" s="52" t="s">
+        <v>160</v>
+      </c>
       <c r="K28" s="2"/>
       <c r="AD28" s="2"/>
     </row>
     <row r="29" spans="1:30" ht="15" customHeight="1">
       <c r="A29" s="56" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="J29" s="2"/>
       <c r="K29" s="2"/>
       <c r="AD29" s="2"/>
     </row>
     <row r="30" spans="1:30" ht="15" customHeight="1">
       <c r="J30" s="2"/>
       <c r="K30" s="2"/>
       <c r="AD30" s="2"/>
     </row>
     <row r="31" spans="1:30" ht="15" customHeight="1">
       <c r="J31" s="2"/>
       <c r="K31" s="2"/>
       <c r="AD31" s="2"/>
     </row>
     <row r="32" spans="1:30" ht="15" customHeight="1">
       <c r="J32" s="2"/>
       <c r="K32" s="2"/>
       <c r="AD32" s="2"/>
     </row>
     <row r="33" spans="4:30" ht="15" customHeight="1">
       <c r="AD33" s="2"/>
     </row>
     <row r="34" spans="4:30" ht="15" customHeight="1">
       <c r="AD34" s="2"/>
@@ -15561,803 +15928,876 @@
     <row r="65" spans="26:27" ht="12" customHeight="1">
       <c r="Z65" s="21"/>
       <c r="AA65" s="21"/>
     </row>
     <row r="66" spans="26:27" ht="12" customHeight="1">
       <c r="Z66" s="21"/>
       <c r="AA66" s="21"/>
     </row>
   </sheetData>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.05" right="0.05" top="0.5" bottom="0.5" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <tableParts count="4">
     <tablePart r:id="rId2"/>
     <tablePart r:id="rId3"/>
     <tablePart r:id="rId4"/>
     <tablePart r:id="rId5"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
   <dimension ref="A1:Z45"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="12" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="14.7109375" style="2" customWidth="1"/>
     <col min="2" max="8" width="10.7109375" style="2" customWidth="1"/>
     <col min="9" max="9" width="15.140625" style="2" customWidth="1"/>
     <col min="10" max="10" width="13.5703125" style="2" bestFit="1" customWidth="1"/>
-    <col min="11" max="17" width="10.7109375" style="2" customWidth="1"/>
+    <col min="11" max="11" width="15.85546875" style="2" customWidth="1"/>
+    <col min="12" max="17" width="10.7109375" style="2" customWidth="1"/>
     <col min="18" max="24" width="14.42578125" style="2" customWidth="1"/>
     <col min="25" max="32" width="10.7109375" style="2" customWidth="1"/>
     <col min="33" max="33" width="11.42578125" style="2" customWidth="1"/>
     <col min="34" max="36" width="10.7109375" style="2" customWidth="1"/>
     <col min="37" max="37" width="9.28515625" style="2" customWidth="1"/>
     <col min="38" max="38" width="10.42578125" style="2" customWidth="1"/>
     <col min="39" max="39" width="12" style="2" customWidth="1"/>
     <col min="40" max="44" width="10.7109375" style="2" customWidth="1"/>
     <col min="45" max="16384" width="11.42578125" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" ht="15.95" customHeight="1">
+    <row r="1" spans="1:20" ht="15.95" customHeight="1">
       <c r="A1" s="2" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="2" spans="1:18" ht="15.95" customHeight="1">
+    <row r="2" spans="1:20" ht="15.95" customHeight="1">
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
     </row>
-    <row r="3" spans="1:18" ht="15.95" customHeight="1">
+    <row r="3" spans="1:20" ht="15.95" customHeight="1">
       <c r="A3" s="2" t="s">
         <v>91</v>
       </c>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="s">
         <v>89</v>
       </c>
       <c r="K3"/>
     </row>
-    <row r="4" spans="1:18" ht="15" customHeight="1">
+    <row r="4" spans="1:20" ht="15" customHeight="1">
       <c r="A4" s="2" t="s">
         <v>67</v>
       </c>
       <c r="B4" s="23" t="s">
         <v>123</v>
       </c>
       <c r="C4" s="23" t="s">
         <v>125</v>
       </c>
       <c r="D4" s="23" t="s">
         <v>143</v>
       </c>
       <c r="E4" s="23" t="s">
         <v>151</v>
       </c>
       <c r="F4" s="23" t="s">
         <v>158</v>
       </c>
       <c r="G4" s="23" t="s">
         <v>159</v>
       </c>
       <c r="H4" s="23" t="s">
+        <v>164</v>
+      </c>
+      <c r="I4" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="J4" s="2" t="s">
+      <c r="K4" s="2" t="s">
         <v>67</v>
       </c>
-      <c r="K4" s="23" t="s">
+      <c r="L4" s="23" t="s">
         <v>123</v>
       </c>
-      <c r="L4" s="23" t="s">
+      <c r="M4" s="23" t="s">
         <v>125</v>
       </c>
-      <c r="M4" s="23" t="s">
+      <c r="N4" s="23" t="s">
         <v>143</v>
       </c>
-      <c r="N4" s="23" t="s">
+      <c r="O4" s="23" t="s">
         <v>151</v>
       </c>
-      <c r="O4" s="23" t="s">
+      <c r="P4" s="23" t="s">
         <v>158</v>
       </c>
-      <c r="P4" s="23" t="s">
+      <c r="Q4" s="23" t="s">
         <v>159</v>
       </c>
-      <c r="Q4" s="3" t="s">
+      <c r="R4" s="23" t="s">
+        <v>164</v>
+      </c>
+      <c r="S4" s="3" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="5" spans="1:18" ht="15" customHeight="1">
+    <row r="5" spans="1:20" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>110</v>
       </c>
       <c r="B5" s="21">
         <v>0</v>
       </c>
       <c r="C5" s="21">
         <v>2</v>
       </c>
       <c r="D5" s="21">
         <v>2</v>
       </c>
       <c r="E5" s="21">
         <v>4</v>
       </c>
       <c r="F5" s="21">
         <v>0</v>
       </c>
       <c r="G5" s="55" t="s">
         <v>160</v>
       </c>
       <c r="H5" s="55" t="s">
         <v>160</v>
       </c>
-      <c r="J5" s="2" t="s">
+      <c r="I5" s="55" t="s">
+        <v>160</v>
+      </c>
+      <c r="K5" s="2" t="s">
         <v>110</v>
       </c>
-      <c r="K5" s="23">
-[...1 lines deleted...]
-      </c>
       <c r="L5" s="23">
         <v>0</v>
       </c>
       <c r="M5" s="23">
+        <v>0</v>
+      </c>
+      <c r="N5" s="23">
         <v>1</v>
       </c>
-      <c r="N5" s="23">
-[...1 lines deleted...]
-      </c>
       <c r="O5" s="23">
         <v>0</v>
       </c>
-      <c r="P5" s="55" t="s">
-        <v>160</v>
+      <c r="P5" s="23">
+        <v>0</v>
       </c>
       <c r="Q5" s="55" t="s">
         <v>160</v>
       </c>
-    </row>
-    <row r="6" spans="1:18" ht="15" customHeight="1">
+      <c r="R5" s="55" t="s">
+        <v>160</v>
+      </c>
+      <c r="S5" s="55" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="6" spans="1:20" ht="15" customHeight="1">
       <c r="A6" s="2" t="s">
         <v>112</v>
       </c>
       <c r="B6" s="21">
         <v>0</v>
       </c>
       <c r="C6" s="21">
         <v>4</v>
       </c>
       <c r="D6" s="21">
         <v>1</v>
       </c>
       <c r="E6" s="21">
         <v>3</v>
       </c>
       <c r="F6" s="21">
         <v>0</v>
       </c>
       <c r="G6" s="55" t="s">
         <v>160</v>
       </c>
       <c r="H6" s="55" t="s">
         <v>160</v>
       </c>
-      <c r="J6" s="28" t="s">
+      <c r="I6" s="55" t="s">
+        <v>160</v>
+      </c>
+      <c r="K6" s="28" t="s">
         <v>1</v>
       </c>
-      <c r="K6" s="25">
-[...1 lines deleted...]
-      </c>
       <c r="L6" s="25">
         <v>0</v>
       </c>
       <c r="M6" s="25">
+        <v>0</v>
+      </c>
+      <c r="N6" s="25">
         <v>1</v>
       </c>
-      <c r="N6" s="25">
-[...1 lines deleted...]
-      </c>
       <c r="O6" s="25">
         <v>0</v>
       </c>
-      <c r="P6" s="55" t="s">
-        <v>160</v>
+      <c r="P6" s="25">
+        <v>0</v>
       </c>
       <c r="Q6" s="55" t="s">
         <v>160</v>
       </c>
-    </row>
-    <row r="7" spans="1:18" ht="15" customHeight="1">
+      <c r="R6" s="55" t="s">
+        <v>160</v>
+      </c>
+      <c r="S6" s="55" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="7" spans="1:20" ht="15" customHeight="1">
       <c r="A7" s="24" t="s">
         <v>113</v>
       </c>
       <c r="B7" s="30">
         <v>1</v>
       </c>
       <c r="C7" s="30">
         <v>6</v>
       </c>
       <c r="D7" s="30">
         <v>6</v>
       </c>
       <c r="E7" s="30">
         <v>9</v>
       </c>
       <c r="F7" s="30">
         <v>11</v>
       </c>
       <c r="G7" s="55" t="s">
         <v>160</v>
       </c>
       <c r="H7" s="55" t="s">
         <v>160</v>
       </c>
-      <c r="J7" s="56" t="s">
-[...5 lines deleted...]
-    <row r="8" spans="1:18" ht="15" customHeight="1">
+      <c r="I7" s="55" t="s">
+        <v>160</v>
+      </c>
+      <c r="K7" s="56" t="s">
+        <v>161</v>
+      </c>
+      <c r="L7" s="25"/>
+      <c r="M7" s="3"/>
+    </row>
+    <row r="8" spans="1:20" ht="15" customHeight="1">
       <c r="A8" s="36" t="s">
         <v>114</v>
       </c>
       <c r="B8" s="41">
         <v>1</v>
       </c>
       <c r="C8" s="28">
         <v>0</v>
       </c>
       <c r="D8" s="28">
         <v>2</v>
       </c>
       <c r="E8" s="28">
         <v>5</v>
       </c>
       <c r="F8" s="28">
         <v>2</v>
       </c>
       <c r="G8" s="55" t="s">
         <v>160</v>
       </c>
       <c r="H8" s="55" t="s">
         <v>160</v>
       </c>
-      <c r="J8" s="28"/>
-[...3 lines deleted...]
-    <row r="9" spans="1:18" ht="15" customHeight="1">
+      <c r="I8" s="55" t="s">
+        <v>160</v>
+      </c>
+      <c r="K8" s="28"/>
+      <c r="L8" s="25"/>
+      <c r="M8" s="3"/>
+    </row>
+    <row r="9" spans="1:20" ht="15" customHeight="1">
       <c r="A9" s="36" t="s">
         <v>1</v>
       </c>
       <c r="B9" s="41">
         <v>2</v>
       </c>
       <c r="C9" s="28">
         <v>12</v>
       </c>
       <c r="D9" s="28">
         <v>11</v>
       </c>
       <c r="E9" s="28">
         <v>21</v>
       </c>
       <c r="F9" s="28">
         <v>13</v>
       </c>
       <c r="G9" s="55" t="s">
         <v>160</v>
       </c>
       <c r="H9" s="55" t="s">
         <v>160</v>
       </c>
-      <c r="J9" s="28"/>
-[...3 lines deleted...]
-    <row r="10" spans="1:18" ht="15" customHeight="1">
+      <c r="I9" s="55" t="s">
+        <v>160</v>
+      </c>
+      <c r="K9" s="28"/>
+      <c r="L9" s="25"/>
+      <c r="M9" s="3"/>
+    </row>
+    <row r="10" spans="1:20" ht="15" customHeight="1">
       <c r="A10" s="56" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="28"/>
       <c r="D10" s="28"/>
       <c r="E10" s="36"/>
     </row>
-    <row r="11" spans="1:18" ht="15" customHeight="1">
+    <row r="11" spans="1:20" ht="15" customHeight="1">
       <c r="A11" s="56"/>
       <c r="B11" s="41"/>
       <c r="C11" s="28"/>
       <c r="D11" s="28"/>
       <c r="E11" s="36"/>
     </row>
-    <row r="12" spans="1:18" ht="15" customHeight="1">
+    <row r="12" spans="1:20" ht="15" customHeight="1">
       <c r="A12" s="2" t="s">
         <v>90</v>
       </c>
       <c r="J12" s="2" t="s">
         <v>141</v>
       </c>
     </row>
-    <row r="13" spans="1:18" ht="15" customHeight="1">
+    <row r="13" spans="1:20" ht="15" customHeight="1">
       <c r="A13" s="2" t="s">
         <v>67</v>
       </c>
       <c r="B13" s="23" t="s">
         <v>123</v>
       </c>
       <c r="C13" s="23" t="s">
         <v>125</v>
       </c>
       <c r="D13" s="23" t="s">
         <v>143</v>
       </c>
       <c r="E13" s="23" t="s">
         <v>151</v>
       </c>
       <c r="F13" s="23" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="G13" s="23" t="s">
+        <v>159</v>
+      </c>
+      <c r="H13" s="23" t="s">
+        <v>164</v>
+      </c>
+      <c r="I13" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="K13" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="L13" s="23" t="s">
+        <v>123</v>
+      </c>
+      <c r="M13" s="23" t="s">
+        <v>125</v>
+      </c>
+      <c r="N13" s="23" t="s">
+        <v>143</v>
+      </c>
+      <c r="O13" s="23" t="s">
+        <v>151</v>
+      </c>
+      <c r="P13" s="23" t="s">
         <v>158</v>
       </c>
-      <c r="H13" s="3" t="s">
+      <c r="Q13" s="23" t="s">
+        <v>159</v>
+      </c>
+      <c r="R13" s="23" t="s">
+        <v>164</v>
+      </c>
+      <c r="S13" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="J13" s="2" t="s">
-[...24 lines deleted...]
-    <row r="14" spans="1:18" ht="15" customHeight="1">
+    </row>
+    <row r="14" spans="1:20" ht="15" customHeight="1">
       <c r="A14" s="2" t="s">
         <v>111</v>
       </c>
       <c r="B14" s="21">
         <v>0</v>
       </c>
       <c r="C14" s="21">
         <v>3</v>
       </c>
       <c r="D14" s="21">
         <v>0</v>
       </c>
       <c r="E14" s="21">
         <v>0</v>
       </c>
       <c r="F14" s="21">
         <v>0</v>
       </c>
       <c r="G14" s="55" t="s">
         <v>160</v>
       </c>
       <c r="H14" s="55" t="s">
         <v>160</v>
       </c>
-      <c r="I14" s="21"/>
-      <c r="J14" s="2" t="s">
+      <c r="I14" s="55" t="s">
+        <v>160</v>
+      </c>
+      <c r="J14" s="21"/>
+      <c r="K14" s="2" t="s">
         <v>110</v>
       </c>
-      <c r="K14" s="3">
-[...1 lines deleted...]
-      </c>
       <c r="L14" s="3">
         <v>0</v>
       </c>
       <c r="M14" s="3">
+        <v>0</v>
+      </c>
+      <c r="N14" s="3">
         <v>2</v>
       </c>
-      <c r="N14" s="3">
-[...1 lines deleted...]
-      </c>
       <c r="O14" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="P14" s="3">
         <v>1</v>
       </c>
-      <c r="Q14" s="2">
-[...4 lines deleted...]
-    <row r="15" spans="1:18" ht="15" customHeight="1">
+      <c r="Q14" s="3">
+        <v>1</v>
+      </c>
+      <c r="R14" s="3">
+        <v>1</v>
+      </c>
+      <c r="S14" s="2">
+        <v>5</v>
+      </c>
+      <c r="T14" s="35"/>
+    </row>
+    <row r="15" spans="1:20" ht="15" customHeight="1">
       <c r="A15" s="2" t="s">
         <v>112</v>
       </c>
       <c r="B15" s="21">
         <v>1</v>
       </c>
       <c r="C15" s="21">
         <v>0</v>
       </c>
       <c r="D15" s="21">
         <v>1</v>
       </c>
       <c r="E15" s="21">
         <v>1</v>
       </c>
       <c r="F15" s="21">
         <v>0</v>
       </c>
       <c r="G15" s="55" t="s">
         <v>160</v>
       </c>
       <c r="H15" s="55" t="s">
         <v>160</v>
       </c>
-      <c r="J15" s="2" t="s">
+      <c r="I15" s="55" t="s">
+        <v>160</v>
+      </c>
+      <c r="K15" s="2" t="s">
         <v>112</v>
       </c>
-      <c r="K15" s="3">
-[...1 lines deleted...]
-      </c>
       <c r="L15" s="3">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="M15" s="3">
         <v>2</v>
       </c>
       <c r="N15" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="O15" s="3">
         <v>1</v>
       </c>
       <c r="P15" s="3">
+        <v>1</v>
+      </c>
+      <c r="Q15" s="3">
         <v>2</v>
       </c>
-      <c r="Q15" s="2">
-[...3 lines deleted...]
-    <row r="16" spans="1:18" ht="15" customHeight="1">
+      <c r="R15" s="3">
+        <v>11</v>
+      </c>
+      <c r="S15" s="2">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="16" spans="1:20" ht="15" customHeight="1">
       <c r="A16" s="24" t="s">
         <v>113</v>
       </c>
       <c r="B16" s="30">
         <v>0</v>
       </c>
       <c r="C16" s="30">
         <v>1</v>
       </c>
       <c r="D16" s="30">
         <v>0</v>
       </c>
       <c r="E16" s="30">
         <v>0</v>
       </c>
       <c r="F16" s="30">
         <v>0</v>
       </c>
       <c r="G16" s="55" t="s">
         <v>160</v>
       </c>
       <c r="H16" s="55" t="s">
         <v>160</v>
       </c>
-      <c r="J16" s="24" t="s">
+      <c r="I16" s="55" t="s">
+        <v>160</v>
+      </c>
+      <c r="K16" s="24" t="s">
         <v>113</v>
       </c>
-      <c r="K16" s="34">
+      <c r="L16" s="34">
         <v>2</v>
       </c>
-      <c r="L16" s="34">
+      <c r="M16" s="34">
         <v>6</v>
       </c>
-      <c r="M16" s="34">
+      <c r="N16" s="34">
         <v>1</v>
       </c>
-      <c r="N16" s="34">
+      <c r="O16" s="34">
         <v>3</v>
       </c>
-      <c r="O16" s="34">
-[...1 lines deleted...]
-      </c>
       <c r="P16" s="34">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="34">
         <v>2</v>
       </c>
-      <c r="Q16" s="2">
-[...3 lines deleted...]
-    <row r="17" spans="1:17" ht="15" customHeight="1">
+      <c r="R16" s="34">
+        <v>2</v>
+      </c>
+      <c r="S16" s="2">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="17" spans="1:19" ht="15" customHeight="1">
       <c r="A17" s="24" t="s">
         <v>114</v>
       </c>
       <c r="B17" s="30">
         <v>2</v>
       </c>
       <c r="C17" s="30">
         <v>0</v>
       </c>
       <c r="D17" s="30">
         <v>0</v>
       </c>
       <c r="E17" s="30">
         <v>2</v>
       </c>
       <c r="F17" s="30">
         <v>1</v>
       </c>
       <c r="G17" s="55" t="s">
         <v>160</v>
       </c>
       <c r="H17" s="55" t="s">
         <v>160</v>
       </c>
-      <c r="J17" s="36" t="s">
+      <c r="I17" s="55" t="s">
+        <v>160</v>
+      </c>
+      <c r="K17" s="36" t="s">
         <v>114</v>
       </c>
-      <c r="K17" s="44">
+      <c r="L17" s="44">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>2</v>
       </c>
       <c r="M17" s="2">
         <v>2</v>
       </c>
       <c r="N17" s="2">
+        <v>2</v>
+      </c>
+      <c r="O17" s="2">
         <v>3</v>
       </c>
-      <c r="O17" s="2">
+      <c r="P17" s="2">
         <v>4</v>
       </c>
-      <c r="P17" s="2">
+      <c r="Q17" s="2">
         <v>8</v>
       </c>
-      <c r="Q17" s="36">
-[...3 lines deleted...]
-    <row r="18" spans="1:17" ht="15" customHeight="1">
+      <c r="R17" s="2">
+        <v>13</v>
+      </c>
+      <c r="S17" s="36">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="18" spans="1:19" ht="15" customHeight="1">
       <c r="A18" s="36" t="s">
         <v>116</v>
       </c>
       <c r="B18" s="41">
         <v>0</v>
       </c>
       <c r="C18" s="2">
         <v>0</v>
       </c>
       <c r="D18" s="2">
         <v>0</v>
       </c>
       <c r="E18" s="2">
         <v>0</v>
       </c>
       <c r="F18" s="2">
         <v>1</v>
       </c>
       <c r="G18" s="55" t="s">
         <v>160</v>
       </c>
       <c r="H18" s="55" t="s">
         <v>160</v>
       </c>
-      <c r="J18" s="36" t="s">
+      <c r="I18" s="55" t="s">
+        <v>160</v>
+      </c>
+      <c r="K18" s="36" t="s">
         <v>63</v>
       </c>
-      <c r="K18" s="44">
+      <c r="L18" s="44">
         <v>1</v>
       </c>
-      <c r="L18" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="M18" s="2">
         <v>0</v>
       </c>
       <c r="N18" s="2">
         <v>0</v>
       </c>
       <c r="O18" s="2">
         <v>0</v>
       </c>
       <c r="P18" s="2">
         <v>0</v>
       </c>
-      <c r="Q18" s="36">
+      <c r="Q18" s="2">
+        <v>0</v>
+      </c>
+      <c r="R18" s="2">
+        <v>0</v>
+      </c>
+      <c r="S18" s="36">
         <v>1</v>
       </c>
     </row>
-    <row r="19" spans="1:17" ht="15" customHeight="1">
+    <row r="19" spans="1:19" ht="15" customHeight="1">
       <c r="A19" s="36" t="s">
         <v>63</v>
       </c>
       <c r="B19" s="41">
         <v>11</v>
       </c>
       <c r="C19" s="2">
         <v>10</v>
       </c>
       <c r="D19" s="2">
         <v>8</v>
       </c>
       <c r="E19" s="2">
         <v>9</v>
       </c>
       <c r="F19" s="2">
         <v>6</v>
       </c>
       <c r="G19" s="55" t="s">
         <v>160</v>
       </c>
       <c r="H19" s="55" t="s">
         <v>160</v>
       </c>
-      <c r="J19" s="36" t="s">
+      <c r="I19" s="55" t="s">
+        <v>160</v>
+      </c>
+      <c r="K19" s="36" t="s">
         <v>1</v>
       </c>
-      <c r="K19" s="48">
+      <c r="L19" s="48">
         <v>10</v>
       </c>
-      <c r="L19" s="2">
+      <c r="M19" s="2">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>7</v>
       </c>
       <c r="N19" s="2">
         <v>7</v>
       </c>
       <c r="O19" s="2">
+        <v>7</v>
+      </c>
+      <c r="P19" s="2">
         <v>6</v>
       </c>
-      <c r="P19" s="2">
+      <c r="Q19" s="2">
         <v>13</v>
       </c>
-      <c r="Q19" s="36">
-[...3 lines deleted...]
-    <row r="20" spans="1:17" ht="15" customHeight="1">
+      <c r="R19" s="2">
+        <v>27</v>
+      </c>
+      <c r="S19" s="36">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="20" spans="1:19" ht="15" customHeight="1">
       <c r="A20" s="36" t="s">
         <v>1</v>
       </c>
       <c r="B20" s="41">
         <v>14</v>
       </c>
       <c r="C20" s="2">
         <v>14</v>
       </c>
       <c r="D20" s="2">
         <v>9</v>
       </c>
       <c r="E20" s="2">
         <v>12</v>
       </c>
       <c r="F20" s="2">
         <v>8</v>
       </c>
-      <c r="G20" s="55"/>
-[...1 lines deleted...]
-      <c r="J20" s="38" t="s">
+      <c r="G20" s="55" t="s">
+        <v>160</v>
+      </c>
+      <c r="H20" s="55" t="s">
+        <v>160</v>
+      </c>
+      <c r="I20" s="55" t="s">
+        <v>160</v>
+      </c>
+      <c r="K20" s="38" t="s">
         <v>142</v>
       </c>
-      <c r="K20" s="44"/>
-[...2 lines deleted...]
-    <row r="21" spans="1:17" ht="15" customHeight="1">
+      <c r="L20" s="44"/>
+      <c r="O20" s="36"/>
+    </row>
+    <row r="21" spans="1:19" ht="15" customHeight="1">
       <c r="A21" s="56" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="I21"/>
     </row>
-    <row r="22" spans="1:17" ht="15" customHeight="1">
+    <row r="22" spans="1:19" ht="15" customHeight="1">
       <c r="G22"/>
       <c r="H22"/>
     </row>
-    <row r="23" spans="1:17" ht="15" customHeight="1"/>
-    <row r="24" spans="1:17" ht="15" customHeight="1">
+    <row r="23" spans="1:19" ht="15" customHeight="1"/>
+    <row r="24" spans="1:19" ht="15" customHeight="1">
       <c r="E24" s="9"/>
       <c r="F24" s="9"/>
     </row>
-    <row r="25" spans="1:17" ht="15" customHeight="1"/>
-[...4 lines deleted...]
-    <row r="30" spans="1:17" ht="15" customHeight="1">
+    <row r="25" spans="1:19" ht="15" customHeight="1"/>
+    <row r="26" spans="1:19" ht="15" customHeight="1"/>
+    <row r="27" spans="1:19" ht="15" customHeight="1"/>
+    <row r="28" spans="1:19" ht="15" customHeight="1"/>
+    <row r="29" spans="1:19" ht="15" customHeight="1"/>
+    <row r="30" spans="1:19" ht="15" customHeight="1">
       <c r="E30" s="9"/>
       <c r="F30" s="9"/>
     </row>
-    <row r="31" spans="1:17" ht="15" customHeight="1"/>
-    <row r="32" spans="1:17" ht="15" customHeight="1">
+    <row r="31" spans="1:19" ht="15" customHeight="1"/>
+    <row r="32" spans="1:19" ht="15" customHeight="1">
       <c r="D32" s="9"/>
     </row>
     <row r="33" spans="4:26" ht="15" customHeight="1"/>
     <row r="34" spans="4:26" ht="15" customHeight="1"/>
     <row r="35" spans="4:26" ht="15" customHeight="1">
       <c r="Z35" s="9"/>
     </row>
     <row r="36" spans="4:26" ht="15" customHeight="1"/>
     <row r="37" spans="4:26" ht="15" customHeight="1"/>
     <row r="38" spans="4:26" ht="15" customHeight="1">
       <c r="D38" s="9"/>
     </row>
     <row r="39" spans="4:26" ht="15" customHeight="1"/>
     <row r="40" spans="4:26" ht="15" customHeight="1"/>
     <row r="41" spans="4:26" ht="15" customHeight="1"/>
     <row r="42" spans="4:26" ht="15" customHeight="1"/>
     <row r="43" spans="4:26" ht="15" customHeight="1"/>
     <row r="44" spans="4:26" ht="15" customHeight="1"/>
     <row r="45" spans="4:26" ht="15" customHeight="1"/>
   </sheetData>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.05" right="0.05" top="0.5" bottom="0.5" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <tableParts count="4">
     <tablePart r:id="rId1"/>
     <tablePart r:id="rId2"/>
     <tablePart r:id="rId3"/>
     <tablePart r:id="rId4"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:K35"/>
+  <dimension ref="A1:K38"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="10.42578125" style="2" customWidth="1"/>
     <col min="2" max="2" width="9.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="13.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="22.42578125" style="2" customWidth="1"/>
     <col min="5" max="5" width="7.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="6" max="7" width="11.42578125" style="2"/>
     <col min="8" max="8" width="11" style="2" customWidth="1"/>
     <col min="9" max="9" width="12.42578125" style="2" customWidth="1"/>
     <col min="10" max="10" width="22.5703125" style="2" customWidth="1"/>
     <col min="11" max="16384" width="11.42578125" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="15" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="2" spans="1:11" ht="15" customHeight="1">
       <c r="A2" s="1"/>
     </row>
     <row r="3" spans="1:11" ht="15" customHeight="1">
       <c r="A3" s="2" t="s">
@@ -16578,614 +17018,638 @@
         <v>160</v>
       </c>
       <c r="D10" s="52" t="s">
         <v>160</v>
       </c>
       <c r="E10" s="52" t="s">
         <v>160</v>
       </c>
       <c r="G10" s="49" t="s">
         <v>159</v>
       </c>
       <c r="H10" s="52" t="s">
         <v>160</v>
       </c>
       <c r="I10" s="52" t="s">
         <v>160</v>
       </c>
       <c r="J10" s="52" t="s">
         <v>160</v>
       </c>
       <c r="K10" s="52" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="15" customHeight="1">
-      <c r="A11" s="36" t="s">
+      <c r="A11" s="49" t="s">
+        <v>164</v>
+      </c>
+      <c r="B11" s="52" t="s">
+        <v>160</v>
+      </c>
+      <c r="C11" s="52" t="s">
+        <v>160</v>
+      </c>
+      <c r="D11" s="52" t="s">
+        <v>160</v>
+      </c>
+      <c r="E11" s="52" t="s">
+        <v>160</v>
+      </c>
+      <c r="G11" s="49" t="s">
+        <v>164</v>
+      </c>
+      <c r="H11" s="52" t="s">
+        <v>160</v>
+      </c>
+      <c r="I11" s="52" t="s">
+        <v>160</v>
+      </c>
+      <c r="J11" s="52" t="s">
+        <v>160</v>
+      </c>
+      <c r="K11" s="52" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" ht="15" customHeight="1">
+      <c r="A12" s="36" t="s">
         <v>1</v>
       </c>
-      <c r="B11" s="52" t="s">
-[...11 lines deleted...]
-      <c r="G11" s="36" t="s">
+      <c r="B12" s="52" t="s">
+        <v>160</v>
+      </c>
+      <c r="C12" s="52" t="s">
+        <v>160</v>
+      </c>
+      <c r="D12" s="52" t="s">
+        <v>160</v>
+      </c>
+      <c r="E12" s="52" t="s">
+        <v>160</v>
+      </c>
+      <c r="G12" s="36" t="s">
         <v>1</v>
       </c>
-      <c r="H11" s="52" t="s">
-[...26 lines deleted...]
-      <c r="K12" s="42"/>
+      <c r="H12" s="52" t="s">
+        <v>160</v>
+      </c>
+      <c r="I12" s="52" t="s">
+        <v>160</v>
+      </c>
+      <c r="J12" s="52" t="s">
+        <v>160</v>
+      </c>
+      <c r="K12" s="52" t="s">
+        <v>160</v>
+      </c>
     </row>
     <row r="13" spans="1:11" ht="15" customHeight="1">
-      <c r="A13" s="56"/>
+      <c r="A13" s="56" t="s">
+        <v>161</v>
+      </c>
       <c r="B13" s="37"/>
       <c r="C13" s="37"/>
       <c r="D13" s="37"/>
       <c r="E13" s="37"/>
-      <c r="G13" s="56"/>
+      <c r="G13" s="56" t="s">
+        <v>161</v>
+      </c>
       <c r="H13" s="42"/>
       <c r="I13" s="42"/>
       <c r="J13" s="42"/>
       <c r="K13" s="42"/>
     </row>
     <row r="14" spans="1:11" ht="15" customHeight="1">
-      <c r="A14" s="2" t="s">
+      <c r="A14" s="56"/>
+      <c r="B14" s="37"/>
+      <c r="C14" s="37"/>
+      <c r="D14" s="37"/>
+      <c r="E14" s="37"/>
+      <c r="G14" s="56"/>
+      <c r="H14" s="42"/>
+      <c r="I14" s="42"/>
+      <c r="J14" s="42"/>
+      <c r="K14" s="42"/>
+    </row>
+    <row r="15" spans="1:11" ht="15" customHeight="1">
+      <c r="A15" s="2" t="s">
         <v>88</v>
       </c>
-      <c r="B14" s="1"/>
-[...5 lines deleted...]
-      <c r="A15" s="6" t="s">
+      <c r="B15" s="1"/>
+      <c r="C15" s="1"/>
+      <c r="D15" s="1"/>
+      <c r="E15" s="1"/>
+    </row>
+    <row r="16" spans="1:11" ht="15" customHeight="1">
+      <c r="A16" s="6" t="s">
         <v>64</v>
       </c>
-      <c r="B15" s="5" t="s">
+      <c r="B16" s="5" t="s">
         <v>68</v>
       </c>
-      <c r="C15" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D15" s="5" t="s">
+      <c r="C16" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="D16" s="5" t="s">
         <v>69</v>
       </c>
-      <c r="E15" s="5" t="s">
+      <c r="E16" s="5" t="s">
         <v>1</v>
-      </c>
-[...15 lines deleted...]
-        <v>8</v>
       </c>
     </row>
     <row r="17" spans="1:11" ht="15" customHeight="1">
       <c r="A17" s="18" t="s">
+        <v>123</v>
+      </c>
+      <c r="B17" s="8">
+        <v>8</v>
+      </c>
+      <c r="C17" s="8">
+        <v>0</v>
+      </c>
+      <c r="D17" s="8">
+        <v>0</v>
+      </c>
+      <c r="E17" s="8">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" s="3" customFormat="1" ht="15" customHeight="1">
+      <c r="A18" s="18" t="s">
         <v>125</v>
       </c>
-      <c r="B17" s="8">
+      <c r="B18" s="8">
         <v>16</v>
       </c>
-      <c r="C17" s="8">
+      <c r="C18" s="8">
         <v>1</v>
       </c>
-      <c r="D17" s="8">
-[...2 lines deleted...]
-      <c r="E17" s="8">
+      <c r="D18" s="8">
+        <v>0</v>
+      </c>
+      <c r="E18" s="8">
         <v>17</v>
-      </c>
-[...15 lines deleted...]
-        <v>18</v>
       </c>
       <c r="F18" s="2"/>
       <c r="G18" s="2"/>
       <c r="H18" s="2"/>
       <c r="I18" s="2"/>
       <c r="J18" s="2"/>
       <c r="K18" s="2"/>
     </row>
     <row r="19" spans="1:11" s="3" customFormat="1" ht="15" customHeight="1">
-      <c r="A19" s="49" t="s">
-        <v>151</v>
+      <c r="A19" s="26" t="s">
+        <v>143</v>
       </c>
       <c r="B19" s="27">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C19" s="27">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D19" s="27">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E19" s="27">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="F19" s="2"/>
       <c r="G19" s="2"/>
       <c r="H19" s="2"/>
       <c r="I19" s="2"/>
       <c r="J19" s="2"/>
       <c r="K19" s="2"/>
     </row>
     <row r="20" spans="1:11" s="3" customFormat="1" ht="15" customHeight="1">
-      <c r="A20" s="26" t="s">
-        <v>158</v>
+      <c r="A20" s="49" t="s">
+        <v>151</v>
       </c>
       <c r="B20" s="27">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="C20" s="27">
         <v>0</v>
       </c>
       <c r="D20" s="27">
         <v>0</v>
       </c>
       <c r="E20" s="27">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="F20" s="2"/>
       <c r="G20" s="2"/>
       <c r="H20" s="2"/>
       <c r="I20" s="2"/>
       <c r="J20" s="2"/>
       <c r="K20" s="2"/>
     </row>
     <row r="21" spans="1:11" s="3" customFormat="1" ht="15" customHeight="1">
-      <c r="A21" s="49" t="s">
-[...12 lines deleted...]
-        <v>160</v>
+      <c r="A21" s="26" t="s">
+        <v>158</v>
+      </c>
+      <c r="B21" s="27">
+        <v>7</v>
+      </c>
+      <c r="C21" s="27">
+        <v>0</v>
+      </c>
+      <c r="D21" s="27">
+        <v>0</v>
+      </c>
+      <c r="E21" s="27">
+        <v>7</v>
       </c>
       <c r="F21" s="2"/>
       <c r="G21" s="2"/>
       <c r="H21" s="2"/>
       <c r="I21" s="2"/>
       <c r="J21" s="2"/>
       <c r="K21" s="2"/>
     </row>
     <row r="22" spans="1:11" s="3" customFormat="1" ht="15" customHeight="1">
-      <c r="A22" s="46" t="s">
-        <v>1</v>
+      <c r="A22" s="49" t="s">
+        <v>159</v>
       </c>
       <c r="B22" s="52" t="s">
         <v>160</v>
       </c>
       <c r="C22" s="52" t="s">
         <v>160</v>
       </c>
       <c r="D22" s="52" t="s">
         <v>160</v>
       </c>
       <c r="E22" s="52" t="s">
         <v>160</v>
       </c>
       <c r="G22" s="2"/>
       <c r="H22" s="2"/>
       <c r="I22" s="2"/>
       <c r="J22" s="2"/>
       <c r="K22" s="2"/>
     </row>
     <row r="23" spans="1:11" s="3" customFormat="1" ht="15" customHeight="1">
-      <c r="A23" s="56" t="s">
-[...5 lines deleted...]
-      <c r="E23" s="47"/>
+      <c r="A23" s="49" t="s">
+        <v>164</v>
+      </c>
+      <c r="B23" s="52" t="s">
+        <v>160</v>
+      </c>
+      <c r="C23" s="52" t="s">
+        <v>160</v>
+      </c>
+      <c r="D23" s="52" t="s">
+        <v>160</v>
+      </c>
+      <c r="E23" s="52" t="s">
+        <v>160</v>
+      </c>
       <c r="G23" s="2"/>
       <c r="H23" s="2"/>
       <c r="I23" s="2"/>
       <c r="J23" s="2"/>
       <c r="K23" s="2"/>
     </row>
     <row r="24" spans="1:11" s="3" customFormat="1" ht="15" customHeight="1">
-      <c r="A24" s="56"/>
-[...3 lines deleted...]
-      <c r="E24" s="47"/>
+      <c r="A24" s="46" t="s">
+        <v>1</v>
+      </c>
+      <c r="B24" s="52" t="s">
+        <v>160</v>
+      </c>
+      <c r="C24" s="52" t="s">
+        <v>160</v>
+      </c>
+      <c r="D24" s="52" t="s">
+        <v>160</v>
+      </c>
+      <c r="E24" s="52" t="s">
+        <v>160</v>
+      </c>
       <c r="G24" s="2"/>
       <c r="H24" s="2"/>
       <c r="I24" s="2"/>
       <c r="J24" s="2"/>
       <c r="K24" s="2"/>
     </row>
     <row r="25" spans="1:11" s="3" customFormat="1" ht="15" customHeight="1">
-      <c r="A25" s="46" t="s">
-        <v>141</v>
+      <c r="A25" s="56" t="s">
+        <v>161</v>
       </c>
       <c r="B25" s="47"/>
       <c r="C25" s="47"/>
       <c r="D25" s="47"/>
       <c r="E25" s="47"/>
-      <c r="G25" s="2" t="s">
+      <c r="G25" s="2"/>
+      <c r="H25" s="2"/>
+      <c r="I25" s="2"/>
+      <c r="J25" s="2"/>
+      <c r="K25" s="2"/>
+    </row>
+    <row r="26" spans="1:11" ht="15" customHeight="1">
+      <c r="A26" s="56"/>
+      <c r="B26" s="47"/>
+      <c r="C26" s="47"/>
+      <c r="D26" s="47"/>
+      <c r="E26" s="47"/>
+    </row>
+    <row r="27" spans="1:11" ht="15" customHeight="1">
+      <c r="A27" s="46" t="s">
+        <v>141</v>
+      </c>
+      <c r="B27" s="47"/>
+      <c r="C27" s="47"/>
+      <c r="D27" s="47"/>
+      <c r="E27" s="47"/>
+      <c r="G27" s="2" t="s">
         <v>94</v>
       </c>
-      <c r="H25" s="1"/>
-[...5 lines deleted...]
-      <c r="A26" s="6" t="s">
+      <c r="H27" s="1"/>
+      <c r="I27" s="1"/>
+      <c r="J27" s="1"/>
+      <c r="K27" s="1"/>
+    </row>
+    <row r="28" spans="1:11" ht="15" customHeight="1">
+      <c r="A28" s="6" t="s">
         <v>64</v>
       </c>
-      <c r="B26" s="5" t="s">
+      <c r="B28" s="5" t="s">
         <v>68</v>
       </c>
-      <c r="C26" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D26" s="5" t="s">
+      <c r="C28" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="D28" s="5" t="s">
         <v>69</v>
       </c>
-      <c r="E26" s="5" t="s">
+      <c r="E28" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="G26" s="6" t="s">
+      <c r="G28" s="6" t="s">
         <v>64</v>
       </c>
-      <c r="H26" s="5" t="s">
+      <c r="H28" s="5" t="s">
         <v>68</v>
       </c>
-      <c r="I26" s="5" t="s">
-[...2 lines deleted...]
-      <c r="J26" s="5" t="s">
+      <c r="I28" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="J28" s="5" t="s">
         <v>69</v>
       </c>
-      <c r="K26" s="5" t="s">
+      <c r="K28" s="5" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="27" spans="1:11" ht="15" customHeight="1">
-      <c r="A27" s="18" t="s">
+    <row r="29" spans="1:11" ht="15" customHeight="1">
+      <c r="A29" s="18" t="s">
         <v>123</v>
       </c>
-      <c r="B27" s="8">
+      <c r="B29" s="8">
         <v>1319</v>
       </c>
-      <c r="C27" s="8">
-[...2 lines deleted...]
-      <c r="D27" s="8">
+      <c r="C29" s="8">
+        <v>348</v>
+      </c>
+      <c r="D29" s="8">
         <v>10</v>
       </c>
-      <c r="E27" s="8">
-[...2 lines deleted...]
-      <c r="G27" s="18" t="s">
+      <c r="E29" s="8">
+        <v>1677</v>
+      </c>
+      <c r="G29" s="18" t="s">
         <v>123</v>
       </c>
-      <c r="H27" s="8">
-[...5 lines deleted...]
-      <c r="J27" s="8">
+      <c r="H29" s="8">
+        <v>21770</v>
+      </c>
+      <c r="I29" s="8">
+        <v>7183</v>
+      </c>
+      <c r="J29" s="8">
         <v>96</v>
       </c>
-      <c r="K27" s="8">
-[...4 lines deleted...]
-      <c r="A28" s="18" t="s">
+      <c r="K29" s="8">
+        <v>29049</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11" ht="15" customHeight="1">
+      <c r="A30" s="18" t="s">
         <v>125</v>
       </c>
-      <c r="B28" s="8">
+      <c r="B30" s="8">
         <v>560</v>
       </c>
-      <c r="C28" s="8">
+      <c r="C30" s="8">
         <v>111</v>
       </c>
-      <c r="D28" s="8">
+      <c r="D30" s="8">
         <v>10</v>
       </c>
-      <c r="E28" s="8">
+      <c r="E30" s="8">
         <v>681</v>
       </c>
-      <c r="G28" s="18" t="s">
+      <c r="G30" s="18" t="s">
         <v>125</v>
       </c>
-      <c r="H28" s="8">
-[...2 lines deleted...]
-      <c r="I28" s="8">
+      <c r="H30" s="8">
+        <v>9590</v>
+      </c>
+      <c r="I30" s="8">
         <v>2497</v>
       </c>
-      <c r="J28" s="8">
+      <c r="J30" s="8">
         <v>97</v>
       </c>
-      <c r="K28" s="8">
-[...64 lines deleted...]
-        <v>0</v>
+      <c r="K30" s="8">
+        <v>12184</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="15" customHeight="1">
       <c r="A31" s="26" t="s">
-        <v>158</v>
+        <v>143</v>
       </c>
       <c r="B31" s="27">
-        <v>727</v>
+        <v>716</v>
       </c>
       <c r="C31" s="27">
-        <v>135</v>
+        <v>161</v>
       </c>
       <c r="D31" s="27">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="E31" s="27">
-        <v>868</v>
+        <v>884</v>
       </c>
       <c r="G31" s="26" t="s">
-        <v>158</v>
-[...11 lines deleted...]
-        <v>0</v>
+        <v>143</v>
+      </c>
+      <c r="H31" s="27">
+        <v>536</v>
+      </c>
+      <c r="I31" s="27">
+        <v>108</v>
+      </c>
+      <c r="J31" s="27">
+        <v>11</v>
+      </c>
+      <c r="K31" s="27">
+        <v>655</v>
       </c>
     </row>
     <row r="32" spans="1:11" ht="15" customHeight="1">
       <c r="A32" s="49" t="s">
+        <v>151</v>
+      </c>
+      <c r="B32" s="27">
+        <v>738</v>
+      </c>
+      <c r="C32" s="27">
+        <v>182</v>
+      </c>
+      <c r="D32" s="27">
+        <v>7</v>
+      </c>
+      <c r="E32" s="27">
+        <v>927</v>
+      </c>
+      <c r="G32" s="18" t="s">
+        <v>1</v>
+      </c>
+      <c r="H32" s="47">
+        <v>31896</v>
+      </c>
+      <c r="I32" s="47">
+        <v>9788</v>
+      </c>
+      <c r="J32" s="47">
+        <v>204</v>
+      </c>
+      <c r="K32" s="47">
+        <v>41888</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11" ht="15" customHeight="1">
+      <c r="A33" s="26" t="s">
+        <v>158</v>
+      </c>
+      <c r="B33" s="27">
+        <v>727</v>
+      </c>
+      <c r="C33" s="27">
+        <v>135</v>
+      </c>
+      <c r="D33" s="27">
+        <v>6</v>
+      </c>
+      <c r="E33" s="27">
+        <v>868</v>
+      </c>
+    </row>
+    <row r="34" spans="1:11" ht="15" customHeight="1">
+      <c r="A34" s="49" t="s">
         <v>159</v>
       </c>
-      <c r="B32" s="27">
-[...5 lines deleted...]
-      <c r="D32" s="27">
+      <c r="B34" s="27">
+        <v>676</v>
+      </c>
+      <c r="C34" s="27">
+        <v>229</v>
+      </c>
+      <c r="D34" s="27">
         <v>13</v>
       </c>
-      <c r="E32" s="27">
-[...8 lines deleted...]
-      <c r="I32" s="47">
+      <c r="E34" s="27">
+        <v>918</v>
+      </c>
+      <c r="H34" s="21"/>
+      <c r="I34" s="21"/>
+      <c r="J34" s="21"/>
+      <c r="K34" s="21"/>
+    </row>
+    <row r="35" spans="1:11" ht="15" customHeight="1">
+      <c r="A35" s="49" t="s">
+        <v>164</v>
+      </c>
+      <c r="B35" s="27">
+        <v>686</v>
+      </c>
+      <c r="C35" s="27">
+        <v>201</v>
+      </c>
+      <c r="D35" s="27">
+        <v>27</v>
+      </c>
+      <c r="E35" s="27">
+        <v>914</v>
+      </c>
+    </row>
+    <row r="36" spans="1:11" ht="15" customHeight="1">
+      <c r="A36" s="46" t="s">
         <v>1</v>
       </c>
-      <c r="J32" s="47">
-[...39 lines deleted...]
-      <c r="A34" s="2" t="s">
+      <c r="B36" s="47">
+        <v>5422</v>
+      </c>
+      <c r="C36" s="47">
+        <v>1367</v>
+      </c>
+      <c r="D36" s="47">
+        <v>80</v>
+      </c>
+      <c r="E36" s="47">
+        <v>6869</v>
+      </c>
+    </row>
+    <row r="37" spans="1:11" ht="15" customHeight="1">
+      <c r="A37" s="2" t="s">
         <v>142</v>
       </c>
     </row>
-    <row r="35" spans="1:11" ht="15" customHeight="1">
-[...4 lines deleted...]
-      <c r="K35" s="21"/>
+    <row r="38" spans="1:11" ht="15" customHeight="1">
+      <c r="A38" s="50"/>
     </row>
   </sheetData>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.05" right="0.05" top="0.5" bottom="0.5" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <tableParts count="5">
     <tablePart r:id="rId1"/>
     <tablePart r:id="rId2"/>
     <tablePart r:id="rId3"/>
     <tablePart r:id="rId4"/>
     <tablePart r:id="rId5"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A1:V35"/>
+  <dimension ref="A1:V38"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="10.42578125" style="2" customWidth="1"/>
     <col min="2" max="10" width="10.7109375" style="2" customWidth="1"/>
     <col min="11" max="12" width="11.42578125" style="2"/>
     <col min="13" max="21" width="10.7109375" style="2" customWidth="1"/>
     <col min="22" max="16384" width="11.42578125" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" ht="15" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="2" spans="1:22" ht="15" customHeight="1">
       <c r="A2" s="1"/>
     </row>
     <row r="3" spans="1:22" ht="15" customHeight="1">
       <c r="A3" s="1" t="s">
         <v>91</v>
       </c>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
@@ -17622,1015 +18086,1049 @@
         <v>160</v>
       </c>
       <c r="O10" s="53" t="s">
         <v>160</v>
       </c>
       <c r="P10" s="53" t="s">
         <v>160</v>
       </c>
       <c r="Q10" s="53" t="s">
         <v>160</v>
       </c>
       <c r="R10" s="53" t="s">
         <v>160</v>
       </c>
       <c r="S10" s="53" t="s">
         <v>160</v>
       </c>
       <c r="T10" s="53" t="s">
         <v>160</v>
       </c>
       <c r="U10" s="53" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="11" spans="1:22" ht="15" customHeight="1">
-      <c r="A11" s="36" t="s">
+      <c r="A11" s="49" t="s">
+        <v>164</v>
+      </c>
+      <c r="B11" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="C11" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="D11" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="E11" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="F11" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="G11" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="H11" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="I11" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="J11" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="L11" s="49" t="s">
+        <v>164</v>
+      </c>
+      <c r="M11" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="N11" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="O11" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="P11" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="Q11" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="R11" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="S11" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="T11" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="U11" s="53" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="12" spans="1:22" ht="15" customHeight="1">
+      <c r="A12" s="36" t="s">
         <v>1</v>
       </c>
-      <c r="B11" s="53" t="s">
-[...26 lines deleted...]
-      <c r="L11" s="36" t="s">
+      <c r="B12" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="C12" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="D12" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="E12" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="F12" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="G12" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="H12" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="I12" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="J12" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="L12" s="36" t="s">
         <v>1</v>
       </c>
-      <c r="M11" s="53" t="s">
-[...51 lines deleted...]
-      <c r="U12" s="42"/>
+      <c r="M12" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="N12" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="O12" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="P12" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="Q12" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="R12" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="S12" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="T12" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="U12" s="53" t="s">
+        <v>160</v>
+      </c>
     </row>
     <row r="13" spans="1:22" ht="15" customHeight="1">
-      <c r="A13" s="56"/>
+      <c r="A13" s="56" t="s">
+        <v>161</v>
+      </c>
       <c r="B13" s="37"/>
       <c r="C13" s="37"/>
       <c r="D13" s="37"/>
       <c r="E13" s="37"/>
       <c r="F13" s="37"/>
       <c r="G13" s="37"/>
       <c r="H13" s="37"/>
       <c r="I13" s="37"/>
       <c r="J13" s="37"/>
-      <c r="L13" s="56"/>
+      <c r="L13" s="56" t="s">
+        <v>161</v>
+      </c>
       <c r="M13" s="42"/>
       <c r="N13" s="42"/>
       <c r="O13" s="42"/>
       <c r="P13" s="42"/>
       <c r="Q13" s="42"/>
       <c r="R13" s="42"/>
       <c r="S13" s="42"/>
       <c r="T13" s="42"/>
       <c r="U13" s="42"/>
     </row>
     <row r="14" spans="1:22" ht="15" customHeight="1">
-      <c r="A14" s="2" t="s">
+      <c r="A14" s="56"/>
+      <c r="B14" s="37"/>
+      <c r="C14" s="37"/>
+      <c r="D14" s="37"/>
+      <c r="E14" s="37"/>
+      <c r="F14" s="37"/>
+      <c r="G14" s="37"/>
+      <c r="H14" s="37"/>
+      <c r="I14" s="37"/>
+      <c r="J14" s="37"/>
+      <c r="L14" s="56"/>
+      <c r="M14" s="42"/>
+      <c r="N14" s="42"/>
+      <c r="O14" s="42"/>
+      <c r="P14" s="42"/>
+      <c r="Q14" s="42"/>
+      <c r="R14" s="42"/>
+      <c r="S14" s="42"/>
+      <c r="T14" s="42"/>
+      <c r="U14" s="42"/>
+    </row>
+    <row r="15" spans="1:22" ht="15" customHeight="1">
+      <c r="A15" s="2" t="s">
         <v>89</v>
       </c>
-      <c r="B14" s="1"/>
-[...10 lines deleted...]
-      <c r="A15" s="6" t="s">
+      <c r="B15" s="1"/>
+      <c r="C15" s="1"/>
+      <c r="D15" s="1"/>
+      <c r="E15" s="1"/>
+      <c r="F15" s="1"/>
+      <c r="G15" s="1"/>
+      <c r="H15" s="1"/>
+      <c r="I15" s="1"/>
+      <c r="J15" s="1"/>
+    </row>
+    <row r="16" spans="1:22" ht="15" customHeight="1">
+      <c r="A16" s="6" t="s">
         <v>64</v>
       </c>
-      <c r="B15" s="5" t="s">
+      <c r="B16" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="C15" s="5" t="s">
+      <c r="C16" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="D15" s="5" t="s">
+      <c r="D16" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="E15" s="5" t="s">
+      <c r="E16" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="F15" s="5" t="s">
+      <c r="F16" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="G15" s="5" t="s">
+      <c r="G16" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="H15" s="5" t="s">
+      <c r="H16" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="I15" s="5" t="s">
+      <c r="I16" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="J15" s="5" t="s">
+      <c r="J16" s="5" t="s">
         <v>1</v>
-      </c>
-[...30 lines deleted...]
-        <v>8</v>
       </c>
       <c r="V16" s="3"/>
     </row>
     <row r="17" spans="1:22" ht="15" customHeight="1">
       <c r="A17" s="18" t="s">
+        <v>123</v>
+      </c>
+      <c r="B17" s="8">
+        <v>0</v>
+      </c>
+      <c r="C17" s="8">
+        <v>0</v>
+      </c>
+      <c r="D17" s="8">
+        <v>0</v>
+      </c>
+      <c r="E17" s="8">
+        <v>0</v>
+      </c>
+      <c r="F17" s="8">
+        <v>5</v>
+      </c>
+      <c r="G17" s="8">
+        <v>1</v>
+      </c>
+      <c r="H17" s="8">
+        <v>2</v>
+      </c>
+      <c r="I17" s="8">
+        <v>0</v>
+      </c>
+      <c r="J17" s="8">
+        <v>8</v>
+      </c>
+      <c r="V17" s="3"/>
+    </row>
+    <row r="18" spans="1:22" ht="15" customHeight="1">
+      <c r="A18" s="18" t="s">
         <v>125</v>
       </c>
-      <c r="B17" s="8">
+      <c r="B18" s="8">
         <v>1</v>
       </c>
-      <c r="C17" s="8">
-[...5 lines deleted...]
-      <c r="E17" s="8">
+      <c r="C18" s="8">
+        <v>0</v>
+      </c>
+      <c r="D18" s="8">
+        <v>0</v>
+      </c>
+      <c r="E18" s="8">
         <v>3</v>
       </c>
-      <c r="F17" s="8">
+      <c r="F18" s="8">
         <v>2</v>
       </c>
-      <c r="G17" s="8">
+      <c r="G18" s="8">
         <v>4</v>
       </c>
-      <c r="H17" s="8">
+      <c r="H18" s="8">
         <v>7</v>
       </c>
-      <c r="I17" s="8">
-[...2 lines deleted...]
-      <c r="J17" s="8">
+      <c r="I18" s="8">
+        <v>0</v>
+      </c>
+      <c r="J18" s="8">
         <v>17</v>
       </c>
-      <c r="V17" s="3"/>
-[...2 lines deleted...]
-      <c r="A18" s="24" t="s">
+      <c r="V18" s="3"/>
+    </row>
+    <row r="19" spans="1:22" ht="15" customHeight="1">
+      <c r="A19" s="24" t="s">
         <v>143</v>
       </c>
-      <c r="B18" s="29">
-[...5 lines deleted...]
-      <c r="D18" s="29">
+      <c r="B19" s="29">
+        <v>0</v>
+      </c>
+      <c r="C19" s="29">
+        <v>0</v>
+      </c>
+      <c r="D19" s="29">
         <v>2</v>
       </c>
-      <c r="E18" s="29">
+      <c r="E19" s="29">
         <v>2</v>
       </c>
-      <c r="F18" s="29">
+      <c r="F19" s="29">
         <v>3</v>
       </c>
-      <c r="G18" s="29">
+      <c r="G19" s="29">
         <v>6</v>
       </c>
-      <c r="H18" s="29">
+      <c r="H19" s="29">
         <v>5</v>
       </c>
-      <c r="I18" s="29">
-[...2 lines deleted...]
-      <c r="J18" s="29">
+      <c r="I19" s="29">
+        <v>0</v>
+      </c>
+      <c r="J19" s="29">
         <v>18</v>
       </c>
-      <c r="V18" s="3"/>
-[...2 lines deleted...]
-      <c r="A19" s="18" t="s">
+      <c r="K19" s="3"/>
+    </row>
+    <row r="20" spans="1:22" ht="15" customHeight="1">
+      <c r="A20" s="18" t="s">
         <v>151</v>
-      </c>
-[...31 lines deleted...]
-        <v>158</v>
       </c>
       <c r="B20" s="29">
         <v>0</v>
       </c>
       <c r="C20" s="29">
         <v>0</v>
       </c>
       <c r="D20" s="29">
         <v>0</v>
       </c>
       <c r="E20" s="29">
         <v>1</v>
       </c>
       <c r="F20" s="29">
+        <v>5</v>
+      </c>
+      <c r="G20" s="29">
+        <v>5</v>
+      </c>
+      <c r="H20" s="29">
+        <v>3</v>
+      </c>
+      <c r="I20" s="29">
+        <v>0</v>
+      </c>
+      <c r="J20" s="29">
+        <v>14</v>
+      </c>
+      <c r="K20" s="3"/>
+    </row>
+    <row r="21" spans="1:22" ht="15" customHeight="1">
+      <c r="A21" s="24" t="s">
+        <v>158</v>
+      </c>
+      <c r="B21" s="29">
+        <v>0</v>
+      </c>
+      <c r="C21" s="29">
+        <v>0</v>
+      </c>
+      <c r="D21" s="29">
+        <v>0</v>
+      </c>
+      <c r="E21" s="29">
         <v>1</v>
       </c>
-      <c r="G20" s="29">
+      <c r="F21" s="29">
+        <v>1</v>
+      </c>
+      <c r="G21" s="29">
         <v>3</v>
       </c>
-      <c r="H20" s="29">
+      <c r="H21" s="29">
         <v>2</v>
       </c>
-      <c r="I20" s="29">
-[...2 lines deleted...]
-      <c r="J20" s="29">
+      <c r="I21" s="29">
+        <v>0</v>
+      </c>
+      <c r="J21" s="29">
         <v>7</v>
       </c>
-      <c r="K20" s="3"/>
-[...2 lines deleted...]
-      <c r="A21" s="18" t="s">
+      <c r="K21" s="3"/>
+    </row>
+    <row r="22" spans="1:22" ht="15" customHeight="1">
+      <c r="A22" s="18" t="s">
         <v>159</v>
-      </c>
-[...31 lines deleted...]
-        <v>1</v>
       </c>
       <c r="B22" s="53" t="s">
         <v>160</v>
       </c>
       <c r="C22" s="53" t="s">
         <v>160</v>
       </c>
       <c r="D22" s="53" t="s">
         <v>160</v>
       </c>
       <c r="E22" s="53" t="s">
         <v>160</v>
       </c>
       <c r="F22" s="53" t="s">
         <v>160</v>
       </c>
       <c r="G22" s="53" t="s">
         <v>160</v>
       </c>
       <c r="H22" s="53" t="s">
         <v>160</v>
       </c>
       <c r="I22" s="53" t="s">
         <v>160</v>
       </c>
       <c r="J22" s="53" t="s">
         <v>160</v>
       </c>
       <c r="K22" s="3"/>
       <c r="V22" s="3"/>
     </row>
     <row r="23" spans="1:22" ht="15" customHeight="1">
-      <c r="A23" s="56" t="s">
-[...10 lines deleted...]
-      <c r="J23" s="43"/>
+      <c r="A23" s="49" t="s">
+        <v>164</v>
+      </c>
+      <c r="B23" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="C23" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="D23" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="E23" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="F23" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="G23" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="H23" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="I23" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="J23" s="53" t="s">
+        <v>160</v>
+      </c>
     </row>
     <row r="24" spans="1:22" ht="15" customHeight="1">
-      <c r="A24" s="56"/>
-[...8 lines deleted...]
-      <c r="J24" s="43"/>
+      <c r="A24" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="B24" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="C24" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="D24" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="E24" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="F24" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="G24" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="H24" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="I24" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="J24" s="53" t="s">
+        <v>160</v>
+      </c>
     </row>
     <row r="25" spans="1:22" ht="15" customHeight="1">
-      <c r="A25" s="46" t="s">
-[...8 lines deleted...]
-      <c r="H25" s="40"/>
+      <c r="A25" s="56" t="s">
+        <v>161</v>
+      </c>
+      <c r="B25" s="43"/>
+      <c r="C25" s="43"/>
+      <c r="D25" s="43"/>
+      <c r="E25" s="43"/>
+      <c r="F25" s="43"/>
+      <c r="G25" s="43"/>
+      <c r="H25" s="43"/>
       <c r="I25" s="43"/>
       <c r="J25" s="43"/>
       <c r="K25" s="3"/>
-      <c r="L25" s="2" t="s">
+    </row>
+    <row r="26" spans="1:22" ht="15.75" customHeight="1">
+      <c r="A26" s="56"/>
+      <c r="B26" s="43"/>
+      <c r="C26" s="43"/>
+      <c r="D26" s="43"/>
+      <c r="E26" s="43"/>
+      <c r="F26" s="43"/>
+      <c r="G26" s="43"/>
+      <c r="H26" s="43"/>
+      <c r="I26" s="43"/>
+      <c r="J26" s="43"/>
+      <c r="L26" s="2" t="s">
         <v>94</v>
       </c>
-      <c r="M25" s="1"/>
-[...10 lines deleted...]
-      <c r="A26" s="6" t="s">
+      <c r="M26" s="1"/>
+      <c r="N26" s="1"/>
+      <c r="O26" s="1"/>
+      <c r="P26" s="1"/>
+      <c r="Q26" s="1"/>
+      <c r="R26" s="1"/>
+      <c r="S26" s="1"/>
+      <c r="T26" s="1"/>
+      <c r="U26" s="1"/>
+    </row>
+    <row r="27" spans="1:22" ht="15.75" customHeight="1">
+      <c r="A27" s="46" t="s">
+        <v>141</v>
+      </c>
+      <c r="B27" s="40"/>
+      <c r="C27" s="40"/>
+      <c r="D27" s="40"/>
+      <c r="E27" s="40"/>
+      <c r="F27" s="40"/>
+      <c r="G27" s="40"/>
+      <c r="H27" s="40"/>
+      <c r="I27" s="43"/>
+      <c r="J27" s="43"/>
+      <c r="L27" s="6" t="s">
         <v>64</v>
       </c>
-      <c r="B26" s="5" t="s">
+      <c r="M27" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="C26" s="5" t="s">
+      <c r="N27" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="D26" s="5" t="s">
+      <c r="O27" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="E26" s="5" t="s">
+      <c r="P27" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="F26" s="5" t="s">
+      <c r="Q27" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="G26" s="5" t="s">
+      <c r="R27" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="H26" s="5" t="s">
+      <c r="S27" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="I26" s="5" t="s">
+      <c r="T27" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="J26" s="5" t="s">
+      <c r="U27" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="L26" s="6" t="s">
+    </row>
+    <row r="28" spans="1:22" ht="15" customHeight="1">
+      <c r="A28" s="6" t="s">
         <v>64</v>
       </c>
-      <c r="M26" s="5" t="s">
+      <c r="B28" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="N26" s="5" t="s">
+      <c r="C28" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="O26" s="5" t="s">
+      <c r="D28" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="P26" s="5" t="s">
+      <c r="E28" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="Q26" s="5" t="s">
+      <c r="F28" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="R26" s="5" t="s">
+      <c r="G28" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="S26" s="5" t="s">
+      <c r="H28" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="T26" s="5" t="s">
+      <c r="I28" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="U26" s="5" t="s">
+      <c r="J28" s="5" t="s">
         <v>1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="18" t="s">
+      <c r="L28" s="19" t="s">
         <v>123</v>
       </c>
-      <c r="B27" s="8">
-[...2 lines deleted...]
-      <c r="C27" s="8">
+      <c r="M28" s="8">
+        <v>1711</v>
+      </c>
+      <c r="N28" s="8">
+        <v>2827</v>
+      </c>
+      <c r="O28" s="8">
+        <v>2741</v>
+      </c>
+      <c r="P28" s="8">
+        <v>3072</v>
+      </c>
+      <c r="Q28" s="8">
+        <v>4221</v>
+      </c>
+      <c r="R28" s="8">
+        <v>6539</v>
+      </c>
+      <c r="S28" s="8">
+        <v>5983</v>
+      </c>
+      <c r="T28" s="8">
+        <v>1955</v>
+      </c>
+      <c r="U28" s="8">
+        <v>29049</v>
+      </c>
+    </row>
+    <row r="29" spans="1:22" ht="15" customHeight="1">
+      <c r="A29" s="18" t="s">
+        <v>123</v>
+      </c>
+      <c r="B29" s="8">
+        <v>94</v>
+      </c>
+      <c r="C29" s="8">
         <v>119</v>
       </c>
-      <c r="D27" s="8">
-[...2 lines deleted...]
-      <c r="E27" s="8">
+      <c r="D29" s="8">
+        <v>145</v>
+      </c>
+      <c r="E29" s="8">
         <v>350</v>
       </c>
-      <c r="F27" s="8">
+      <c r="F29" s="8">
         <v>235</v>
       </c>
-      <c r="G27" s="8">
+      <c r="G29" s="8">
         <v>361</v>
       </c>
-      <c r="H27" s="8">
+      <c r="H29" s="8">
         <v>298</v>
       </c>
-      <c r="I27" s="8">
+      <c r="I29" s="8">
         <v>75</v>
       </c>
-      <c r="J27" s="8">
-[...34 lines deleted...]
-      <c r="A28" s="18" t="s">
+      <c r="J29" s="8">
+        <v>1677</v>
+      </c>
+      <c r="L29" s="19" t="s">
         <v>125</v>
       </c>
-      <c r="B28" s="8">
+      <c r="M29" s="8">
+        <v>595</v>
+      </c>
+      <c r="N29" s="8">
+        <v>970</v>
+      </c>
+      <c r="O29" s="8">
+        <v>1029</v>
+      </c>
+      <c r="P29" s="8">
+        <v>1591</v>
+      </c>
+      <c r="Q29" s="8">
+        <v>1847</v>
+      </c>
+      <c r="R29" s="8">
+        <v>2522</v>
+      </c>
+      <c r="S29" s="8">
+        <v>2634</v>
+      </c>
+      <c r="T29" s="8">
+        <v>996</v>
+      </c>
+      <c r="U29" s="8">
+        <v>12184</v>
+      </c>
+    </row>
+    <row r="30" spans="1:22" ht="15" customHeight="1">
+      <c r="A30" s="18" t="s">
+        <v>125</v>
+      </c>
+      <c r="B30" s="8">
         <v>62</v>
       </c>
-      <c r="C28" s="8">
+      <c r="C30" s="8">
         <v>20</v>
       </c>
-      <c r="D28" s="8">
+      <c r="D30" s="8">
         <v>39</v>
       </c>
-      <c r="E28" s="8">
+      <c r="E30" s="8">
         <v>201</v>
       </c>
-      <c r="F28" s="8">
+      <c r="F30" s="8">
         <v>103</v>
       </c>
-      <c r="G28" s="8">
+      <c r="G30" s="8">
         <v>113</v>
       </c>
-      <c r="H28" s="8">
+      <c r="H30" s="8">
         <v>115</v>
       </c>
-      <c r="I28" s="8">
+      <c r="I30" s="8">
         <v>28</v>
       </c>
-      <c r="J28" s="8">
+      <c r="J30" s="8">
         <v>681</v>
       </c>
-      <c r="L28" s="19" t="s">
-[...31 lines deleted...]
-      <c r="A29" s="26" t="s">
+      <c r="L30" s="26" t="s">
         <v>143</v>
       </c>
-      <c r="B29" s="27">
-[...29 lines deleted...]
-      <c r="M29" s="27">
+      <c r="M30" s="27">
         <v>32</v>
       </c>
-      <c r="N29" s="27">
+      <c r="N30" s="27">
         <v>44</v>
       </c>
-      <c r="O29" s="27">
+      <c r="O30" s="27">
         <v>43</v>
       </c>
-      <c r="P29" s="27">
+      <c r="P30" s="27">
         <v>82</v>
       </c>
-      <c r="Q29" s="27">
+      <c r="Q30" s="27">
         <v>96</v>
       </c>
-      <c r="R29" s="27">
+      <c r="R30" s="27">
         <v>151</v>
       </c>
-      <c r="S29" s="27">
+      <c r="S30" s="27">
         <v>168</v>
       </c>
-      <c r="T29" s="27">
+      <c r="T30" s="27">
         <v>39</v>
       </c>
-      <c r="U29" s="27">
+      <c r="U30" s="27">
         <v>655</v>
-      </c>
-[...60 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:22" ht="15" customHeight="1">
       <c r="A31" s="26" t="s">
-        <v>158</v>
+        <v>143</v>
       </c>
       <c r="B31" s="27">
-        <v>50</v>
+        <v>69</v>
       </c>
       <c r="C31" s="27">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="D31" s="27">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="E31" s="27">
-        <v>181</v>
+        <v>223</v>
       </c>
       <c r="F31" s="27">
-        <v>148</v>
+        <v>137</v>
       </c>
       <c r="G31" s="27">
         <v>167</v>
       </c>
       <c r="H31" s="27">
-        <v>194</v>
+        <v>147</v>
       </c>
       <c r="I31" s="27">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="J31" s="27">
-        <v>868</v>
-[...29 lines deleted...]
-        <v>0</v>
+        <v>884</v>
+      </c>
+      <c r="L31" s="46" t="s">
+        <v>1</v>
+      </c>
+      <c r="M31" s="47">
+        <v>2338</v>
+      </c>
+      <c r="N31" s="47">
+        <v>3841</v>
+      </c>
+      <c r="O31" s="47">
+        <v>3813</v>
+      </c>
+      <c r="P31" s="47">
+        <v>4745</v>
+      </c>
+      <c r="Q31" s="47">
+        <v>6164</v>
+      </c>
+      <c r="R31" s="47">
+        <v>9212</v>
+      </c>
+      <c r="S31" s="47">
+        <v>8785</v>
+      </c>
+      <c r="T31" s="47">
+        <v>2990</v>
+      </c>
+      <c r="U31" s="47">
+        <v>41888</v>
       </c>
     </row>
     <row r="32" spans="1:22" ht="15" customHeight="1">
       <c r="A32" s="50" t="s">
+        <v>151</v>
+      </c>
+      <c r="B32" s="27">
+        <v>86</v>
+      </c>
+      <c r="C32" s="27">
+        <v>52</v>
+      </c>
+      <c r="D32" s="27">
+        <v>51</v>
+      </c>
+      <c r="E32" s="27">
+        <v>212</v>
+      </c>
+      <c r="F32" s="27">
+        <v>114</v>
+      </c>
+      <c r="G32" s="27">
+        <v>201</v>
+      </c>
+      <c r="H32" s="27">
+        <v>175</v>
+      </c>
+      <c r="I32" s="27">
+        <v>36</v>
+      </c>
+      <c r="J32" s="27">
+        <v>927</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10" ht="15" customHeight="1">
+      <c r="A33" s="26" t="s">
+        <v>158</v>
+      </c>
+      <c r="B33" s="27">
+        <v>50</v>
+      </c>
+      <c r="C33" s="27">
+        <v>42</v>
+      </c>
+      <c r="D33" s="27">
+        <v>49</v>
+      </c>
+      <c r="E33" s="27">
+        <v>181</v>
+      </c>
+      <c r="F33" s="27">
+        <v>148</v>
+      </c>
+      <c r="G33" s="27">
+        <v>167</v>
+      </c>
+      <c r="H33" s="27">
+        <v>194</v>
+      </c>
+      <c r="I33" s="27">
+        <v>37</v>
+      </c>
+      <c r="J33" s="27">
+        <v>868</v>
+      </c>
+    </row>
+    <row r="34" spans="1:10" ht="15" customHeight="1">
+      <c r="A34" s="50" t="s">
         <v>159</v>
       </c>
-      <c r="B32" s="27">
-[...2 lines deleted...]
-      <c r="C32" s="27">
+      <c r="B34" s="27">
+        <v>91</v>
+      </c>
+      <c r="C34" s="27">
         <v>74</v>
       </c>
-      <c r="D32" s="27">
+      <c r="D34" s="27">
         <v>77</v>
       </c>
-      <c r="E32" s="27">
+      <c r="E34" s="27">
         <v>173</v>
       </c>
-      <c r="F32" s="27">
+      <c r="F34" s="27">
         <v>127</v>
       </c>
-      <c r="G32" s="27">
+      <c r="G34" s="27">
         <v>179</v>
       </c>
-      <c r="H32" s="27">
+      <c r="H34" s="27">
         <v>162</v>
       </c>
-      <c r="I32" s="27">
-[...8 lines deleted...]
-      <c r="M32" s="27">
+      <c r="I34" s="27">
+        <v>35</v>
+      </c>
+      <c r="J34" s="27">
+        <v>918</v>
+      </c>
+    </row>
+    <row r="35" spans="1:10" ht="15" customHeight="1">
+      <c r="A35" s="49" t="s">
+        <v>164</v>
+      </c>
+      <c r="B35" s="27">
+        <v>67</v>
+      </c>
+      <c r="C35" s="27">
+        <v>73</v>
+      </c>
+      <c r="D35" s="27">
+        <v>88</v>
+      </c>
+      <c r="E35" s="27">
+        <v>264</v>
+      </c>
+      <c r="F35" s="27">
+        <v>112</v>
+      </c>
+      <c r="G35" s="27">
+        <v>142</v>
+      </c>
+      <c r="H35" s="27">
+        <v>123</v>
+      </c>
+      <c r="I35" s="27">
+        <v>45</v>
+      </c>
+      <c r="J35" s="27">
+        <v>914</v>
+      </c>
+    </row>
+    <row r="36" spans="1:10" ht="15" customHeight="1">
+      <c r="A36" s="46" t="s">
         <v>1</v>
       </c>
-      <c r="N32" s="27">
-[...87 lines deleted...]
-      <c r="A34" s="2" t="s">
+      <c r="B36" s="47">
+        <v>519</v>
+      </c>
+      <c r="C36" s="47">
+        <v>425</v>
+      </c>
+      <c r="D36" s="47">
+        <v>503</v>
+      </c>
+      <c r="E36" s="47">
+        <v>1604</v>
+      </c>
+      <c r="F36" s="47">
+        <v>976</v>
+      </c>
+      <c r="G36" s="47">
+        <v>1330</v>
+      </c>
+      <c r="H36" s="47">
+        <v>1214</v>
+      </c>
+      <c r="I36" s="47">
+        <v>298</v>
+      </c>
+      <c r="J36" s="47">
+        <v>6869</v>
+      </c>
+    </row>
+    <row r="37" spans="1:10" ht="15" customHeight="1">
+      <c r="A37" s="2" t="s">
         <v>142</v>
       </c>
     </row>
-    <row r="35" spans="1:21" ht="15" customHeight="1">
-      <c r="A35" s="50"/>
+    <row r="38" spans="1:10" ht="15" customHeight="1">
+      <c r="A38" s="50"/>
     </row>
   </sheetData>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.05" right="0.05" top="0.5" bottom="0.5" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <tableParts count="5">
     <tablePart r:id="rId2"/>
     <tablePart r:id="rId3"/>
     <tablePart r:id="rId4"/>
     <tablePart r:id="rId5"/>
     <tablePart r:id="rId6"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:I51"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="11.7109375" style="2" customWidth="1"/>
     <col min="2" max="4" width="10.7109375" style="2" customWidth="1"/>
     <col min="5" max="6" width="11.42578125" style="2"/>
     <col min="7" max="9" width="10.7109375" style="2" customWidth="1"/>
     <col min="10" max="16384" width="11.42578125" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="15" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="2" spans="1:9" ht="15" customHeight="1">
       <c r="A2" s="1"/>
     </row>
     <row r="3" spans="1:9" ht="15" customHeight="1">
       <c r="A3" s="2" t="s">
         <v>91</v>
       </c>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
@@ -18805,512 +19303,522 @@
       </c>
       <c r="B10" s="53" t="s">
         <v>160</v>
       </c>
       <c r="C10" s="53" t="s">
         <v>160</v>
       </c>
       <c r="D10" s="53" t="s">
         <v>160</v>
       </c>
       <c r="E10" s="21"/>
       <c r="F10" s="51" t="s">
         <v>159</v>
       </c>
       <c r="G10" s="53" t="s">
         <v>160</v>
       </c>
       <c r="H10" s="53" t="s">
         <v>160</v>
       </c>
       <c r="I10" s="53" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="11" spans="1:9" ht="15" customHeight="1">
-      <c r="A11" s="36" t="s">
+      <c r="A11" s="49" t="s">
+        <v>164</v>
+      </c>
+      <c r="B11" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="C11" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="D11" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="F11" s="49" t="s">
+        <v>164</v>
+      </c>
+      <c r="G11" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="H11" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="I11" s="53" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9" ht="15" customHeight="1">
+      <c r="A12" s="36" t="s">
         <v>1</v>
       </c>
-      <c r="B11" s="53" t="s">
-[...8 lines deleted...]
-      <c r="F11" s="42" t="s">
+      <c r="B12" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="C12" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="D12" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="F12" s="42" t="s">
         <v>1</v>
       </c>
-      <c r="G11" s="53" t="s">
-[...17 lines deleted...]
-        <v>162</v>
+      <c r="G12" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="H12" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="I12" s="53" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="13" spans="1:9" ht="15" customHeight="1">
-      <c r="A13" s="36"/>
-[...2 lines deleted...]
-      <c r="D13" s="41"/>
+      <c r="A13" s="56" t="s">
+        <v>161</v>
+      </c>
+      <c r="B13" s="24"/>
+      <c r="C13" s="24"/>
+      <c r="D13" s="24"/>
       <c r="E13" s="21"/>
-      <c r="F13" s="42"/>
-[...2 lines deleted...]
-      <c r="I13" s="41"/>
+      <c r="F13" s="56" t="s">
+        <v>161</v>
+      </c>
     </row>
     <row r="14" spans="1:9" ht="15" customHeight="1">
-      <c r="A14" s="2" t="s">
+      <c r="A14" s="36"/>
+      <c r="B14" s="41"/>
+      <c r="C14" s="41"/>
+      <c r="D14" s="41"/>
+      <c r="F14" s="42"/>
+      <c r="G14" s="41"/>
+      <c r="H14" s="41"/>
+      <c r="I14" s="41"/>
+    </row>
+    <row r="15" spans="1:9" ht="15" customHeight="1">
+      <c r="A15" s="2" t="s">
         <v>88</v>
       </c>
-      <c r="B14" s="10"/>
-[...4 lines deleted...]
-      <c r="A15" s="6" t="s">
+      <c r="B15" s="10"/>
+      <c r="C15" s="10"/>
+      <c r="D15" s="10"/>
+    </row>
+    <row r="16" spans="1:9" ht="15" customHeight="1">
+      <c r="A16" s="6" t="s">
         <v>64</v>
       </c>
-      <c r="B15" s="8" t="s">
+      <c r="B16" s="8" t="s">
         <v>70</v>
       </c>
-      <c r="C15" s="8" t="s">
+      <c r="C16" s="8" t="s">
         <v>71</v>
       </c>
-      <c r="D15" s="8" t="s">
+      <c r="D16" s="8" t="s">
         <v>1</v>
-      </c>
-[...12 lines deleted...]
-        <v>8</v>
       </c>
       <c r="E16" s="21"/>
     </row>
     <row r="17" spans="1:9" ht="15" customHeight="1">
       <c r="A17" s="18" t="s">
+        <v>123</v>
+      </c>
+      <c r="B17" s="8">
+        <v>1</v>
+      </c>
+      <c r="C17" s="8">
+        <v>7</v>
+      </c>
+      <c r="D17" s="8">
+        <v>8</v>
+      </c>
+      <c r="E17" s="21"/>
+    </row>
+    <row r="18" spans="1:9" ht="15" customHeight="1">
+      <c r="A18" s="18" t="s">
         <v>125</v>
       </c>
-      <c r="B17" s="8">
+      <c r="B18" s="8">
         <v>4</v>
       </c>
-      <c r="C17" s="8">
+      <c r="C18" s="8">
         <v>13</v>
       </c>
-      <c r="D17" s="8">
+      <c r="D18" s="8">
         <v>17</v>
       </c>
-      <c r="E17" s="21"/>
-[...2 lines deleted...]
-      <c r="A18" s="24" t="s">
+      <c r="E18" s="21"/>
+    </row>
+    <row r="19" spans="1:9" ht="15" customHeight="1">
+      <c r="A19" s="24" t="s">
         <v>143</v>
-      </c>
-[...13 lines deleted...]
-        <v>151</v>
       </c>
       <c r="B19" s="31">
         <v>1</v>
       </c>
       <c r="C19" s="31">
+        <v>17</v>
+      </c>
+      <c r="D19" s="31">
+        <v>18</v>
+      </c>
+      <c r="E19" s="21"/>
+    </row>
+    <row r="20" spans="1:9" ht="15" customHeight="1">
+      <c r="A20" s="50" t="s">
+        <v>151</v>
+      </c>
+      <c r="B20" s="31">
+        <v>1</v>
+      </c>
+      <c r="C20" s="31">
         <v>13</v>
       </c>
-      <c r="D19" s="31">
+      <c r="D20" s="31">
         <v>14</v>
       </c>
-      <c r="E19" s="21"/>
-[...2 lines deleted...]
-      <c r="A20" s="24" t="s">
+      <c r="E20" s="21"/>
+    </row>
+    <row r="21" spans="1:9" ht="15" customHeight="1">
+      <c r="A21" s="24" t="s">
         <v>158</v>
       </c>
-      <c r="B20" s="31">
-[...2 lines deleted...]
-      <c r="C20" s="31">
+      <c r="B21" s="31">
+        <v>0</v>
+      </c>
+      <c r="C21" s="31">
         <v>7</v>
       </c>
-      <c r="D20" s="31">
+      <c r="D21" s="31">
         <v>7</v>
       </c>
-      <c r="E20" s="21"/>
-[...2 lines deleted...]
-      <c r="A21" s="50" t="s">
+      <c r="E21" s="21"/>
+    </row>
+    <row r="22" spans="1:9" ht="15" customHeight="1">
+      <c r="A22" s="50" t="s">
         <v>159</v>
       </c>
-      <c r="B21" s="53" t="s">
-[...11 lines deleted...]
-      <c r="A22" s="36" t="s">
+      <c r="B22" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="C22" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="D22" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="E22" s="21"/>
+    </row>
+    <row r="23" spans="1:9" ht="15" customHeight="1">
+      <c r="A23" s="49" t="s">
+        <v>164</v>
+      </c>
+      <c r="B23" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="C23" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="D23" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="E23" s="21"/>
+    </row>
+    <row r="24" spans="1:9" ht="15" customHeight="1">
+      <c r="A24" s="36" t="s">
         <v>1</v>
       </c>
-      <c r="B22" s="53" t="s">
-[...23 lines deleted...]
-      <c r="D24" s="39"/>
+      <c r="B24" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="C24" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="D24" s="53" t="s">
+        <v>160</v>
+      </c>
       <c r="E24" s="21"/>
     </row>
     <row r="25" spans="1:9" ht="15" customHeight="1">
-      <c r="A25" s="46" t="s">
+      <c r="A25" s="56" t="s">
+        <v>161</v>
+      </c>
+      <c r="B25" s="39"/>
+      <c r="C25" s="39"/>
+      <c r="D25" s="39"/>
+      <c r="E25" s="21"/>
+    </row>
+    <row r="26" spans="1:9" ht="15" customHeight="1">
+      <c r="A26" s="36"/>
+      <c r="B26" s="39"/>
+      <c r="C26" s="39"/>
+      <c r="D26" s="39"/>
+      <c r="E26" s="21"/>
+      <c r="F26" s="21" t="s">
+        <v>94</v>
+      </c>
+      <c r="G26" s="21"/>
+      <c r="H26" s="21"/>
+      <c r="I26" s="21"/>
+    </row>
+    <row r="27" spans="1:9" ht="15" customHeight="1">
+      <c r="A27" s="46" t="s">
         <v>141</v>
       </c>
-      <c r="B25" s="42"/>
-[...11 lines deleted...]
-      <c r="A26" s="6" t="s">
+      <c r="B27" s="42"/>
+      <c r="C27" s="42"/>
+      <c r="D27" s="42"/>
+      <c r="E27" s="21"/>
+      <c r="F27" s="22" t="s">
         <v>64</v>
       </c>
-      <c r="B26" s="8" t="s">
+      <c r="G27" s="8" t="s">
         <v>70</v>
       </c>
-      <c r="C26" s="8" t="s">
+      <c r="H27" s="8" t="s">
         <v>71</v>
       </c>
-      <c r="D26" s="8" t="s">
+      <c r="I27" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="E26" s="21"/>
-      <c r="F26" s="22" t="s">
+    </row>
+    <row r="28" spans="1:9" ht="15" customHeight="1">
+      <c r="A28" s="6" t="s">
         <v>64</v>
       </c>
-      <c r="G26" s="8" t="s">
+      <c r="B28" s="8" t="s">
         <v>70</v>
       </c>
-      <c r="H26" s="8" t="s">
+      <c r="C28" s="8" t="s">
         <v>71</v>
       </c>
-      <c r="I26" s="8" t="s">
+      <c r="D28" s="8" t="s">
         <v>1</v>
-      </c>
-[...39 lines deleted...]
-        <v>681</v>
       </c>
       <c r="E28" s="21"/>
       <c r="F28" s="18" t="s">
+        <v>123</v>
+      </c>
+      <c r="G28" s="8">
+        <v>16249</v>
+      </c>
+      <c r="H28" s="8">
+        <v>12800</v>
+      </c>
+      <c r="I28" s="8">
+        <v>29049</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9" ht="15" customHeight="1">
+      <c r="A29" s="18" t="s">
+        <v>123</v>
+      </c>
+      <c r="B29" s="8">
+        <v>883</v>
+      </c>
+      <c r="C29" s="8">
+        <v>794</v>
+      </c>
+      <c r="D29" s="8">
+        <v>1677</v>
+      </c>
+      <c r="F29" s="18" t="s">
         <v>125</v>
       </c>
-      <c r="G28" s="8">
-[...2 lines deleted...]
-      <c r="H28" s="8">
+      <c r="G29" s="8">
+        <v>6394</v>
+      </c>
+      <c r="H29" s="8">
         <v>5790</v>
       </c>
-      <c r="I28" s="8">
-[...4 lines deleted...]
-      <c r="A29" s="24" t="s">
+      <c r="I29" s="8">
+        <v>12184</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9" ht="15" customHeight="1">
+      <c r="A30" s="18" t="s">
+        <v>125</v>
+      </c>
+      <c r="B30" s="8">
+        <v>324</v>
+      </c>
+      <c r="C30" s="8">
+        <v>357</v>
+      </c>
+      <c r="D30" s="8">
+        <v>681</v>
+      </c>
+      <c r="F30" s="28" t="s">
         <v>143</v>
       </c>
-      <c r="B29" s="28">
-[...11 lines deleted...]
-      <c r="G29" s="28">
+      <c r="G30" s="28">
         <v>338</v>
       </c>
-      <c r="H29" s="28">
+      <c r="H30" s="28">
         <v>317</v>
       </c>
-      <c r="I29" s="28">
+      <c r="I30" s="28">
         <v>655</v>
-      </c>
-[...24 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:9" ht="15" customHeight="1">
       <c r="A31" s="24" t="s">
-        <v>158</v>
+        <v>143</v>
       </c>
       <c r="B31" s="28">
-        <v>467</v>
+        <v>409</v>
       </c>
       <c r="C31" s="28">
-        <v>401</v>
+        <v>475</v>
       </c>
       <c r="D31" s="28">
-        <v>868</v>
+        <v>884</v>
       </c>
       <c r="E31" s="21"/>
-      <c r="F31" s="28" t="s">
-[...9 lines deleted...]
-        <v>0</v>
+      <c r="F31" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="G31" s="42">
+        <v>22981</v>
+      </c>
+      <c r="H31" s="42">
+        <v>18907</v>
+      </c>
+      <c r="I31" s="42">
+        <v>41888</v>
       </c>
     </row>
     <row r="32" spans="1:9" ht="15" customHeight="1">
       <c r="A32" s="50" t="s">
+        <v>151</v>
+      </c>
+      <c r="B32" s="28">
+        <v>524</v>
+      </c>
+      <c r="C32" s="28">
+        <v>403</v>
+      </c>
+      <c r="D32" s="28">
+        <v>927</v>
+      </c>
+      <c r="E32" s="21"/>
+    </row>
+    <row r="33" spans="1:5" ht="15" customHeight="1">
+      <c r="A33" s="24" t="s">
+        <v>158</v>
+      </c>
+      <c r="B33" s="28">
+        <v>467</v>
+      </c>
+      <c r="C33" s="28">
+        <v>401</v>
+      </c>
+      <c r="D33" s="28">
+        <v>868</v>
+      </c>
+      <c r="E33" s="21"/>
+    </row>
+    <row r="34" spans="1:5" ht="15" customHeight="1">
+      <c r="A34" s="50" t="s">
         <v>159</v>
       </c>
-      <c r="B32" s="28">
-[...15 lines deleted...]
-      <c r="H32" s="28">
+      <c r="B34" s="28">
+        <v>513</v>
+      </c>
+      <c r="C34" s="28">
+        <v>405</v>
+      </c>
+      <c r="D34" s="28">
+        <v>918</v>
+      </c>
+      <c r="E34" s="21"/>
+    </row>
+    <row r="35" spans="1:5" ht="15" customHeight="1">
+      <c r="A35" s="49" t="s">
+        <v>164</v>
+      </c>
+      <c r="B35" s="28">
+        <v>423</v>
+      </c>
+      <c r="C35" s="28">
+        <v>491</v>
+      </c>
+      <c r="D35" s="28">
+        <v>914</v>
+      </c>
+      <c r="E35" s="21"/>
+    </row>
+    <row r="36" spans="1:5" ht="15" customHeight="1">
+      <c r="A36" s="36" t="s">
         <v>1</v>
       </c>
-      <c r="I32" s="28">
-[...31 lines deleted...]
-      <c r="A34" s="2" t="s">
+      <c r="B36" s="42">
+        <v>3543</v>
+      </c>
+      <c r="C36" s="42">
+        <v>3326</v>
+      </c>
+      <c r="D36" s="42">
+        <v>6869</v>
+      </c>
+      <c r="E36" s="21"/>
+    </row>
+    <row r="37" spans="1:5" ht="15" customHeight="1">
+      <c r="A37" s="2" t="s">
         <v>142</v>
       </c>
-      <c r="E34" s="21"/>
-[...8 lines deleted...]
-    <row r="37" spans="1:9" ht="15" customHeight="1">
       <c r="E37" s="21"/>
     </row>
-    <row r="38" spans="1:9" ht="15" customHeight="1">
+    <row r="38" spans="1:5" ht="15" customHeight="1">
+      <c r="A38" s="50"/>
       <c r="E38" s="21"/>
     </row>
     <row r="51" spans="5:5" ht="15" customHeight="1">
       <c r="E51" s="4"/>
     </row>
   </sheetData>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.05" right="0.05" top="0.5" bottom="0.5" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <tableParts count="5">
     <tablePart r:id="rId2"/>
     <tablePart r:id="rId3"/>
     <tablePart r:id="rId4"/>
     <tablePart r:id="rId5"/>
     <tablePart r:id="rId6"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:I42"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="11.7109375" style="2" customWidth="1"/>
     <col min="2" max="4" width="10.7109375" style="2" customWidth="1"/>
     <col min="5" max="6" width="11.42578125" style="2"/>
     <col min="7" max="9" width="10.7109375" style="2" customWidth="1"/>
     <col min="10" max="16384" width="11.42578125" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="15" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>80</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
     </row>
     <row r="2" spans="1:9" ht="15" customHeight="1">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
@@ -19496,496 +20004,512 @@
         <v>159</v>
       </c>
       <c r="B10" s="54" t="s">
         <v>160</v>
       </c>
       <c r="C10" s="54" t="s">
         <v>160</v>
       </c>
       <c r="D10" s="54" t="s">
         <v>160</v>
       </c>
       <c r="F10" s="50" t="s">
         <v>159</v>
       </c>
       <c r="G10" s="54" t="s">
         <v>160</v>
       </c>
       <c r="H10" s="54" t="s">
         <v>160</v>
       </c>
       <c r="I10" s="54" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="11" spans="1:9" ht="15" customHeight="1">
-      <c r="A11" s="36" t="s">
+      <c r="A11" s="49" t="s">
+        <v>164</v>
+      </c>
+      <c r="B11" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C11" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D11" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="F11" s="49" t="s">
+        <v>164</v>
+      </c>
+      <c r="G11" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H11" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I11" s="54" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9" ht="15" customHeight="1">
+      <c r="A12" s="36" t="s">
         <v>1</v>
       </c>
-      <c r="B11" s="54" t="s">
-[...8 lines deleted...]
-      <c r="F11" s="36" t="s">
+      <c r="B12" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C12" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D12" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="F12" s="36" t="s">
         <v>1</v>
       </c>
-      <c r="G11" s="54" t="s">
-[...21 lines deleted...]
-      <c r="I12" s="36"/>
+      <c r="G12" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="H12" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="I12" s="54" t="s">
+        <v>160</v>
+      </c>
     </row>
     <row r="13" spans="1:9" ht="15" customHeight="1">
-      <c r="A13" s="36"/>
+      <c r="A13" s="56" t="s">
+        <v>161</v>
+      </c>
       <c r="B13" s="43"/>
       <c r="C13" s="43"/>
       <c r="D13" s="43"/>
-      <c r="F13" s="36"/>
+      <c r="F13" s="56" t="s">
+        <v>161</v>
+      </c>
       <c r="G13" s="36"/>
       <c r="H13" s="36"/>
       <c r="I13" s="36"/>
     </row>
     <row r="14" spans="1:9" ht="15" customHeight="1">
-      <c r="A14" s="1" t="s">
+      <c r="A14" s="36"/>
+      <c r="B14" s="43"/>
+      <c r="C14" s="43"/>
+      <c r="D14" s="43"/>
+      <c r="F14" s="36"/>
+      <c r="G14" s="36"/>
+      <c r="H14" s="36"/>
+      <c r="I14" s="36"/>
+    </row>
+    <row r="15" spans="1:9" ht="15" customHeight="1">
+      <c r="A15" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="B14" s="1"/>
-[...4 lines deleted...]
-      <c r="A15" s="6" t="s">
+      <c r="B15" s="1"/>
+      <c r="C15" s="1"/>
+      <c r="D15" s="1"/>
+    </row>
+    <row r="16" spans="1:9" ht="15" customHeight="1">
+      <c r="A16" s="6" t="s">
         <v>64</v>
       </c>
-      <c r="B15" s="5" t="s">
+      <c r="B16" s="5" t="s">
         <v>85</v>
       </c>
-      <c r="C15" s="5" t="s">
+      <c r="C16" s="5" t="s">
         <v>86</v>
       </c>
-      <c r="D15" s="5" t="s">
+      <c r="D16" s="5" t="s">
         <v>1</v>
-      </c>
-[...12 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:9" ht="15" customHeight="1">
       <c r="A17" s="18" t="s">
+        <v>123</v>
+      </c>
+      <c r="B17" s="5">
+        <v>0</v>
+      </c>
+      <c r="C17" s="5">
+        <v>0</v>
+      </c>
+      <c r="D17" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" ht="15" customHeight="1">
+      <c r="A18" s="18" t="s">
         <v>125</v>
       </c>
-      <c r="B17" s="5">
-[...10 lines deleted...]
-      <c r="A18" s="24" t="s">
+      <c r="B18" s="5">
+        <v>0</v>
+      </c>
+      <c r="C18" s="5">
+        <v>0</v>
+      </c>
+      <c r="D18" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9" ht="15" customHeight="1">
+      <c r="A19" s="24" t="s">
         <v>143</v>
       </c>
-      <c r="B18" s="5">
-[...2 lines deleted...]
-      <c r="C18" s="5">
+      <c r="B19" s="5">
+        <v>0</v>
+      </c>
+      <c r="C19" s="5">
         <v>1</v>
       </c>
-      <c r="D18" s="5">
+      <c r="D19" s="5">
         <v>1</v>
       </c>
     </row>
-    <row r="19" spans="1:9" ht="15" customHeight="1">
-      <c r="A19" s="50" t="s">
+    <row r="20" spans="1:9" ht="15" customHeight="1">
+      <c r="A20" s="50" t="s">
         <v>151</v>
       </c>
-      <c r="B19" s="5">
-[...10 lines deleted...]
-      <c r="A20" s="24" t="s">
+      <c r="B20" s="5">
+        <v>0</v>
+      </c>
+      <c r="C20" s="5">
+        <v>0</v>
+      </c>
+      <c r="D20" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9" ht="15" customHeight="1">
+      <c r="A21" s="24" t="s">
         <v>158</v>
       </c>
-      <c r="B20" s="5">
-[...10 lines deleted...]
-      <c r="A21" s="50" t="s">
+      <c r="B21" s="5">
+        <v>0</v>
+      </c>
+      <c r="C21" s="5">
+        <v>0</v>
+      </c>
+      <c r="D21" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9" ht="15" customHeight="1">
+      <c r="A22" s="50" t="s">
         <v>159</v>
       </c>
-      <c r="B21" s="54" t="s">
-[...10 lines deleted...]
-      <c r="A22" s="24" t="s">
+      <c r="B22" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C22" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D22" s="54" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" ht="15" customHeight="1">
+      <c r="A23" s="49" t="s">
+        <v>164</v>
+      </c>
+      <c r="B23" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C23" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D23" s="54" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" ht="15" customHeight="1">
+      <c r="A24" s="24" t="s">
         <v>1</v>
       </c>
-      <c r="B22" s="54" t="s">
-[...21 lines deleted...]
-      <c r="D24" s="24"/>
+      <c r="B24" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C24" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D24" s="54" t="s">
+        <v>160</v>
+      </c>
     </row>
     <row r="25" spans="1:9" ht="15" customHeight="1">
-      <c r="A25" s="40" t="s">
+      <c r="A25" s="56" t="s">
+        <v>161</v>
+      </c>
+      <c r="B25" s="24"/>
+      <c r="C25" s="24"/>
+      <c r="D25" s="24"/>
+    </row>
+    <row r="26" spans="1:9" ht="15" customHeight="1">
+      <c r="A26" s="24"/>
+      <c r="B26" s="24"/>
+      <c r="C26" s="24"/>
+      <c r="D26" s="24"/>
+    </row>
+    <row r="27" spans="1:9" ht="15" customHeight="1">
+      <c r="A27" s="40" t="s">
         <v>141</v>
       </c>
-      <c r="B25" s="40"/>
-[...2 lines deleted...]
-      <c r="F25" s="1" t="s">
+      <c r="B27" s="40"/>
+      <c r="C27" s="40"/>
+      <c r="D27" s="40"/>
+      <c r="F27" s="1" t="s">
         <v>94</v>
       </c>
-      <c r="G25" s="1"/>
-[...4 lines deleted...]
-      <c r="A26" s="6" t="s">
+      <c r="G27" s="1"/>
+      <c r="H27" s="1"/>
+      <c r="I27" s="1"/>
+    </row>
+    <row r="28" spans="1:9" ht="15" customHeight="1">
+      <c r="A28" s="6" t="s">
         <v>64</v>
       </c>
-      <c r="B26" s="5" t="s">
+      <c r="B28" s="5" t="s">
         <v>85</v>
       </c>
-      <c r="C26" s="5" t="s">
+      <c r="C28" s="5" t="s">
         <v>86</v>
       </c>
-      <c r="D26" s="5" t="s">
+      <c r="D28" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="F26" s="6" t="s">
+      <c r="F28" s="6" t="s">
         <v>64</v>
       </c>
-      <c r="G26" s="5" t="s">
+      <c r="G28" s="5" t="s">
         <v>85</v>
       </c>
-      <c r="H26" s="5" t="s">
+      <c r="H28" s="5" t="s">
         <v>86</v>
       </c>
-      <c r="I26" s="5" t="s">
+      <c r="I28" s="5" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="27" spans="1:9" ht="15" customHeight="1">
-      <c r="A27" s="18" t="s">
+    <row r="29" spans="1:9" ht="15" customHeight="1">
+      <c r="A29" s="18" t="s">
         <v>123</v>
       </c>
-      <c r="B27" s="5">
+      <c r="B29" s="5">
         <v>3</v>
       </c>
-      <c r="C27" s="5">
+      <c r="C29" s="5">
         <v>7</v>
       </c>
-      <c r="D27" s="5">
+      <c r="D29" s="5">
         <v>10</v>
       </c>
-      <c r="F27" s="19" t="s">
+      <c r="F29" s="19" t="s">
         <v>123</v>
       </c>
-      <c r="G27" s="5">
+      <c r="G29" s="5">
         <v>30</v>
       </c>
-      <c r="H27" s="5">
+      <c r="H29" s="5">
         <v>66</v>
       </c>
-      <c r="I27" s="5">
+      <c r="I29" s="5">
         <v>96</v>
       </c>
     </row>
-    <row r="28" spans="1:9" ht="15" customHeight="1">
-      <c r="A28" s="18" t="s">
+    <row r="30" spans="1:9" ht="15" customHeight="1">
+      <c r="A30" s="18" t="s">
         <v>125</v>
       </c>
-      <c r="B28" s="5">
+      <c r="B30" s="5">
         <v>4</v>
       </c>
-      <c r="C28" s="5">
+      <c r="C30" s="5">
         <v>6</v>
       </c>
-      <c r="D28" s="5">
+      <c r="D30" s="5">
         <v>10</v>
       </c>
-      <c r="F28" s="18" t="s">
+      <c r="F30" s="18" t="s">
         <v>125</v>
       </c>
-      <c r="G28" s="5">
+      <c r="G30" s="5">
         <v>24</v>
       </c>
-      <c r="H28" s="5">
+      <c r="H30" s="5">
         <v>73</v>
       </c>
-      <c r="I28" s="5">
+      <c r="I30" s="5">
         <v>97</v>
-      </c>
-[...50 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:9" ht="15" customHeight="1">
       <c r="A31" s="24" t="s">
-        <v>158</v>
+        <v>143</v>
       </c>
       <c r="B31" s="24">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C31" s="24">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="D31" s="24">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="F31" s="24" t="s">
-        <v>158</v>
+        <v>143</v>
       </c>
       <c r="G31" s="24">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H31" s="24">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="I31" s="24">
-        <v>0</v>
+        <v>11</v>
       </c>
     </row>
     <row r="32" spans="1:9" ht="15" customHeight="1">
       <c r="A32" s="50" t="s">
+        <v>151</v>
+      </c>
+      <c r="B32" s="24">
+        <v>4</v>
+      </c>
+      <c r="C32" s="24">
+        <v>3</v>
+      </c>
+      <c r="D32" s="24">
+        <v>7</v>
+      </c>
+      <c r="F32" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="G32" s="36">
+        <v>57</v>
+      </c>
+      <c r="H32" s="36">
+        <v>147</v>
+      </c>
+      <c r="I32" s="36">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" ht="15" customHeight="1">
+      <c r="A33" s="24" t="s">
+        <v>158</v>
+      </c>
+      <c r="B33" s="24">
+        <v>2</v>
+      </c>
+      <c r="C33" s="24">
+        <v>4</v>
+      </c>
+      <c r="D33" s="24">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" ht="15" customHeight="1">
+      <c r="A34" s="50" t="s">
         <v>159</v>
       </c>
-      <c r="B32" s="24">
+      <c r="B34" s="24">
         <v>3</v>
       </c>
-      <c r="C32" s="24">
+      <c r="C34" s="24">
         <v>10</v>
       </c>
-      <c r="D32" s="24">
+      <c r="D34" s="24">
         <v>13</v>
       </c>
-      <c r="F32" s="18" t="s">
-[...13 lines deleted...]
-      <c r="A33" s="36" t="s">
+    </row>
+    <row r="35" spans="1:5" ht="15" customHeight="1">
+      <c r="A35" s="49" t="s">
+        <v>164</v>
+      </c>
+      <c r="B35" s="24">
+        <v>11</v>
+      </c>
+      <c r="C35" s="24">
+        <v>16</v>
+      </c>
+      <c r="D35" s="24">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" ht="15" customHeight="1">
+      <c r="A36" s="36" t="s">
         <v>1</v>
       </c>
-      <c r="B33" s="36">
-[...22 lines deleted...]
-      <c r="A34" s="36" t="s">
+      <c r="B36" s="36">
+        <v>28</v>
+      </c>
+      <c r="C36" s="36">
+        <v>52</v>
+      </c>
+      <c r="D36" s="36">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" ht="15" customHeight="1">
+      <c r="A37" s="36" t="s">
         <v>142</v>
       </c>
-      <c r="B34" s="36"/>
-[...6 lines deleted...]
-    <row r="39" spans="1:9" ht="15" customHeight="1">
+      <c r="B37" s="36"/>
+      <c r="C37" s="36"/>
+      <c r="D37" s="36"/>
+    </row>
+    <row r="38" spans="1:5" ht="15" customHeight="1">
+      <c r="A38" s="50"/>
+    </row>
+    <row r="39" spans="1:5" ht="15" customHeight="1">
       <c r="E39" s="4"/>
     </row>
-    <row r="41" spans="1:9" ht="15" customHeight="1">
+    <row r="41" spans="1:5" ht="15" customHeight="1">
       <c r="E41" s="15"/>
     </row>
-    <row r="42" spans="1:9" ht="15" customHeight="1">
+    <row r="42" spans="1:5" ht="15" customHeight="1">
       <c r="E42" s="15"/>
     </row>
   </sheetData>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.05" right="0.05" top="0.5" bottom="0.5" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <tableParts count="5">
     <tablePart r:id="rId1"/>
     <tablePart r:id="rId2"/>
     <tablePart r:id="rId3"/>
     <tablePart r:id="rId4"/>
     <tablePart r:id="rId5"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A1:K41"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="16.140625" style="2" customWidth="1"/>
     <col min="2" max="2" width="9.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.28515625" style="2" customWidth="1"/>
     <col min="4" max="4" width="22" style="2" customWidth="1"/>
     <col min="5" max="5" width="7.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="6" max="7" width="11.42578125" style="2"/>
     <col min="8" max="8" width="13.42578125" style="2" customWidth="1"/>
     <col min="9" max="9" width="15" style="2" customWidth="1"/>
     <col min="10" max="10" width="23.140625" style="2" customWidth="1"/>
     <col min="11" max="16384" width="11.42578125" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="15" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>79</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:11" ht="15" customHeight="1">
@@ -20311,54 +20835,54 @@
       </c>
       <c r="D13" s="54" t="s">
         <v>160</v>
       </c>
       <c r="E13" s="54" t="s">
         <v>160</v>
       </c>
       <c r="G13" s="6" t="s">
         <v>1</v>
       </c>
       <c r="H13" s="54" t="s">
         <v>160</v>
       </c>
       <c r="I13" s="54" t="s">
         <v>160</v>
       </c>
       <c r="J13" s="54" t="s">
         <v>160</v>
       </c>
       <c r="K13" s="54" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="15" customHeight="1">
       <c r="A14" s="56" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="G14" s="56" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
     </row>
     <row r="15" spans="1:11" ht="15" customHeight="1">
       <c r="A15" s="56"/>
       <c r="G15" s="56"/>
     </row>
     <row r="16" spans="1:11" ht="15" customHeight="1">
       <c r="A16" s="1" t="s">
         <v>89</v>
       </c>
       <c r="B16" s="1"/>
       <c r="C16" s="1"/>
       <c r="D16" s="1"/>
       <c r="E16" s="1"/>
     </row>
     <row r="17" spans="1:11" ht="15" customHeight="1">
       <c r="A17" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>68</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>0</v>
       </c>
@@ -20505,51 +21029,51 @@
         <v>160</v>
       </c>
       <c r="E25" s="54" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="26" spans="1:11" ht="14.25" customHeight="1">
       <c r="A26" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B26" s="54" t="s">
         <v>160</v>
       </c>
       <c r="C26" s="54" t="s">
         <v>160</v>
       </c>
       <c r="D26" s="54" t="s">
         <v>160</v>
       </c>
       <c r="E26" s="54" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="15" customHeight="1">
       <c r="A27" s="56" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
     </row>
     <row r="28" spans="1:11" ht="15" customHeight="1">
       <c r="A28" s="56"/>
     </row>
     <row r="29" spans="1:11" ht="15" customHeight="1">
       <c r="A29" s="2" t="s">
         <v>141</v>
       </c>
       <c r="G29" s="2" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="30" spans="1:11" ht="15" customHeight="1">
       <c r="A30" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>68</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>69</v>
@@ -20559,362 +21083,360 @@
       </c>
       <c r="G30" s="6" t="s">
         <v>65</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>68</v>
       </c>
       <c r="I30" s="5" t="s">
         <v>0</v>
       </c>
       <c r="J30" s="5" t="s">
         <v>69</v>
       </c>
       <c r="K30" s="5" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="15" customHeight="1">
       <c r="A31" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B31" s="8">
         <v>0</v>
       </c>
       <c r="C31" s="8">
-        <v>448</v>
+        <v>517</v>
       </c>
       <c r="D31" s="8">
         <v>2</v>
       </c>
       <c r="E31" s="8">
-        <v>450</v>
+        <v>519</v>
       </c>
       <c r="G31" s="6" t="s">
         <v>2</v>
       </c>
       <c r="H31" s="8">
         <v>0</v>
       </c>
       <c r="I31" s="8">
-        <v>2336</v>
+        <v>2334</v>
       </c>
       <c r="J31" s="8">
         <v>4</v>
       </c>
       <c r="K31" s="8">
-        <v>2340</v>
+        <v>2338</v>
       </c>
     </row>
     <row r="32" spans="1:11" ht="15" customHeight="1">
       <c r="A32" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B32" s="8">
         <v>0</v>
       </c>
       <c r="C32" s="8">
-        <v>352</v>
+        <v>424</v>
       </c>
       <c r="D32" s="8">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E32" s="8">
-        <v>352</v>
+        <v>425</v>
       </c>
       <c r="G32" s="6" t="s">
         <v>3</v>
       </c>
       <c r="H32" s="8">
         <v>0</v>
       </c>
       <c r="I32" s="8">
         <v>3820</v>
       </c>
       <c r="J32" s="8">
         <v>21</v>
       </c>
       <c r="K32" s="8">
         <v>3841</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="15" customHeight="1">
       <c r="A33" s="6" t="s">
         <v>4</v>
       </c>
       <c r="B33" s="8">
         <v>0</v>
       </c>
       <c r="C33" s="8">
-        <v>363</v>
+        <v>426</v>
       </c>
       <c r="D33" s="8">
-        <v>51</v>
+        <v>77</v>
       </c>
       <c r="E33" s="8">
-        <v>414</v>
+        <v>503</v>
       </c>
       <c r="G33" s="6" t="s">
         <v>4</v>
       </c>
       <c r="H33" s="8">
         <v>0</v>
       </c>
       <c r="I33" s="8">
-        <v>3635</v>
+        <v>3634</v>
       </c>
       <c r="J33" s="8">
         <v>179</v>
       </c>
       <c r="K33" s="8">
-        <v>3814</v>
+        <v>3813</v>
       </c>
     </row>
     <row r="34" spans="1:11" ht="15" customHeight="1">
       <c r="A34" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B34" s="8">
-        <v>1340</v>
+        <v>1604</v>
       </c>
       <c r="C34" s="8">
         <v>0</v>
       </c>
       <c r="D34" s="8">
         <v>0</v>
       </c>
       <c r="E34" s="8">
-        <v>1340</v>
+        <v>1604</v>
       </c>
       <c r="G34" s="6" t="s">
         <v>5</v>
       </c>
       <c r="H34" s="8">
-        <v>4744</v>
+        <v>4745</v>
       </c>
       <c r="I34" s="8">
         <v>0</v>
       </c>
       <c r="J34" s="8">
         <v>0</v>
       </c>
       <c r="K34" s="8">
-        <v>4744</v>
+        <v>4745</v>
       </c>
     </row>
     <row r="35" spans="1:11" ht="15" customHeight="1">
       <c r="A35" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B35" s="8">
-        <v>864</v>
+        <v>976</v>
       </c>
       <c r="C35" s="8">
         <v>0</v>
       </c>
       <c r="D35" s="8">
         <v>0</v>
       </c>
       <c r="E35" s="8">
-        <v>864</v>
+        <v>976</v>
       </c>
       <c r="G35" s="6" t="s">
         <v>6</v>
       </c>
       <c r="H35" s="8">
-        <v>6163</v>
+        <v>6164</v>
       </c>
       <c r="I35" s="8">
         <v>0</v>
       </c>
       <c r="J35" s="8">
         <v>0</v>
       </c>
       <c r="K35" s="8">
-        <v>6163</v>
+        <v>6164</v>
       </c>
     </row>
     <row r="36" spans="1:11" ht="15" customHeight="1">
       <c r="A36" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B36" s="8">
-        <v>1188</v>
+        <v>1330</v>
       </c>
       <c r="C36" s="8">
         <v>0</v>
       </c>
       <c r="D36" s="8">
         <v>0</v>
       </c>
       <c r="E36" s="8">
-        <v>1188</v>
+        <v>1330</v>
       </c>
       <c r="G36" s="6" t="s">
         <v>7</v>
       </c>
       <c r="H36" s="8">
         <v>9212</v>
       </c>
       <c r="I36" s="8">
         <v>0</v>
       </c>
       <c r="J36" s="8">
         <v>0</v>
       </c>
       <c r="K36" s="8">
         <v>9212</v>
       </c>
     </row>
     <row r="37" spans="1:11" ht="15" customHeight="1">
       <c r="A37" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B37" s="8">
-        <v>1091</v>
+        <v>1214</v>
       </c>
       <c r="C37" s="8">
         <v>0</v>
       </c>
       <c r="D37" s="8">
         <v>0</v>
       </c>
       <c r="E37" s="8">
-        <v>1091</v>
+        <v>1214</v>
       </c>
       <c r="G37" s="6" t="s">
         <v>8</v>
       </c>
       <c r="H37" s="8">
         <v>8785</v>
       </c>
       <c r="I37" s="8">
         <v>0</v>
       </c>
       <c r="J37" s="8">
         <v>0</v>
       </c>
       <c r="K37" s="8">
         <v>8785</v>
       </c>
     </row>
     <row r="38" spans="1:11" ht="15" customHeight="1">
       <c r="A38" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B38" s="8">
-        <v>252</v>
+        <v>298</v>
       </c>
       <c r="C38" s="8">
         <v>0</v>
       </c>
       <c r="D38" s="8">
         <v>0</v>
       </c>
       <c r="E38" s="8">
-        <v>252</v>
+        <v>298</v>
       </c>
       <c r="G38" s="6" t="s">
         <v>9</v>
       </c>
       <c r="H38" s="8">
         <v>2990</v>
       </c>
       <c r="I38" s="8">
         <v>0</v>
       </c>
       <c r="J38" s="8">
         <v>0</v>
       </c>
       <c r="K38" s="8">
         <v>2990</v>
       </c>
     </row>
     <row r="39" spans="1:11" ht="15" customHeight="1">
       <c r="A39" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B39" s="8">
-        <v>4735</v>
+        <v>5422</v>
       </c>
       <c r="C39" s="8">
-        <v>1163</v>
+        <v>1367</v>
       </c>
       <c r="D39" s="8">
-        <v>53</v>
+        <v>80</v>
       </c>
       <c r="E39" s="8">
-        <v>5951</v>
+        <v>6869</v>
       </c>
       <c r="G39" s="6" t="s">
         <v>1</v>
       </c>
       <c r="H39" s="8">
-        <v>31894</v>
+        <v>31896</v>
       </c>
       <c r="I39" s="8">
-        <v>9791</v>
+        <v>9788</v>
       </c>
       <c r="J39" s="8">
         <v>204</v>
       </c>
       <c r="K39" s="8">
-        <v>41889</v>
+        <v>41888</v>
       </c>
     </row>
     <row r="40" spans="1:11" ht="15" customHeight="1">
       <c r="A40" s="36" t="s">
         <v>142</v>
       </c>
       <c r="B40" s="36"/>
       <c r="C40" s="36"/>
       <c r="D40" s="36"/>
       <c r="E40" s="36"/>
     </row>
     <row r="41" spans="1:11" ht="15" customHeight="1">
       <c r="A41" s="50"/>
     </row>
   </sheetData>
   <pageMargins left="0.05" right="0.05" top="0.5" bottom="0.5" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <tableParts count="5">
     <tablePart r:id="rId1"/>
     <tablePart r:id="rId2"/>
     <tablePart r:id="rId3"/>
     <tablePart r:id="rId4"/>
     <tablePart r:id="rId5"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <dimension ref="A1:I41"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="14.85546875" style="2" customWidth="1"/>
     <col min="2" max="4" width="10.7109375" style="2" customWidth="1"/>
     <col min="5" max="5" width="11.42578125" style="2" customWidth="1"/>
     <col min="6" max="8" width="11.42578125" style="2"/>
     <col min="9" max="9" width="14.42578125" style="2" customWidth="1"/>
     <col min="10" max="16384" width="11.42578125" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="15" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>78</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
     </row>
     <row r="2" spans="1:9" ht="15" customHeight="1">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
     </row>
@@ -21169,57 +21691,57 @@
       </c>
       <c r="B13" s="54" t="s">
         <v>160</v>
       </c>
       <c r="C13" s="54" t="s">
         <v>160</v>
       </c>
       <c r="D13" s="54" t="s">
         <v>160</v>
       </c>
       <c r="F13" s="6" t="s">
         <v>1</v>
       </c>
       <c r="G13" s="54" t="s">
         <v>160</v>
       </c>
       <c r="H13" s="54" t="s">
         <v>160</v>
       </c>
       <c r="I13" s="54" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="15" customHeight="1">
       <c r="A14" s="56" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="B14" s="8"/>
       <c r="C14" s="8"/>
       <c r="D14" s="8"/>
       <c r="F14" s="56" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="G14" s="8"/>
       <c r="H14" s="8"/>
       <c r="I14" s="8"/>
     </row>
     <row r="15" spans="1:9" ht="15" customHeight="1">
       <c r="A15" s="56"/>
       <c r="B15" s="8"/>
       <c r="C15" s="8"/>
       <c r="D15" s="8"/>
       <c r="F15" s="56"/>
       <c r="G15" s="8"/>
       <c r="H15" s="8"/>
       <c r="I15" s="8"/>
     </row>
     <row r="16" spans="1:9" ht="15" customHeight="1">
       <c r="A16" s="1" t="s">
         <v>88</v>
       </c>
       <c r="B16" s="1"/>
       <c r="C16" s="1"/>
       <c r="D16" s="1"/>
     </row>
     <row r="17" spans="1:9" ht="15" customHeight="1">
       <c r="A17" s="6" t="s">
@@ -21341,361 +21863,359 @@
         <v>160</v>
       </c>
       <c r="C25" s="54" t="s">
         <v>160</v>
       </c>
       <c r="D25" s="54" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="15" customHeight="1">
       <c r="A26" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B26" s="54" t="s">
         <v>160</v>
       </c>
       <c r="C26" s="54" t="s">
         <v>160</v>
       </c>
       <c r="D26" s="54" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="27" spans="1:9" ht="15" customHeight="1">
       <c r="A27" s="56" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="B27" s="8"/>
       <c r="C27" s="8"/>
       <c r="D27" s="8"/>
     </row>
     <row r="28" spans="1:9" ht="15" customHeight="1">
       <c r="A28" s="56"/>
       <c r="B28" s="8"/>
       <c r="C28" s="8"/>
       <c r="D28" s="8"/>
     </row>
     <row r="29" spans="1:9" ht="15" customHeight="1">
       <c r="A29" s="2" t="s">
         <v>141</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="30" spans="1:9" ht="15" customHeight="1">
       <c r="A30" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>70</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>71</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>1</v>
       </c>
       <c r="F30" s="6" t="s">
         <v>65</v>
       </c>
       <c r="G30" s="5" t="s">
         <v>70</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>71</v>
       </c>
       <c r="I30" s="5" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:9" ht="15" customHeight="1">
       <c r="A31" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B31" s="8">
-        <v>222</v>
+        <v>252</v>
       </c>
       <c r="C31" s="8">
-        <v>228</v>
+        <v>267</v>
       </c>
       <c r="D31" s="8">
-        <v>450</v>
+        <v>519</v>
       </c>
       <c r="F31" s="6" t="s">
         <v>2</v>
       </c>
       <c r="G31" s="8">
-        <v>1143</v>
+        <v>1142</v>
       </c>
       <c r="H31" s="8">
-        <v>1197</v>
+        <v>1196</v>
       </c>
       <c r="I31" s="8">
-        <v>2340</v>
+        <v>2338</v>
       </c>
     </row>
     <row r="32" spans="1:9" ht="15" customHeight="1">
       <c r="A32" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B32" s="8">
-        <v>172</v>
+        <v>208</v>
       </c>
       <c r="C32" s="8">
-        <v>180</v>
+        <v>217</v>
       </c>
       <c r="D32" s="8">
-        <v>352</v>
+        <v>425</v>
       </c>
       <c r="F32" s="6" t="s">
         <v>3</v>
       </c>
       <c r="G32" s="8">
         <v>1846</v>
       </c>
       <c r="H32" s="8">
         <v>1995</v>
       </c>
       <c r="I32" s="8">
         <v>3841</v>
       </c>
     </row>
     <row r="33" spans="1:9" ht="15" customHeight="1">
       <c r="A33" s="6" t="s">
         <v>4</v>
       </c>
       <c r="B33" s="8">
-        <v>182</v>
+        <v>215</v>
       </c>
       <c r="C33" s="8">
-        <v>232</v>
+        <v>288</v>
       </c>
       <c r="D33" s="8">
-        <v>414</v>
+        <v>503</v>
       </c>
       <c r="F33" s="6" t="s">
         <v>4</v>
       </c>
       <c r="G33" s="8">
-        <v>1733</v>
+        <v>1732</v>
       </c>
       <c r="H33" s="8">
         <v>2081</v>
       </c>
       <c r="I33" s="8">
-        <v>3814</v>
+        <v>3813</v>
       </c>
     </row>
     <row r="34" spans="1:9" ht="15" customHeight="1">
       <c r="A34" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B34" s="8">
-        <v>525</v>
+        <v>617</v>
       </c>
       <c r="C34" s="8">
-        <v>815</v>
+        <v>987</v>
       </c>
       <c r="D34" s="8">
-        <v>1340</v>
+        <v>1604</v>
       </c>
       <c r="F34" s="6" t="s">
         <v>5</v>
       </c>
       <c r="G34" s="8">
-        <v>2286</v>
+        <v>2287</v>
       </c>
       <c r="H34" s="8">
         <v>2458</v>
       </c>
       <c r="I34" s="8">
-        <v>4744</v>
+        <v>4745</v>
       </c>
     </row>
     <row r="35" spans="1:9" ht="15" customHeight="1">
       <c r="A35" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B35" s="8">
-        <v>505</v>
+        <v>563</v>
       </c>
       <c r="C35" s="8">
-        <v>359</v>
+        <v>413</v>
       </c>
       <c r="D35" s="8">
-        <v>864</v>
+        <v>976</v>
       </c>
       <c r="F35" s="6" t="s">
         <v>6</v>
       </c>
       <c r="G35" s="8">
         <v>3494</v>
       </c>
       <c r="H35" s="8">
-        <v>2669</v>
+        <v>2670</v>
       </c>
       <c r="I35" s="8">
-        <v>6163</v>
+        <v>6164</v>
       </c>
     </row>
     <row r="36" spans="1:9" ht="15" customHeight="1">
       <c r="A36" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B36" s="8">
-        <v>691</v>
+        <v>771</v>
       </c>
       <c r="C36" s="8">
-        <v>497</v>
+        <v>559</v>
       </c>
       <c r="D36" s="8">
-        <v>1188</v>
+        <v>1330</v>
       </c>
       <c r="F36" s="6" t="s">
         <v>7</v>
       </c>
       <c r="G36" s="8">
         <v>5153</v>
       </c>
       <c r="H36" s="8">
         <v>4059</v>
       </c>
       <c r="I36" s="8">
         <v>9212</v>
       </c>
     </row>
     <row r="37" spans="1:9" ht="15" customHeight="1">
       <c r="A37" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B37" s="8">
-        <v>643</v>
+        <v>704</v>
       </c>
       <c r="C37" s="8">
-        <v>448</v>
+        <v>510</v>
       </c>
       <c r="D37" s="8">
-        <v>1091</v>
+        <v>1214</v>
       </c>
       <c r="F37" s="6" t="s">
         <v>8</v>
       </c>
       <c r="G37" s="8">
         <v>5185</v>
       </c>
       <c r="H37" s="8">
         <v>3600</v>
       </c>
       <c r="I37" s="8">
         <v>8785</v>
       </c>
     </row>
     <row r="38" spans="1:9" ht="15" customHeight="1">
       <c r="A38" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B38" s="8">
-        <v>177</v>
+        <v>213</v>
       </c>
       <c r="C38" s="8">
-        <v>75</v>
+        <v>85</v>
       </c>
       <c r="D38" s="8">
-        <v>252</v>
+        <v>298</v>
       </c>
       <c r="F38" s="6" t="s">
         <v>9</v>
       </c>
       <c r="G38" s="8">
         <v>2142</v>
       </c>
       <c r="H38" s="8">
         <v>848</v>
       </c>
       <c r="I38" s="8">
         <v>2990</v>
       </c>
     </row>
     <row r="39" spans="1:9" ht="15" customHeight="1">
       <c r="A39" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B39" s="8">
-        <v>3117</v>
+        <v>3543</v>
       </c>
       <c r="C39" s="8">
-        <v>2834</v>
+        <v>3326</v>
       </c>
       <c r="D39" s="8">
-        <v>5951</v>
+        <v>6869</v>
       </c>
       <c r="F39" s="6" t="s">
         <v>1</v>
       </c>
       <c r="G39" s="8">
-        <v>22982</v>
+        <v>22981</v>
       </c>
       <c r="H39" s="8">
         <v>18907</v>
       </c>
       <c r="I39" s="8">
-        <v>41889</v>
+        <v>41888</v>
       </c>
     </row>
     <row r="40" spans="1:9" ht="15" customHeight="1">
       <c r="A40" s="36" t="s">
         <v>142</v>
       </c>
       <c r="B40" s="36"/>
       <c r="C40" s="36"/>
       <c r="D40" s="36"/>
     </row>
     <row r="41" spans="1:9" ht="15" customHeight="1">
       <c r="A41" s="50"/>
     </row>
   </sheetData>
   <pageMargins left="0.05" right="0.05" top="0.5" bottom="0.5" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <tableParts count="5">
     <tablePart r:id="rId2"/>
     <tablePart r:id="rId3"/>
     <tablePart r:id="rId4"/>
     <tablePart r:id="rId5"/>
     <tablePart r:id="rId6"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <dimension ref="A1:Q94"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="A3" zoomScaleNormal="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="41.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="13.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="17.85546875" style="3" customWidth="1"/>
     <col min="5" max="5" width="7.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.42578125" style="2" customWidth="1"/>
     <col min="7" max="7" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="12.5703125" customWidth="1"/>
     <col min="9" max="9" width="13" customWidth="1"/>
     <col min="10" max="10" width="17.140625" customWidth="1"/>
     <col min="12" max="12" width="11.42578125" style="2" customWidth="1"/>
     <col min="13" max="13" width="28.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="11.42578125" style="2"/>
     <col min="15" max="15" width="15.28515625" style="2" customWidth="1"/>
     <col min="16" max="16" width="18.140625" style="2" customWidth="1"/>
     <col min="17" max="16384" width="11.42578125" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="15" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>77</v>
       </c>
@@ -22339,637 +22859,667 @@
       <c r="C17" s="54" t="s">
         <v>160</v>
       </c>
       <c r="D17" s="54" t="s">
         <v>160</v>
       </c>
       <c r="E17" s="54" t="s">
         <v>160</v>
       </c>
       <c r="G17" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H17" s="54" t="s">
         <v>160</v>
       </c>
       <c r="I17" s="54" t="s">
         <v>160</v>
       </c>
       <c r="J17" s="54" t="s">
         <v>160</v>
       </c>
       <c r="K17" s="54" t="s">
         <v>160</v>
       </c>
       <c r="M17" s="40" t="s">
-        <v>150</v>
+        <v>39</v>
       </c>
       <c r="N17" s="37">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="O17" s="37">
         <v>0</v>
       </c>
       <c r="P17" s="37">
         <v>0</v>
       </c>
       <c r="Q17" s="37">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:17" ht="15" customHeight="1">
       <c r="A18" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B18" s="54" t="s">
         <v>160</v>
       </c>
       <c r="C18" s="54" t="s">
         <v>160</v>
       </c>
       <c r="D18" s="54" t="s">
         <v>160</v>
       </c>
       <c r="E18" s="54" t="s">
         <v>160</v>
       </c>
       <c r="G18" s="6" t="s">
         <v>18</v>
       </c>
       <c r="H18" s="54" t="s">
         <v>160</v>
       </c>
       <c r="I18" s="54" t="s">
         <v>160</v>
       </c>
       <c r="J18" s="54" t="s">
         <v>160</v>
       </c>
       <c r="K18" s="54" t="s">
         <v>160</v>
       </c>
       <c r="M18" s="40" t="s">
-        <v>42</v>
+        <v>150</v>
       </c>
       <c r="N18" s="37">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="O18" s="37">
         <v>0</v>
       </c>
       <c r="P18" s="37">
         <v>0</v>
       </c>
       <c r="Q18" s="37">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="19" spans="1:17" ht="15" customHeight="1">
       <c r="A19" s="6" t="s">
         <v>127</v>
       </c>
       <c r="B19" s="54" t="s">
         <v>160</v>
       </c>
       <c r="C19" s="54" t="s">
         <v>160</v>
       </c>
       <c r="D19" s="54" t="s">
         <v>160</v>
       </c>
       <c r="E19" s="54" t="s">
         <v>160</v>
       </c>
       <c r="G19" s="6" t="s">
         <v>19</v>
       </c>
       <c r="H19" s="54" t="s">
         <v>160</v>
       </c>
       <c r="I19" s="54" t="s">
         <v>160</v>
       </c>
       <c r="J19" s="54" t="s">
         <v>160</v>
       </c>
       <c r="K19" s="54" t="s">
         <v>160</v>
       </c>
       <c r="M19" s="40" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="N19" s="37">
         <v>1</v>
       </c>
       <c r="O19" s="37">
+        <v>0</v>
+      </c>
+      <c r="P19" s="37">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="37">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>2</v>
       </c>
     </row>
     <row r="20" spans="1:17" ht="15" customHeight="1">
       <c r="A20" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="54" t="s">
         <v>160</v>
       </c>
       <c r="C20" s="54" t="s">
         <v>160</v>
       </c>
       <c r="D20" s="54" t="s">
         <v>160</v>
       </c>
       <c r="E20" s="54" t="s">
         <v>160</v>
       </c>
       <c r="G20" s="6" t="s">
         <v>136</v>
       </c>
       <c r="H20" s="54" t="s">
         <v>160</v>
       </c>
       <c r="I20" s="54" t="s">
         <v>160</v>
       </c>
       <c r="J20" s="54" t="s">
         <v>160</v>
       </c>
       <c r="K20" s="54" t="s">
         <v>160</v>
       </c>
       <c r="M20" s="40" t="s">
-        <v>163</v>
+        <v>45</v>
       </c>
       <c r="N20" s="37">
         <v>1</v>
       </c>
       <c r="O20" s="37">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="P20" s="37">
         <v>0</v>
       </c>
       <c r="Q20" s="37">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="21" spans="1:17" ht="15" customHeight="1">
       <c r="A21" s="6" t="s">
         <v>105</v>
       </c>
       <c r="B21" s="54" t="s">
         <v>160</v>
       </c>
       <c r="C21" s="54" t="s">
         <v>160</v>
       </c>
       <c r="D21" s="54" t="s">
         <v>160</v>
       </c>
       <c r="E21" s="54" t="s">
         <v>160</v>
       </c>
       <c r="G21" s="6" t="s">
         <v>20</v>
       </c>
       <c r="H21" s="54" t="s">
         <v>160</v>
       </c>
       <c r="I21" s="54" t="s">
         <v>160</v>
       </c>
       <c r="J21" s="54" t="s">
         <v>160</v>
       </c>
       <c r="K21" s="54" t="s">
         <v>160</v>
       </c>
       <c r="M21" s="40" t="s">
-        <v>47</v>
+        <v>162</v>
       </c>
       <c r="N21" s="37">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="O21" s="37">
         <v>0</v>
       </c>
       <c r="P21" s="37">
         <v>0</v>
       </c>
       <c r="Q21" s="37">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:17" ht="15" customHeight="1">
       <c r="A22" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B22" s="54" t="s">
         <v>160</v>
       </c>
       <c r="C22" s="54" t="s">
         <v>160</v>
       </c>
       <c r="D22" s="54" t="s">
         <v>160</v>
       </c>
       <c r="E22" s="54" t="s">
         <v>160</v>
       </c>
       <c r="G22" s="6" t="s">
         <v>21</v>
       </c>
       <c r="H22" s="54" t="s">
         <v>160</v>
       </c>
       <c r="I22" s="54" t="s">
         <v>160</v>
       </c>
       <c r="J22" s="54" t="s">
         <v>160</v>
       </c>
       <c r="K22" s="54" t="s">
         <v>160</v>
       </c>
       <c r="M22" s="40" t="s">
-        <v>54</v>
+        <v>47</v>
       </c>
       <c r="N22" s="37">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="O22" s="37">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="P22" s="37">
         <v>0</v>
       </c>
       <c r="Q22" s="37">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="23" spans="1:17" ht="15" customHeight="1">
       <c r="A23" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B23" s="54" t="s">
         <v>160</v>
       </c>
       <c r="C23" s="54" t="s">
         <v>160</v>
       </c>
       <c r="D23" s="54" t="s">
         <v>160</v>
       </c>
       <c r="E23" s="54" t="s">
         <v>160</v>
       </c>
       <c r="G23" s="6" t="s">
         <v>22</v>
       </c>
       <c r="H23" s="54" t="s">
         <v>160</v>
       </c>
       <c r="I23" s="54" t="s">
         <v>160</v>
       </c>
       <c r="J23" s="54" t="s">
         <v>160</v>
       </c>
       <c r="K23" s="54" t="s">
         <v>160</v>
       </c>
       <c r="M23" s="40" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="N23" s="37">
-        <v>4704</v>
+        <v>2</v>
       </c>
       <c r="O23" s="37">
-        <v>1148</v>
+        <v>2</v>
       </c>
       <c r="P23" s="37">
-        <v>53</v>
+        <v>0</v>
       </c>
       <c r="Q23" s="37">
-        <v>5905</v>
+        <v>4</v>
       </c>
     </row>
     <row r="24" spans="1:17" ht="15" customHeight="1">
       <c r="A24" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="54" t="s">
         <v>160</v>
       </c>
       <c r="C24" s="54" t="s">
         <v>160</v>
       </c>
       <c r="D24" s="54" t="s">
         <v>160</v>
       </c>
       <c r="E24" s="54" t="s">
         <v>160</v>
       </c>
       <c r="G24" s="6" t="s">
         <v>23</v>
       </c>
       <c r="H24" s="54" t="s">
         <v>160</v>
       </c>
       <c r="I24" s="54" t="s">
         <v>160</v>
       </c>
       <c r="J24" s="54" t="s">
         <v>160</v>
       </c>
       <c r="K24" s="54" t="s">
         <v>160</v>
       </c>
       <c r="M24" s="40" t="s">
-        <v>60</v>
+        <v>149</v>
       </c>
       <c r="N24" s="37">
         <v>1</v>
       </c>
       <c r="O24" s="37">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="P24" s="37">
         <v>0</v>
       </c>
       <c r="Q24" s="37">
-        <v>8</v>
+        <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:17" ht="15" customHeight="1">
       <c r="A25" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B25" s="54" t="s">
         <v>160</v>
       </c>
       <c r="C25" s="54" t="s">
         <v>160</v>
       </c>
       <c r="D25" s="54" t="s">
         <v>160</v>
       </c>
       <c r="E25" s="54" t="s">
         <v>160</v>
       </c>
       <c r="G25" s="6" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="54" t="s">
         <v>160</v>
       </c>
       <c r="I25" s="54" t="s">
         <v>160</v>
       </c>
       <c r="J25" s="54" t="s">
         <v>160</v>
       </c>
       <c r="K25" s="54" t="s">
         <v>160</v>
       </c>
       <c r="M25" s="40" t="s">
-        <v>96</v>
+        <v>59</v>
       </c>
       <c r="N25" s="37">
-        <v>0</v>
+        <v>5387</v>
       </c>
       <c r="O25" s="37">
-        <v>2</v>
+        <v>1344</v>
       </c>
       <c r="P25" s="37">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="Q25" s="37">
-        <v>2</v>
+        <v>6811</v>
       </c>
     </row>
     <row r="26" spans="1:17" ht="15" customHeight="1">
       <c r="A26" s="6" t="s">
         <v>144</v>
       </c>
       <c r="B26" s="54" t="s">
         <v>160</v>
       </c>
       <c r="C26" s="54" t="s">
         <v>160</v>
       </c>
       <c r="D26" s="54" t="s">
         <v>160</v>
       </c>
       <c r="E26" s="54" t="s">
         <v>160</v>
       </c>
       <c r="G26" s="6" t="s">
         <v>25</v>
       </c>
       <c r="H26" s="54" t="s">
         <v>160</v>
       </c>
       <c r="I26" s="54" t="s">
         <v>160</v>
       </c>
       <c r="J26" s="54" t="s">
         <v>160</v>
       </c>
       <c r="K26" s="54" t="s">
         <v>160</v>
       </c>
       <c r="M26" s="40" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="N26" s="37">
         <v>1</v>
       </c>
       <c r="O26" s="37">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="P26" s="37">
         <v>0</v>
       </c>
       <c r="Q26" s="37">
-        <v>1</v>
+        <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:17" ht="15" customHeight="1">
       <c r="A27" s="6" t="s">
         <v>152</v>
       </c>
       <c r="B27" s="54" t="s">
         <v>160</v>
       </c>
       <c r="C27" s="54" t="s">
         <v>160</v>
       </c>
       <c r="D27" s="54" t="s">
         <v>160</v>
       </c>
       <c r="E27" s="54" t="s">
         <v>160</v>
       </c>
       <c r="G27" s="6" t="s">
         <v>124</v>
       </c>
       <c r="H27" s="54" t="s">
         <v>160</v>
       </c>
       <c r="I27" s="54" t="s">
         <v>160</v>
       </c>
       <c r="J27" s="54" t="s">
         <v>160</v>
       </c>
       <c r="K27" s="54" t="s">
         <v>160</v>
       </c>
       <c r="M27" s="40" t="s">
-        <v>1</v>
+        <v>96</v>
       </c>
       <c r="N27" s="37">
-        <v>4735</v>
+        <v>0</v>
       </c>
       <c r="O27" s="37">
-        <v>1163</v>
+        <v>2</v>
       </c>
       <c r="P27" s="37">
-        <v>53</v>
+        <v>0</v>
       </c>
       <c r="Q27" s="37">
-        <v>5951</v>
+        <v>2</v>
       </c>
     </row>
     <row r="28" spans="1:17" ht="15" customHeight="1">
       <c r="A28" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B28" s="54" t="s">
         <v>160</v>
       </c>
       <c r="C28" s="54" t="s">
         <v>160</v>
       </c>
       <c r="D28" s="54" t="s">
         <v>160</v>
       </c>
       <c r="E28" s="54" t="s">
         <v>160</v>
       </c>
       <c r="G28" s="6" t="s">
         <v>129</v>
       </c>
       <c r="H28" s="54" t="s">
         <v>160</v>
       </c>
       <c r="I28" s="54" t="s">
         <v>160</v>
       </c>
       <c r="J28" s="54" t="s">
         <v>160</v>
       </c>
       <c r="K28" s="54" t="s">
         <v>160</v>
       </c>
       <c r="M28" s="40" t="s">
-        <v>142</v>
-[...4 lines deleted...]
-      <c r="Q28" s="37"/>
+        <v>61</v>
+      </c>
+      <c r="N28" s="37">
+        <v>1</v>
+      </c>
+      <c r="O28" s="37">
+        <v>0</v>
+      </c>
+      <c r="P28" s="37">
+        <v>0</v>
+      </c>
+      <c r="Q28" s="37">
+        <v>1</v>
+      </c>
     </row>
     <row r="29" spans="1:17" ht="15" customHeight="1">
       <c r="A29" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B29" s="54" t="s">
         <v>160</v>
       </c>
       <c r="C29" s="54" t="s">
         <v>160</v>
       </c>
       <c r="D29" s="54" t="s">
         <v>160</v>
       </c>
       <c r="E29" s="54" t="s">
         <v>160</v>
       </c>
       <c r="G29" s="6" t="s">
         <v>26</v>
       </c>
       <c r="H29" s="54" t="s">
         <v>160</v>
       </c>
       <c r="I29" s="54" t="s">
         <v>160</v>
       </c>
       <c r="J29" s="54" t="s">
         <v>160</v>
       </c>
       <c r="K29" s="54" t="s">
         <v>160</v>
       </c>
+      <c r="M29" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="N29" s="37">
+        <v>5422</v>
+      </c>
+      <c r="O29" s="37">
+        <v>1367</v>
+      </c>
+      <c r="P29" s="37">
+        <v>80</v>
+      </c>
+      <c r="Q29" s="37">
+        <v>6869</v>
+      </c>
     </row>
     <row r="30" spans="1:17" ht="15" customHeight="1">
       <c r="A30" s="6" t="s">
         <v>106</v>
       </c>
       <c r="B30" s="54" t="s">
         <v>160</v>
       </c>
       <c r="C30" s="54" t="s">
         <v>160</v>
       </c>
       <c r="D30" s="54" t="s">
         <v>160</v>
       </c>
       <c r="E30" s="54" t="s">
         <v>160</v>
       </c>
       <c r="G30" s="6" t="s">
         <v>27</v>
       </c>
       <c r="H30" s="54" t="s">
         <v>160</v>
       </c>
       <c r="I30" s="54" t="s">
         <v>160</v>
       </c>
       <c r="J30" s="54" t="s">
         <v>160</v>
       </c>
       <c r="K30" s="54" t="s">
         <v>160</v>
       </c>
+      <c r="M30" s="40" t="s">
+        <v>142</v>
+      </c>
+      <c r="N30" s="37"/>
+      <c r="O30" s="37"/>
+      <c r="P30" s="37"/>
+      <c r="Q30" s="37"/>
     </row>
     <row r="31" spans="1:17" ht="15" customHeight="1">
       <c r="A31" s="6" t="s">
         <v>128</v>
       </c>
       <c r="B31" s="54" t="s">
         <v>160</v>
       </c>
       <c r="C31" s="54" t="s">
         <v>160</v>
       </c>
       <c r="D31" s="54" t="s">
         <v>160</v>
       </c>
       <c r="E31" s="54" t="s">
         <v>160</v>
       </c>
       <c r="G31" s="6" t="s">
         <v>28</v>
       </c>
       <c r="H31" s="54" t="s">
         <v>160</v>
       </c>
       <c r="I31" s="54" t="s">
         <v>160</v>
@@ -24544,51 +25094,51 @@
       </c>
       <c r="J80" s="54" t="s">
         <v>160</v>
       </c>
       <c r="K80" s="54" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="81" spans="1:7" ht="15" customHeight="1">
       <c r="A81" s="36" t="s">
         <v>108</v>
       </c>
       <c r="B81" s="54" t="s">
         <v>160</v>
       </c>
       <c r="C81" s="54" t="s">
         <v>160</v>
       </c>
       <c r="D81" s="54" t="s">
         <v>160</v>
       </c>
       <c r="E81" s="54" t="s">
         <v>160</v>
       </c>
       <c r="G81" s="56" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
     </row>
     <row r="82" spans="1:7" ht="15" customHeight="1">
       <c r="A82" s="36" t="s">
         <v>121</v>
       </c>
       <c r="B82" s="54" t="s">
         <v>160</v>
       </c>
       <c r="C82" s="54" t="s">
         <v>160</v>
       </c>
       <c r="D82" s="54" t="s">
         <v>160</v>
       </c>
       <c r="E82" s="54" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="83" spans="1:7" ht="15" customHeight="1">
       <c r="A83" s="36" t="s">
         <v>104</v>
       </c>
       <c r="B83" s="54" t="s">
         <v>160</v>
@@ -24753,71 +25303,69 @@
         <v>160</v>
       </c>
       <c r="E92" s="54" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="93" spans="1:7" ht="15" customHeight="1">
       <c r="A93" s="36" t="s">
         <v>1</v>
       </c>
       <c r="B93" s="54" t="s">
         <v>160</v>
       </c>
       <c r="C93" s="54" t="s">
         <v>160</v>
       </c>
       <c r="D93" s="54" t="s">
         <v>160</v>
       </c>
       <c r="E93" s="54" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="94" spans="1:7" ht="15" customHeight="1">
       <c r="A94" s="56" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.05" right="0.05" top="0.5" bottom="0.5" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <tableParts count="3">
     <tablePart r:id="rId2"/>
     <tablePart r:id="rId3"/>
     <tablePart r:id="rId4"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <dimension ref="A1:N94"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="41.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="2" max="4" width="10.7109375" style="2" customWidth="1"/>
     <col min="5" max="5" width="11.42578125" style="2" customWidth="1"/>
     <col min="6" max="6" width="28.5703125" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="11.42578125" style="2" customWidth="1"/>
     <col min="11" max="11" width="28.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="12" max="16384" width="11.42578125" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="15" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>76</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
     </row>
     <row r="2" spans="1:14" ht="15" customHeight="1">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
@@ -25337,525 +25885,549 @@
       <c r="A17" s="6" t="s">
         <v>98</v>
       </c>
       <c r="B17" s="54" t="s">
         <v>160</v>
       </c>
       <c r="C17" s="54" t="s">
         <v>160</v>
       </c>
       <c r="D17" s="54" t="s">
         <v>160</v>
       </c>
       <c r="F17" s="6" t="s">
         <v>17</v>
       </c>
       <c r="G17" s="54" t="s">
         <v>160</v>
       </c>
       <c r="H17" s="54" t="s">
         <v>160</v>
       </c>
       <c r="I17" s="54" t="s">
         <v>160</v>
       </c>
       <c r="K17" s="36" t="s">
-        <v>150</v>
+        <v>39</v>
       </c>
       <c r="L17" s="37">
         <v>0</v>
       </c>
       <c r="M17" s="37">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="N17" s="37">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="15" customHeight="1">
       <c r="A18" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B18" s="54" t="s">
         <v>160</v>
       </c>
       <c r="C18" s="54" t="s">
         <v>160</v>
       </c>
       <c r="D18" s="54" t="s">
         <v>160</v>
       </c>
       <c r="F18" s="6" t="s">
         <v>18</v>
       </c>
       <c r="G18" s="54" t="s">
         <v>160</v>
       </c>
       <c r="H18" s="54" t="s">
         <v>160</v>
       </c>
       <c r="I18" s="54" t="s">
         <v>160</v>
       </c>
       <c r="K18" s="36" t="s">
-        <v>42</v>
+        <v>150</v>
       </c>
       <c r="L18" s="37">
         <v>0</v>
       </c>
       <c r="M18" s="37">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="N18" s="37">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="19" spans="1:14" ht="15" customHeight="1">
       <c r="A19" s="6" t="s">
         <v>127</v>
       </c>
       <c r="B19" s="54" t="s">
         <v>160</v>
       </c>
       <c r="C19" s="54" t="s">
         <v>160</v>
       </c>
       <c r="D19" s="54" t="s">
         <v>160</v>
       </c>
       <c r="F19" s="6" t="s">
         <v>19</v>
       </c>
       <c r="G19" s="54" t="s">
         <v>160</v>
       </c>
       <c r="H19" s="54" t="s">
         <v>160</v>
       </c>
       <c r="I19" s="54" t="s">
         <v>160</v>
       </c>
       <c r="K19" s="36" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="L19" s="37">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M19" s="37">
         <v>1</v>
       </c>
       <c r="N19" s="37">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="15" customHeight="1">
       <c r="A20" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="54" t="s">
         <v>160</v>
       </c>
       <c r="C20" s="54" t="s">
         <v>160</v>
       </c>
       <c r="D20" s="54" t="s">
         <v>160</v>
       </c>
       <c r="F20" s="6" t="s">
         <v>136</v>
       </c>
       <c r="G20" s="54" t="s">
         <v>160</v>
       </c>
       <c r="H20" s="54" t="s">
         <v>160</v>
       </c>
       <c r="I20" s="54" t="s">
         <v>160</v>
       </c>
       <c r="K20" s="36" t="s">
-        <v>163</v>
+        <v>45</v>
       </c>
       <c r="L20" s="37">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M20" s="37">
         <v>1</v>
       </c>
       <c r="N20" s="37">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="21" spans="1:14" ht="15" customHeight="1">
       <c r="A21" s="6" t="s">
         <v>105</v>
       </c>
       <c r="B21" s="54" t="s">
         <v>160</v>
       </c>
       <c r="C21" s="54" t="s">
         <v>160</v>
       </c>
       <c r="D21" s="54" t="s">
         <v>160</v>
       </c>
       <c r="F21" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G21" s="54" t="s">
         <v>160</v>
       </c>
       <c r="H21" s="54" t="s">
         <v>160</v>
       </c>
       <c r="I21" s="54" t="s">
         <v>160</v>
       </c>
       <c r="K21" s="36" t="s">
-        <v>47</v>
+        <v>162</v>
       </c>
       <c r="L21" s="37">
+        <v>0</v>
+      </c>
+      <c r="M21" s="37">
         <v>1</v>
       </c>
-      <c r="M21" s="37">
-[...1 lines deleted...]
-      </c>
       <c r="N21" s="37">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="15" customHeight="1">
       <c r="A22" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B22" s="54" t="s">
         <v>160</v>
       </c>
       <c r="C22" s="54" t="s">
         <v>160</v>
       </c>
       <c r="D22" s="54" t="s">
         <v>160</v>
       </c>
       <c r="F22" s="6" t="s">
         <v>21</v>
       </c>
       <c r="G22" s="54" t="s">
         <v>160</v>
       </c>
       <c r="H22" s="54" t="s">
         <v>160</v>
       </c>
       <c r="I22" s="54" t="s">
         <v>160</v>
       </c>
       <c r="K22" s="36" t="s">
-        <v>54</v>
+        <v>47</v>
       </c>
       <c r="L22" s="37">
         <v>1</v>
       </c>
       <c r="M22" s="37">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="N22" s="37">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="23" spans="1:14" ht="15" customHeight="1">
       <c r="A23" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B23" s="54" t="s">
         <v>160</v>
       </c>
       <c r="C23" s="54" t="s">
         <v>160</v>
       </c>
       <c r="D23" s="54" t="s">
         <v>160</v>
       </c>
       <c r="F23" s="6" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="54" t="s">
         <v>160</v>
       </c>
       <c r="H23" s="54" t="s">
         <v>160</v>
       </c>
       <c r="I23" s="54" t="s">
         <v>160</v>
       </c>
       <c r="K23" s="36" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="L23" s="37">
-        <v>3105</v>
+        <v>1</v>
       </c>
       <c r="M23" s="37">
-        <v>2800</v>
+        <v>3</v>
       </c>
       <c r="N23" s="37">
-        <v>5905</v>
+        <v>4</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="15" customHeight="1">
       <c r="A24" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="54" t="s">
         <v>160</v>
       </c>
       <c r="C24" s="54" t="s">
         <v>160</v>
       </c>
       <c r="D24" s="54" t="s">
         <v>160</v>
       </c>
       <c r="F24" s="6" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="54" t="s">
         <v>160</v>
       </c>
       <c r="H24" s="54" t="s">
         <v>160</v>
       </c>
       <c r="I24" s="54" t="s">
         <v>160</v>
       </c>
       <c r="K24" s="36" t="s">
-        <v>60</v>
+        <v>149</v>
       </c>
       <c r="L24" s="37">
         <v>0</v>
       </c>
       <c r="M24" s="37">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="N24" s="37">
-        <v>8</v>
+        <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:14" ht="15" customHeight="1">
       <c r="A25" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B25" s="54" t="s">
         <v>160</v>
       </c>
       <c r="C25" s="54" t="s">
         <v>160</v>
       </c>
       <c r="D25" s="54" t="s">
         <v>160</v>
       </c>
       <c r="F25" s="6" t="s">
         <v>24</v>
       </c>
       <c r="G25" s="54" t="s">
         <v>160</v>
       </c>
       <c r="H25" s="54" t="s">
         <v>160</v>
       </c>
       <c r="I25" s="54" t="s">
         <v>160</v>
       </c>
       <c r="K25" s="36" t="s">
-        <v>96</v>
+        <v>59</v>
       </c>
       <c r="L25" s="37">
-        <v>2</v>
+        <v>3529</v>
       </c>
       <c r="M25" s="37">
-        <v>0</v>
+        <v>3282</v>
       </c>
       <c r="N25" s="37">
-        <v>2</v>
+        <v>6811</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="15" customHeight="1">
       <c r="A26" s="6" t="s">
         <v>144</v>
       </c>
       <c r="B26" s="54" t="s">
         <v>160</v>
       </c>
       <c r="C26" s="54" t="s">
         <v>160</v>
       </c>
       <c r="D26" s="54" t="s">
         <v>160</v>
       </c>
       <c r="F26" s="6" t="s">
         <v>25</v>
       </c>
       <c r="G26" s="54" t="s">
         <v>160</v>
       </c>
       <c r="H26" s="54" t="s">
         <v>160</v>
       </c>
       <c r="I26" s="54" t="s">
         <v>160</v>
       </c>
       <c r="K26" s="36" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L26" s="37">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="M26" s="37">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="N26" s="37">
-        <v>1</v>
+        <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:14" ht="15" customHeight="1">
       <c r="A27" s="6" t="s">
         <v>152</v>
       </c>
       <c r="B27" s="54" t="s">
         <v>160</v>
       </c>
       <c r="C27" s="54" t="s">
         <v>160</v>
       </c>
       <c r="D27" s="54" t="s">
         <v>160</v>
       </c>
       <c r="F27" s="6" t="s">
         <v>124</v>
       </c>
       <c r="G27" s="54" t="s">
         <v>160</v>
       </c>
       <c r="H27" s="54" t="s">
         <v>160</v>
       </c>
       <c r="I27" s="54" t="s">
         <v>160</v>
       </c>
       <c r="K27" s="36" t="s">
-        <v>1</v>
+        <v>96</v>
       </c>
       <c r="L27" s="37">
-        <v>3117</v>
+        <v>2</v>
       </c>
       <c r="M27" s="37">
-        <v>2834</v>
+        <v>0</v>
       </c>
       <c r="N27" s="37">
-        <v>5951</v>
+        <v>2</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="15" customHeight="1">
       <c r="A28" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B28" s="54" t="s">
         <v>160</v>
       </c>
       <c r="C28" s="54" t="s">
         <v>160</v>
       </c>
       <c r="D28" s="54" t="s">
         <v>160</v>
       </c>
       <c r="F28" s="6" t="s">
         <v>129</v>
       </c>
       <c r="G28" s="54" t="s">
         <v>160</v>
       </c>
       <c r="H28" s="54" t="s">
         <v>160</v>
       </c>
       <c r="I28" s="54" t="s">
         <v>160</v>
       </c>
       <c r="K28" s="36" t="s">
-        <v>142</v>
-[...3 lines deleted...]
-      <c r="N28" s="37"/>
+        <v>61</v>
+      </c>
+      <c r="L28" s="37">
+        <v>0</v>
+      </c>
+      <c r="M28" s="37">
+        <v>1</v>
+      </c>
+      <c r="N28" s="37">
+        <v>1</v>
+      </c>
     </row>
     <row r="29" spans="1:14" ht="15" customHeight="1">
       <c r="A29" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B29" s="54" t="s">
         <v>160</v>
       </c>
       <c r="C29" s="54" t="s">
         <v>160</v>
       </c>
       <c r="D29" s="54" t="s">
         <v>160</v>
       </c>
       <c r="F29" s="6" t="s">
         <v>26</v>
       </c>
       <c r="G29" s="54" t="s">
         <v>160</v>
       </c>
       <c r="H29" s="54" t="s">
         <v>160</v>
       </c>
       <c r="I29" s="54" t="s">
         <v>160</v>
       </c>
+      <c r="K29" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="L29" s="37">
+        <v>3543</v>
+      </c>
+      <c r="M29" s="37">
+        <v>3326</v>
+      </c>
+      <c r="N29" s="37">
+        <v>6869</v>
+      </c>
     </row>
     <row r="30" spans="1:14" ht="15" customHeight="1">
       <c r="A30" s="6" t="s">
         <v>106</v>
       </c>
       <c r="B30" s="54" t="s">
         <v>160</v>
       </c>
       <c r="C30" s="54" t="s">
         <v>160</v>
       </c>
       <c r="D30" s="54" t="s">
         <v>160</v>
       </c>
       <c r="F30" s="6" t="s">
         <v>27</v>
       </c>
       <c r="G30" s="54" t="s">
         <v>160</v>
       </c>
       <c r="H30" s="54" t="s">
         <v>160</v>
       </c>
       <c r="I30" s="54" t="s">
         <v>160</v>
       </c>
+      <c r="K30" s="36" t="s">
+        <v>142</v>
+      </c>
+      <c r="L30" s="37"/>
+      <c r="M30" s="37"/>
+      <c r="N30" s="37"/>
     </row>
     <row r="31" spans="1:14" ht="15" customHeight="1">
       <c r="A31" s="6" t="s">
         <v>128</v>
       </c>
       <c r="B31" s="54" t="s">
         <v>160</v>
       </c>
       <c r="C31" s="54" t="s">
         <v>160</v>
       </c>
       <c r="D31" s="54" t="s">
         <v>160</v>
       </c>
       <c r="F31" s="6" t="s">
         <v>28</v>
       </c>
       <c r="G31" s="54" t="s">
         <v>160</v>
       </c>
       <c r="H31" s="54" t="s">
         <v>160</v>
       </c>
       <c r="I31" s="54" t="s">
         <v>160</v>
@@ -27127,51 +27699,51 @@
       </c>
       <c r="G80" s="54" t="s">
         <v>160</v>
       </c>
       <c r="H80" s="54" t="s">
         <v>160</v>
       </c>
       <c r="I80" s="54" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="81" spans="1:6" ht="15" customHeight="1">
       <c r="A81" s="36" t="s">
         <v>108</v>
       </c>
       <c r="B81" s="54" t="s">
         <v>160</v>
       </c>
       <c r="C81" s="54" t="s">
         <v>160</v>
       </c>
       <c r="D81" s="54" t="s">
         <v>160</v>
       </c>
       <c r="F81" s="56" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
     </row>
     <row r="82" spans="1:6" ht="15" customHeight="1">
       <c r="A82" s="36" t="s">
         <v>121</v>
       </c>
       <c r="B82" s="54" t="s">
         <v>160</v>
       </c>
       <c r="C82" s="54" t="s">
         <v>160</v>
       </c>
       <c r="D82" s="54" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="83" spans="1:6" ht="15" customHeight="1">
       <c r="A83" s="36" t="s">
         <v>104</v>
       </c>
       <c r="B83" s="54" t="s">
         <v>160</v>
       </c>
       <c r="C83" s="54" t="s">
         <v>160</v>
@@ -27300,51 +27872,51 @@
         <v>160</v>
       </c>
       <c r="C92" s="54" t="s">
         <v>160</v>
       </c>
       <c r="D92" s="54" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="93" spans="1:6" ht="15" customHeight="1">
       <c r="A93" s="36" t="s">
         <v>1</v>
       </c>
       <c r="B93" s="54" t="s">
         <v>160</v>
       </c>
       <c r="C93" s="54" t="s">
         <v>160</v>
       </c>
       <c r="D93" s="54" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="94" spans="1:6" ht="15" customHeight="1">
       <c r="A94" s="56" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.05" right="0.05" top="0.5" bottom="0.5" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <tableParts count="3">
     <tablePart r:id="rId1"/>
     <tablePart r:id="rId2"/>
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Kalkylblad</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>